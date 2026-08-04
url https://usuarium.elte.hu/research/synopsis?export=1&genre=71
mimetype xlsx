--- v0 (2026-01-05)
+++ v1 (2026-08-04)
@@ -1889,51 +1889,51 @@
   <si>
     <t>Tours, Marmoutier</t>
   </si>
   <si>
     <t>pro defuncto episcopo</t>
   </si>
   <si>
     <t>Wrocław</t>
   </si>
   <si>
     <t>Carcassonne</t>
   </si>
   <si>
     <t>pro episcopis</t>
   </si>
   <si>
     <t>Meaux</t>
   </si>
   <si>
     <t>pro fratribus</t>
   </si>
   <si>
     <t>pro rege</t>
   </si>
   <si>
-    <t>Coimbra</t>
+    <t>Coimbra, Santa Cruz</t>
   </si>
   <si>
     <t>pro sacerdote seipso</t>
   </si>
   <si>
     <t>pro sponso et sponsa</t>
   </si>
   <si>
     <t>Braga</t>
   </si>
   <si>
     <t>Angers</t>
   </si>
   <si>
     <t>Gregorius papa</t>
   </si>
   <si>
     <t>in anniversario depositionis</t>
   </si>
   <si>
     <t>Utrecht</t>
   </si>
   <si>
     <t>Kraków, Płock, Zagreb</t>
   </si>
@@ -16963,43 +16963,44 @@
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>