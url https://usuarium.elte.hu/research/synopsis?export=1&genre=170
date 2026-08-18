--- v0 (2026-01-05)
+++ v1 (2026-08-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1115">
   <si>
     <t>SEASON</t>
   </si>
   <si>
     <t>WEEK</t>
   </si>
   <si>
     <t>DAY</t>
   </si>
   <si>
     <t>TOPIC</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>DIVERSITY</t>
   </si>
   <si>
     <t>STANDARD ITEM</t>
   </si>
   <si>
     <t>FREQUENCY</t>
   </si>
   <si>
@@ -3008,144 +3008,135 @@
   <si>
     <t>pro defuncto episcopo</t>
   </si>
   <si>
     <t>pro defuncto sacerdote</t>
   </si>
   <si>
     <t>pro duce</t>
   </si>
   <si>
     <t>pro familiaribus</t>
   </si>
   <si>
     <t>pro gratia</t>
   </si>
   <si>
     <t>pro infirmis</t>
   </si>
   <si>
     <t>Qui famulos tuos ideo corporaliter verberas (CP 956)</t>
   </si>
   <si>
     <t>In cuius conspectu angelus Raphael (CP 462)</t>
   </si>
   <si>
-    <t>pro infirmo</t>
-[...1 lines deleted...]
-  <si>
     <t>pro iter agentibus</t>
   </si>
   <si>
     <t>pro lacrimis</t>
   </si>
   <si>
     <t>pro navigantibus</t>
   </si>
   <si>
     <t>pro pace</t>
   </si>
   <si>
     <t>pro peccatis</t>
   </si>
   <si>
     <t>pro pluvia</t>
   </si>
   <si>
     <t>pro rege</t>
   </si>
   <si>
     <t>Qui es fons immarcescibilis lucis (CP 926)</t>
   </si>
   <si>
     <t>England (South), Noyon, Worcester</t>
   </si>
   <si>
     <t>Qui providentia tua caelestia (CP 1188)</t>
   </si>
   <si>
     <t>Wells</t>
   </si>
   <si>
     <t>pro sacerdote seipso</t>
   </si>
   <si>
     <t>pro salute vivorum</t>
   </si>
   <si>
     <t>pro serenitate</t>
   </si>
   <si>
     <t>pro sponso et sponsa</t>
   </si>
   <si>
     <t>Qui foedera nuptiarum (CP 967)</t>
   </si>
   <si>
-    <t>54%</t>
-[...8 lines deleted...]
-    <t>Amiens, Angers, Aosta, Auxerre, Ávila, Avranches, Beauvais, Bordeaux, Bourges, Chartres, Clermont-Ferrand, Cuenca, Dol-de-Bretagne, DU, Evesham, Genève, Hereford, Laon, Le Mans, Lisieux, London, Napoli, Noyon, Pamplona, Pécs, Plasencia, Poitiers, Saint-Brieuc, Saint-Malo, Saintes, Salisbury, Sens, Tarazona, Tournai, York</t>
+    <t>Aosta, Arezzo, Astorga, Autun (OSB), Avranches, Bayonne, Besançon, Boldva, Braga, Cambrai, Chelles, Seine-et-Marne, Chieti, Corbie, Corvey, Durham, Esztergom, Exeter, Fulda, Gellone, Grenoble, Gurk, Huesca, Kornelimünster, Limoges, Lyon, Meaux, México, Milano, Nevers, Nonantola, OCist, Ourense, Paris, Piacenza, Poitiers, Saint-Pol-de-Léon, Sankt Gallen, Senlis, Sens, Soissons, Toledo, Tours, Marmoutier, Trier, Troia, Vienne, Winchester</t>
+  </si>
+  <si>
+    <t>Amiens, Angers, Aosta, Arras, Autun, Auxerre, Ávila, Avranches, Beauvais, Bordeaux, Bourges, Cahors, Chartres, Clermont-Ferrand, Cuenca, Dol-de-Bretagne, DU, Evesham, Genève, Hereford, Laon, Le Mans, Linköping, Lisieux, London, Napoli, Noyon, Pamplona, Pécs, Plasencia, Poitiers, Saint-Brieuc, Saint-Malo, Saintes, Salisbury, Sens, Tarazona, Tournai, York</t>
   </si>
   <si>
     <t>Qui potestate virtutis tuae (CP 1169)</t>
   </si>
   <si>
     <t>Marseille, Toulouse, Tours, Viviers</t>
   </si>
   <si>
     <t>Huesca, Vic</t>
   </si>
   <si>
     <t>Le Mans</t>
   </si>
   <si>
     <t>Echternach</t>
   </si>
   <si>
     <t>Lacrima Christi</t>
   </si>
   <si>
     <t>Agen, Auch, Auxerre, Avranches, Bayeux, Coutances, Lisieux, Saint-Brieuc, Saint-Malo, Toulouse, Tours, Verdun</t>
   </si>
   <si>
     <t>Bayonne</t>
   </si>
   <si>
     <t>Sepulcrum Domini</t>
   </si>
   <si>
     <t>Tunica Domini</t>
   </si>
   <si>
-    <t>Agde, Aix-en-Provence, Anagni, Angoulême, Aosta, Arles, Auch, Ávila, Bamberg, Barcelona, Bayonne, Beauvais, Boldva, Bordeaux, Bourges, Braga, Burgos, Calahorra, Capua, Clermont-Ferrand, Cluny, Dömös, Dublin, Eichstätt, Elne, Girona, Granada, Hereford, Konstanz, Laon, Le Mans, Le Puy-en-Velay, Limoges, Mâcon, Maguelone, Metz, Minden, Münster, Noyon, OCarm, OHum, OPraem, Osma, OTrin, Palma de Mallorca, Pamplona, Paris, Poitiers, Roma, Saint-Pol-de-Léon, Salamanca, Salisbury, Salzburg, Segovia, Senlis, Sion, Soissons, Tarazona, Tarragona, Toledo, Toulouse, Tournai, Tours, Valence, Viviers, York</t>
+    <t>Agde, Aix-en-Provence, Anagni, Angoulême, Aosta, Arles, Auch, Ávila, Bamberg, Barcelona, Bayonne, Beauvais, Boldva, Bordeaux, Bourges, Braga, Burgos, Calahorra, Capua, Clermont-Ferrand, Cluny, Dömös, Dublin, Eichstätt, Elne, Girona, Granada, Hereford, Konstanz, Laon, Le Mans, Le Puy-en-Velay, Limoges, Mâcon, Maguelone, Metz, México, Minden, Münster, Noyon, OCarm, OHum, OPraem, Osma, OTrin, Palma de Mallorca, Pamplona, Paris, Poitiers, Roma, Saint-Pol-de-Léon, Salamanca, Salisbury, Salzburg, Segovia, Senlis, Sion, Soissons, Tarazona, Tarragona, Toledo, Toulouse, Tournai, Tours, Valence, Viviers, York</t>
   </si>
   <si>
     <t>Coria, Palencia, Perugia, Plasencia, Salamanca, Sigüenza</t>
   </si>
   <si>
     <t>Aix-en-Provence, Kamień Pomorski, Mende</t>
   </si>
   <si>
     <t>Aosta, Auch, Augsburg, Cosenza, Messina, OSPPE, Palencia, Palma de Mallorca, Passau, Roskilde, Toulouse</t>
   </si>
   <si>
     <t>Qui gloriaris in concilio sanctorum tuorum (CP 975)</t>
   </si>
   <si>
     <t>Palma de Mallorca, Soissons</t>
   </si>
   <si>
     <t>OPraem, Tarentaise</t>
   </si>
   <si>
     <t>Elne</t>
   </si>
   <si>
     <t>Arles, Girona</t>
   </si>
@@ -3713,51 +3704,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I1128"/>
+  <dimension ref="A1:I1129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -24854,2476 +24845,2497 @@
         <v>531</v>
       </c>
     </row>
     <row r="997" spans="1:9">
       <c r="D997" t="s">
         <v>995</v>
       </c>
       <c r="E997">
         <v>1</v>
       </c>
       <c r="F997">
         <v>1</v>
       </c>
       <c r="G997" t="s">
         <v>997</v>
       </c>
       <c r="H997" t="s">
         <v>13</v>
       </c>
       <c r="I997" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="998" spans="1:9">
       <c r="D998" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="E998">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F998">
         <v>1</v>
       </c>
       <c r="G998" t="s">
         <v>12</v>
       </c>
       <c r="H998" t="s">
         <v>13</v>
       </c>
       <c r="I998" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="999" spans="1:9">
       <c r="D999" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
       <c r="E999">
         <v>1</v>
       </c>
       <c r="F999">
         <v>1</v>
       </c>
       <c r="G999" t="s">
         <v>12</v>
       </c>
       <c r="H999" t="s">
         <v>13</v>
       </c>
       <c r="I999" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1000" spans="1:9">
       <c r="D1000" t="s">
-        <v>1000</v>
+        <v>998</v>
       </c>
       <c r="E1000">
         <v>1</v>
       </c>
       <c r="F1000">
         <v>1</v>
       </c>
       <c r="G1000" t="s">
         <v>12</v>
       </c>
       <c r="H1000" t="s">
         <v>13</v>
       </c>
       <c r="I1000" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1001" spans="1:9">
       <c r="D1001" t="s">
-        <v>1001</v>
+        <v>999</v>
       </c>
       <c r="E1001">
         <v>1</v>
       </c>
       <c r="F1001">
         <v>1</v>
       </c>
       <c r="G1001" t="s">
         <v>12</v>
       </c>
       <c r="H1001" t="s">
         <v>13</v>
       </c>
       <c r="I1001" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1002" spans="1:9">
       <c r="D1002" t="s">
-        <v>1002</v>
+        <v>1000</v>
       </c>
       <c r="E1002">
         <v>1</v>
       </c>
       <c r="F1002">
         <v>1</v>
       </c>
       <c r="G1002" t="s">
         <v>12</v>
       </c>
       <c r="H1002" t="s">
         <v>13</v>
       </c>
       <c r="I1002" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1003" spans="1:9">
       <c r="D1003" t="s">
-        <v>1003</v>
+        <v>1001</v>
       </c>
       <c r="E1003">
         <v>1</v>
       </c>
       <c r="F1003">
         <v>1</v>
       </c>
       <c r="G1003" t="s">
         <v>12</v>
       </c>
       <c r="H1003" t="s">
         <v>13</v>
       </c>
       <c r="I1003" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1004" spans="1:9">
       <c r="D1004" t="s">
-        <v>1004</v>
+        <v>1002</v>
       </c>
       <c r="E1004">
         <v>1</v>
       </c>
       <c r="F1004">
         <v>1</v>
       </c>
       <c r="G1004" t="s">
         <v>12</v>
       </c>
       <c r="H1004" t="s">
         <v>13</v>
       </c>
       <c r="I1004" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1005" spans="1:9">
       <c r="D1005" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E1005">
+        <v>1</v>
+      </c>
+      <c r="F1005">
+        <v>1</v>
+      </c>
+      <c r="G1005" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1005" t="s">
+        <v>13</v>
+      </c>
+      <c r="I1005" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:9">
+      <c r="D1006" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E1006">
+        <v>4</v>
+      </c>
+      <c r="F1006">
+        <v>2</v>
+      </c>
+      <c r="G1006" t="s">
         <v>1005</v>
       </c>
-      <c r="E1005">
-[...5 lines deleted...]
-      <c r="G1005" t="s">
+      <c r="H1006" t="s">
+        <v>337</v>
+      </c>
+      <c r="I1006" t="s">
         <v>1006</v>
       </c>
-      <c r="H1005" t="s">
-[...2 lines deleted...]
-      <c r="I1005" t="s">
+    </row>
+    <row r="1007" spans="1:9">
+      <c r="G1007" t="s">
         <v>1007</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="G1006" t="s">
+      <c r="H1007" t="s">
+        <v>69</v>
+      </c>
+      <c r="I1007" t="s">
         <v>1008</v>
-      </c>
-[...24 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="1008" spans="1:9">
       <c r="D1008" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E1008">
         <v>1</v>
       </c>
       <c r="F1008">
         <v>1</v>
       </c>
       <c r="G1008" t="s">
         <v>12</v>
       </c>
       <c r="H1008" t="s">
         <v>13</v>
       </c>
       <c r="I1008" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1009" spans="1:9">
       <c r="D1009" t="s">
-        <v>1012</v>
+        <v>1010</v>
       </c>
       <c r="E1009">
         <v>1</v>
       </c>
       <c r="F1009">
         <v>1</v>
       </c>
       <c r="G1009" t="s">
         <v>12</v>
       </c>
       <c r="H1009" t="s">
         <v>13</v>
       </c>
       <c r="I1009" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1010" spans="1:9">
       <c r="D1010" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E1010">
+        <v>1</v>
+      </c>
+      <c r="F1010">
+        <v>1</v>
+      </c>
+      <c r="G1010" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1010" t="s">
+        <v>13</v>
+      </c>
+      <c r="I1010" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:9">
+      <c r="D1011" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E1011">
+        <v>113</v>
+      </c>
+      <c r="F1011">
+        <v>6</v>
+      </c>
+      <c r="G1011" t="s">
         <v>1013</v>
       </c>
-      <c r="E1010">
-[...5 lines deleted...]
-      <c r="G1010" t="s">
+      <c r="H1011" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1011" t="s">
         <v>1014</v>
-      </c>
-[...15 lines deleted...]
-        <v>1018</v>
       </c>
     </row>
     <row r="1012" spans="1:9">
       <c r="G1012" t="s">
-        <v>1019</v>
+        <v>70</v>
       </c>
       <c r="H1012" t="s">
-        <v>52</v>
+        <v>484</v>
       </c>
       <c r="I1012" t="s">
-        <v>1020</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="1013" spans="1:9">
       <c r="G1013" t="s">
-        <v>76</v>
+        <v>1016</v>
       </c>
       <c r="H1013" t="s">
-        <v>167</v>
+        <v>52</v>
       </c>
       <c r="I1013" t="s">
-        <v>1021</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="1014" spans="1:9">
       <c r="G1014" t="s">
-        <v>214</v>
+        <v>76</v>
       </c>
       <c r="H1014" t="s">
-        <v>207</v>
+        <v>167</v>
       </c>
       <c r="I1014" t="s">
-        <v>77</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="1015" spans="1:9">
       <c r="G1015" t="s">
-        <v>31</v>
+        <v>214</v>
       </c>
       <c r="H1015" t="s">
         <v>207</v>
       </c>
       <c r="I1015" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="1016" spans="1:9">
-      <c r="D1016" t="s">
-[...2 lines deleted...]
-      <c r="E1016">
+      <c r="G1016" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1016" t="s">
+        <v>207</v>
+      </c>
+      <c r="I1016" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:9">
+      <c r="D1017" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E1017">
         <v>2</v>
       </c>
-      <c r="F1016">
+      <c r="F1017">
         <v>2</v>
       </c>
-      <c r="G1016" t="s">
-[...9 lines deleted...]
-    <row r="1017" spans="1:9">
       <c r="G1017" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="H1017" t="s">
         <v>19</v>
       </c>
       <c r="I1017" t="s">
-        <v>1023</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="1018" spans="1:9">
-      <c r="D1018" t="s">
+      <c r="G1018" t="s">
         <v>1013</v>
       </c>
-      <c r="E1018">
-[...7 lines deleted...]
-      </c>
       <c r="H1018" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="I1018" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="1019" spans="1:9">
       <c r="D1019" t="s">
-        <v>1024</v>
+        <v>1012</v>
       </c>
       <c r="E1019">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F1019">
         <v>1</v>
       </c>
       <c r="G1019" t="s">
-        <v>31</v>
+        <v>1013</v>
       </c>
       <c r="H1019" t="s">
         <v>13</v>
       </c>
       <c r="I1019" t="s">
-        <v>1025</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="1020" spans="1:9">
       <c r="D1020" t="s">
-        <v>390</v>
+        <v>1021</v>
       </c>
       <c r="E1020">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F1020">
         <v>1</v>
       </c>
       <c r="G1020" t="s">
-        <v>80</v>
+        <v>31</v>
       </c>
       <c r="H1020" t="s">
         <v>13</v>
       </c>
       <c r="I1020" t="s">
-        <v>1026</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="1021" spans="1:9">
       <c r="D1021" t="s">
-        <v>1027</v>
+        <v>390</v>
       </c>
       <c r="E1021">
         <v>1</v>
       </c>
       <c r="F1021">
         <v>1</v>
       </c>
       <c r="G1021" t="s">
         <v>80</v>
       </c>
       <c r="H1021" t="s">
         <v>13</v>
       </c>
       <c r="I1021" t="s">
-        <v>357</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="1022" spans="1:9">
       <c r="D1022" t="s">
-        <v>1028</v>
+        <v>1024</v>
       </c>
       <c r="E1022">
         <v>1</v>
       </c>
       <c r="F1022">
         <v>1</v>
       </c>
       <c r="G1022" t="s">
         <v>80</v>
       </c>
       <c r="H1022" t="s">
         <v>13</v>
       </c>
       <c r="I1022" t="s">
-        <v>258</v>
+        <v>357</v>
       </c>
     </row>
     <row r="1023" spans="1:9">
       <c r="D1023" t="s">
-        <v>244</v>
+        <v>1025</v>
       </c>
       <c r="E1023">
         <v>1</v>
       </c>
       <c r="F1023">
         <v>1</v>
       </c>
       <c r="G1023" t="s">
-        <v>214</v>
+        <v>80</v>
       </c>
       <c r="H1023" t="s">
         <v>13</v>
       </c>
       <c r="I1023" t="s">
-        <v>445</v>
+        <v>258</v>
       </c>
     </row>
     <row r="1024" spans="1:9">
       <c r="D1024" t="s">
-        <v>340</v>
+        <v>244</v>
       </c>
       <c r="E1024">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="F1024">
         <v>1</v>
       </c>
       <c r="G1024" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="H1024" t="s">
         <v>13</v>
       </c>
       <c r="I1024" t="s">
-        <v>1029</v>
+        <v>445</v>
       </c>
     </row>
     <row r="1025" spans="1:9">
       <c r="D1025" t="s">
         <v>340</v>
       </c>
       <c r="E1025">
-        <v>6</v>
+        <v>70</v>
       </c>
       <c r="F1025">
         <v>1</v>
       </c>
       <c r="G1025" t="s">
         <v>70</v>
       </c>
       <c r="H1025" t="s">
         <v>13</v>
       </c>
       <c r="I1025" t="s">
-        <v>1030</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="1026" spans="1:9">
       <c r="D1026" t="s">
         <v>340</v>
       </c>
       <c r="E1026">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F1026">
         <v>1</v>
       </c>
       <c r="G1026" t="s">
         <v>70</v>
       </c>
       <c r="H1026" t="s">
         <v>13</v>
       </c>
       <c r="I1026" t="s">
-        <v>890</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="1027" spans="1:9">
       <c r="D1027" t="s">
         <v>340</v>
       </c>
       <c r="E1027">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F1027">
         <v>1</v>
       </c>
       <c r="G1027" t="s">
         <v>70</v>
       </c>
       <c r="H1027" t="s">
         <v>13</v>
       </c>
       <c r="I1027" t="s">
-        <v>897</v>
+        <v>890</v>
       </c>
     </row>
     <row r="1028" spans="1:9">
       <c r="D1028" t="s">
         <v>340</v>
       </c>
       <c r="E1028">
         <v>1</v>
       </c>
       <c r="F1028">
         <v>1</v>
       </c>
       <c r="G1028" t="s">
         <v>70</v>
       </c>
       <c r="H1028" t="s">
         <v>13</v>
       </c>
       <c r="I1028" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="1029" spans="1:9">
       <c r="D1029" t="s">
+        <v>340</v>
+      </c>
+      <c r="E1029">
+        <v>1</v>
+      </c>
+      <c r="F1029">
+        <v>1</v>
+      </c>
+      <c r="G1029" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1029" t="s">
+        <v>13</v>
+      </c>
+      <c r="I1029" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:9">
+      <c r="D1030" t="s">
         <v>402</v>
       </c>
-      <c r="E1029">
+      <c r="E1030">
         <v>5</v>
       </c>
-      <c r="F1029">
+      <c r="F1030">
         <v>2</v>
       </c>
-      <c r="G1029" t="s">
+      <c r="G1030" t="s">
         <v>80</v>
       </c>
-      <c r="H1029" t="s">
+      <c r="H1030" t="s">
         <v>735</v>
       </c>
-      <c r="I1029" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="I1030" t="s">
-        <v>312</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="1031" spans="1:9">
-      <c r="D1031" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G1031" t="s">
         <v>31</v>
       </c>
       <c r="H1031" t="s">
+        <v>65</v>
+      </c>
+      <c r="I1031" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:9">
+      <c r="D1032" t="s">
+        <v>396</v>
+      </c>
+      <c r="E1032">
+        <v>13</v>
+      </c>
+      <c r="F1032">
+        <v>3</v>
+      </c>
+      <c r="G1032" t="s">
+        <v>31</v>
+      </c>
+      <c r="H1032" t="s">
         <v>104</v>
       </c>
-      <c r="I1031" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="I1032" t="s">
-        <v>849</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="1033" spans="1:9">
       <c r="G1033" t="s">
-        <v>80</v>
+        <v>1030</v>
       </c>
       <c r="H1033" t="s">
         <v>123</v>
       </c>
       <c r="I1033" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:9">
+      <c r="G1034" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1034" t="s">
+        <v>123</v>
+      </c>
+      <c r="I1034" t="s">
         <v>357</v>
-      </c>
-[...18 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="1035" spans="1:9">
       <c r="D1035" t="s">
+        <v>674</v>
+      </c>
+      <c r="E1035">
+        <v>2</v>
+      </c>
+      <c r="F1035">
+        <v>1</v>
+      </c>
+      <c r="G1035" t="s">
+        <v>26</v>
+      </c>
+      <c r="H1035" t="s">
+        <v>13</v>
+      </c>
+      <c r="I1035" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:9">
+      <c r="D1036" t="s">
         <v>475</v>
       </c>
-      <c r="E1035">
+      <c r="E1036">
         <v>3</v>
       </c>
-      <c r="F1035">
+      <c r="F1036">
         <v>2</v>
       </c>
-      <c r="G1035" t="s">
+      <c r="G1036" t="s">
         <v>31</v>
       </c>
-      <c r="H1035" t="s">
+      <c r="H1036" t="s">
         <v>134</v>
       </c>
-      <c r="I1035" t="s">
-[...4 lines deleted...]
-      <c r="G1036" t="s">
+      <c r="I1036" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:9">
+      <c r="G1037" t="s">
         <v>682</v>
       </c>
-      <c r="H1036" t="s">
+      <c r="H1037" t="s">
         <v>35</v>
       </c>
-      <c r="I1036" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="I1037" t="s">
-        <v>1037</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="1038" spans="1:9">
       <c r="D1038" t="s">
-        <v>722</v>
+        <v>705</v>
       </c>
       <c r="E1038">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F1038">
         <v>1</v>
       </c>
       <c r="G1038" t="s">
-        <v>26</v>
+        <v>706</v>
       </c>
       <c r="H1038" t="s">
         <v>13</v>
       </c>
       <c r="I1038" t="s">
-        <v>1038</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="1039" spans="1:9">
       <c r="D1039" t="s">
-        <v>1039</v>
+        <v>722</v>
       </c>
       <c r="E1039">
         <v>1</v>
       </c>
       <c r="F1039">
         <v>1</v>
       </c>
       <c r="G1039" t="s">
         <v>26</v>
       </c>
       <c r="H1039" t="s">
         <v>13</v>
       </c>
       <c r="I1039" t="s">
-        <v>363</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="1040" spans="1:9">
       <c r="D1040" t="s">
-        <v>729</v>
+        <v>1036</v>
       </c>
       <c r="E1040">
         <v>1</v>
       </c>
       <c r="F1040">
         <v>1</v>
       </c>
       <c r="G1040" t="s">
-        <v>730</v>
+        <v>26</v>
       </c>
       <c r="H1040" t="s">
         <v>13</v>
       </c>
       <c r="I1040" t="s">
-        <v>1040</v>
+        <v>363</v>
       </c>
     </row>
     <row r="1041" spans="1:9">
       <c r="D1041" t="s">
-        <v>595</v>
+        <v>729</v>
       </c>
       <c r="E1041">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F1041">
         <v>1</v>
       </c>
       <c r="G1041" t="s">
-        <v>140</v>
+        <v>730</v>
       </c>
       <c r="H1041" t="s">
         <v>13</v>
       </c>
       <c r="I1041" t="s">
-        <v>596</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="1042" spans="1:9">
       <c r="D1042" t="s">
-        <v>295</v>
+        <v>595</v>
       </c>
       <c r="E1042">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F1042">
         <v>1</v>
       </c>
       <c r="G1042" t="s">
-        <v>80</v>
+        <v>140</v>
       </c>
       <c r="H1042" t="s">
         <v>13</v>
       </c>
       <c r="I1042" t="s">
-        <v>1041</v>
+        <v>596</v>
       </c>
     </row>
     <row r="1043" spans="1:9">
       <c r="D1043" t="s">
-        <v>798</v>
+        <v>295</v>
       </c>
       <c r="E1043">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F1043">
         <v>1</v>
       </c>
       <c r="G1043" t="s">
         <v>80</v>
       </c>
       <c r="H1043" t="s">
         <v>13</v>
       </c>
       <c r="I1043" t="s">
-        <v>565</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="1044" spans="1:9">
       <c r="D1044" t="s">
+        <v>798</v>
+      </c>
+      <c r="E1044">
+        <v>1</v>
+      </c>
+      <c r="F1044">
+        <v>1</v>
+      </c>
+      <c r="G1044" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1044" t="s">
+        <v>13</v>
+      </c>
+      <c r="I1044" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:9">
+      <c r="D1045" t="s">
         <v>313</v>
       </c>
-      <c r="E1044">
+      <c r="E1045">
         <v>3</v>
       </c>
-      <c r="F1044">
+      <c r="F1045">
         <v>2</v>
       </c>
-      <c r="G1044" t="s">
+      <c r="G1045" t="s">
         <v>26</v>
       </c>
-      <c r="H1044" t="s">
+      <c r="H1045" t="s">
         <v>134</v>
       </c>
-      <c r="I1044" t="s">
-[...4 lines deleted...]
-      <c r="G1045" t="s">
+      <c r="I1045" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:9">
+      <c r="G1046" t="s">
         <v>31</v>
       </c>
-      <c r="H1045" t="s">
+      <c r="H1046" t="s">
         <v>35</v>
       </c>
-      <c r="I1045" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="I1046" t="s">
-        <v>213</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="1047" spans="1:9">
       <c r="D1047" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
       <c r="E1047">
         <v>1</v>
       </c>
       <c r="F1047">
         <v>1</v>
       </c>
       <c r="G1047" t="s">
         <v>560</v>
       </c>
       <c r="H1047" t="s">
         <v>13</v>
       </c>
       <c r="I1047" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="1048" spans="1:9">
       <c r="D1048" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
       <c r="E1048">
         <v>1</v>
       </c>
       <c r="F1048">
         <v>1</v>
       </c>
       <c r="G1048" t="s">
         <v>560</v>
       </c>
       <c r="H1048" t="s">
         <v>13</v>
       </c>
       <c r="I1048" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="1049" spans="1:9">
       <c r="D1049" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E1049">
         <v>1</v>
       </c>
       <c r="F1049">
         <v>1</v>
       </c>
       <c r="G1049" t="s">
-        <v>214</v>
+        <v>560</v>
       </c>
       <c r="H1049" t="s">
         <v>13</v>
       </c>
       <c r="I1049" t="s">
-        <v>1046</v>
+        <v>213</v>
       </c>
     </row>
     <row r="1050" spans="1:9">
       <c r="D1050" t="s">
-        <v>806</v>
+        <v>1042</v>
       </c>
       <c r="E1050">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F1050">
         <v>1</v>
       </c>
       <c r="G1050" t="s">
-        <v>26</v>
+        <v>214</v>
       </c>
       <c r="H1050" t="s">
         <v>13</v>
       </c>
       <c r="I1050" t="s">
-        <v>1047</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="1051" spans="1:9">
       <c r="D1051" t="s">
-        <v>827</v>
+        <v>806</v>
       </c>
       <c r="E1051">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F1051">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G1051" t="s">
         <v>26</v>
       </c>
       <c r="H1051" t="s">
+        <v>13</v>
+      </c>
+      <c r="I1051" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:9">
+      <c r="D1052" t="s">
+        <v>827</v>
+      </c>
+      <c r="E1052">
+        <v>3</v>
+      </c>
+      <c r="F1052">
+        <v>2</v>
+      </c>
+      <c r="G1052" t="s">
+        <v>26</v>
+      </c>
+      <c r="H1052" t="s">
         <v>134</v>
       </c>
-      <c r="I1051" t="s">
-[...4 lines deleted...]
-      <c r="G1052" t="s">
+      <c r="I1052" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:9">
+      <c r="G1053" t="s">
         <v>12</v>
       </c>
-      <c r="H1052" t="s">
+      <c r="H1053" t="s">
         <v>35</v>
       </c>
-      <c r="I1052" t="s">
+      <c r="I1053" t="s">
         <v>14</v>
-      </c>
-[...18 lines deleted...]
-        <v>1049</v>
       </c>
     </row>
     <row r="1054" spans="1:9">
       <c r="D1054" t="s">
-        <v>183</v>
+        <v>490</v>
       </c>
       <c r="E1054">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="F1054">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G1054" t="s">
         <v>26</v>
       </c>
       <c r="H1054" t="s">
-        <v>1050</v>
+        <v>13</v>
       </c>
       <c r="I1054" t="s">
-        <v>1051</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="1055" spans="1:9">
+      <c r="D1055" t="s">
+        <v>183</v>
+      </c>
+      <c r="E1055">
+        <v>31</v>
+      </c>
+      <c r="F1055">
+        <v>3</v>
+      </c>
       <c r="G1055" t="s">
-        <v>80</v>
+        <v>26</v>
       </c>
       <c r="H1055" t="s">
-        <v>908</v>
+        <v>1047</v>
       </c>
       <c r="I1055" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="1056" spans="1:9">
       <c r="G1056" t="s">
-        <v>1053</v>
+        <v>80</v>
       </c>
       <c r="H1056" t="s">
+        <v>908</v>
+      </c>
+      <c r="I1056" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:9">
+      <c r="G1057" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H1057" t="s">
         <v>52</v>
       </c>
-      <c r="I1056" t="s">
+      <c r="I1057" t="s">
         <v>868</v>
-      </c>
-[...18 lines deleted...]
-        <v>1054</v>
       </c>
     </row>
     <row r="1058" spans="1:9">
       <c r="D1058" t="s">
-        <v>472</v>
+        <v>254</v>
       </c>
       <c r="E1058">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="F1058">
         <v>1</v>
       </c>
       <c r="G1058" t="s">
-        <v>12</v>
+        <v>80</v>
       </c>
       <c r="H1058" t="s">
         <v>13</v>
       </c>
       <c r="I1058" t="s">
-        <v>14</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="1059" spans="1:9">
       <c r="D1059" t="s">
+        <v>472</v>
+      </c>
+      <c r="E1059">
+        <v>1</v>
+      </c>
+      <c r="F1059">
+        <v>1</v>
+      </c>
+      <c r="G1059" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1059" t="s">
+        <v>13</v>
+      </c>
+      <c r="I1059" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:9">
+      <c r="D1060" t="s">
         <v>89</v>
       </c>
-      <c r="E1059">
+      <c r="E1060">
         <v>3</v>
       </c>
-      <c r="F1059">
+      <c r="F1060">
         <v>2</v>
       </c>
-      <c r="G1059" t="s">
+      <c r="G1060" t="s">
         <v>31</v>
       </c>
-      <c r="H1059" t="s">
+      <c r="H1060" t="s">
         <v>134</v>
       </c>
-      <c r="I1059" t="s">
-[...4 lines deleted...]
-      <c r="G1060" t="s">
+      <c r="I1060" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:9">
+      <c r="G1061" t="s">
         <v>26</v>
       </c>
-      <c r="H1060" t="s">
+      <c r="H1061" t="s">
         <v>35</v>
       </c>
-      <c r="I1060" t="s">
+      <c r="I1061" t="s">
         <v>527</v>
-      </c>
-[...18 lines deleted...]
-        <v>931</v>
       </c>
     </row>
     <row r="1062" spans="1:9">
       <c r="D1062" t="s">
+        <v>451</v>
+      </c>
+      <c r="E1062">
+        <v>1</v>
+      </c>
+      <c r="F1062">
+        <v>1</v>
+      </c>
+      <c r="G1062" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1062" t="s">
+        <v>13</v>
+      </c>
+      <c r="I1062" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:9">
+      <c r="D1063" t="s">
         <v>348</v>
       </c>
-      <c r="E1062">
+      <c r="E1063">
         <v>9</v>
       </c>
-      <c r="F1062">
+      <c r="F1063">
         <v>2</v>
       </c>
-      <c r="G1062" t="s">
+      <c r="G1063" t="s">
         <v>26</v>
       </c>
-      <c r="H1062" t="s">
+      <c r="H1063" t="s">
         <v>838</v>
       </c>
-      <c r="I1062" t="s">
-[...4 lines deleted...]
-      <c r="G1063" t="s">
+      <c r="I1063" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:9">
+      <c r="G1064" t="s">
         <v>80</v>
       </c>
-      <c r="H1063" t="s">
+      <c r="H1064" t="s">
         <v>840</v>
       </c>
-      <c r="I1063" t="s">
+      <c r="I1064" t="s">
         <v>397</v>
-      </c>
-[...18 lines deleted...]
-        <v>1057</v>
       </c>
     </row>
     <row r="1065" spans="1:9">
       <c r="D1065" t="s">
-        <v>415</v>
+        <v>590</v>
       </c>
       <c r="E1065">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F1065">
         <v>1</v>
       </c>
       <c r="G1065" t="s">
-        <v>26</v>
+        <v>140</v>
       </c>
       <c r="H1065" t="s">
         <v>13</v>
       </c>
       <c r="I1065" t="s">
-        <v>1058</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="1066" spans="1:9">
       <c r="D1066" t="s">
-        <v>655</v>
+        <v>415</v>
       </c>
       <c r="E1066">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F1066">
         <v>1</v>
       </c>
       <c r="G1066" t="s">
-        <v>140</v>
+        <v>26</v>
       </c>
       <c r="H1066" t="s">
         <v>13</v>
       </c>
       <c r="I1066" t="s">
-        <v>1059</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="1067" spans="1:9">
       <c r="D1067" t="s">
-        <v>1060</v>
+        <v>655</v>
       </c>
       <c r="E1067">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F1067">
         <v>1</v>
       </c>
       <c r="G1067" t="s">
-        <v>26</v>
+        <v>140</v>
       </c>
       <c r="H1067" t="s">
         <v>13</v>
       </c>
       <c r="I1067" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="1068" spans="1:9">
       <c r="D1068" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
       <c r="E1068">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F1068">
         <v>1</v>
       </c>
       <c r="G1068" t="s">
-        <v>80</v>
+        <v>26</v>
       </c>
       <c r="H1068" t="s">
         <v>13</v>
       </c>
       <c r="I1068" t="s">
-        <v>931</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="1069" spans="1:9">
       <c r="D1069" t="s">
-        <v>578</v>
+        <v>1059</v>
       </c>
       <c r="E1069">
         <v>1</v>
       </c>
       <c r="F1069">
         <v>1</v>
       </c>
       <c r="G1069" t="s">
-        <v>1063</v>
+        <v>80</v>
       </c>
       <c r="H1069" t="s">
         <v>13</v>
       </c>
       <c r="I1069" t="s">
-        <v>1040</v>
+        <v>931</v>
       </c>
     </row>
     <row r="1070" spans="1:9">
       <c r="D1070" t="s">
-        <v>474</v>
+        <v>578</v>
       </c>
       <c r="E1070">
-        <v>67</v>
+        <v>1</v>
       </c>
       <c r="F1070">
         <v>1</v>
       </c>
       <c r="G1070" t="s">
-        <v>80</v>
+        <v>1060</v>
       </c>
       <c r="H1070" t="s">
         <v>13</v>
       </c>
       <c r="I1070" t="s">
-        <v>1064</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="1071" spans="1:9">
       <c r="D1071" t="s">
+        <v>474</v>
+      </c>
+      <c r="E1071">
+        <v>67</v>
+      </c>
+      <c r="F1071">
+        <v>1</v>
+      </c>
+      <c r="G1071" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1071" t="s">
+        <v>13</v>
+      </c>
+      <c r="I1071" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:9">
+      <c r="D1072" t="s">
         <v>185</v>
       </c>
-      <c r="E1071">
+      <c r="E1072">
         <v>29</v>
       </c>
-      <c r="F1071">
+      <c r="F1072">
         <v>2</v>
       </c>
-      <c r="G1071" t="s">
+      <c r="G1072" t="s">
         <v>26</v>
       </c>
-      <c r="H1071" t="s">
+      <c r="H1072" t="s">
         <v>385</v>
       </c>
-      <c r="I1071" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="I1072" t="s">
-        <v>1066</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="1073" spans="1:9">
-      <c r="D1073" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G1073" t="s">
         <v>80</v>
       </c>
       <c r="H1073" t="s">
-        <v>13</v>
+        <v>469</v>
       </c>
       <c r="I1073" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="1074" spans="1:9">
       <c r="D1074" t="s">
-        <v>224</v>
+        <v>1064</v>
       </c>
       <c r="E1074">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="F1074">
         <v>1</v>
       </c>
       <c r="G1074" t="s">
-        <v>214</v>
+        <v>80</v>
       </c>
       <c r="H1074" t="s">
         <v>13</v>
       </c>
       <c r="I1074" t="s">
-        <v>890</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="1075" spans="1:9">
       <c r="D1075" t="s">
         <v>224</v>
       </c>
       <c r="E1075">
         <v>5</v>
       </c>
       <c r="F1075">
         <v>1</v>
       </c>
       <c r="G1075" t="s">
         <v>214</v>
       </c>
       <c r="H1075" t="s">
         <v>13</v>
       </c>
       <c r="I1075" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="1076" spans="1:9">
       <c r="D1076" t="s">
         <v>224</v>
       </c>
       <c r="E1076">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="F1076">
         <v>1</v>
       </c>
       <c r="G1076" t="s">
         <v>214</v>
       </c>
       <c r="H1076" t="s">
         <v>13</v>
       </c>
       <c r="I1076" t="s">
-        <v>1069</v>
+        <v>890</v>
       </c>
     </row>
     <row r="1077" spans="1:9">
       <c r="D1077" t="s">
         <v>224</v>
       </c>
       <c r="E1077">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="F1077">
         <v>1</v>
       </c>
       <c r="G1077" t="s">
         <v>214</v>
       </c>
       <c r="H1077" t="s">
         <v>13</v>
       </c>
       <c r="I1077" t="s">
-        <v>897</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="1078" spans="1:9">
       <c r="D1078" t="s">
         <v>224</v>
       </c>
       <c r="E1078">
         <v>1</v>
       </c>
       <c r="F1078">
         <v>1</v>
       </c>
       <c r="G1078" t="s">
         <v>214</v>
       </c>
       <c r="H1078" t="s">
         <v>13</v>
       </c>
       <c r="I1078" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="1079" spans="1:9">
       <c r="D1079" t="s">
         <v>224</v>
       </c>
       <c r="E1079">
         <v>1</v>
       </c>
       <c r="F1079">
         <v>1</v>
       </c>
       <c r="G1079" t="s">
         <v>214</v>
       </c>
       <c r="H1079" t="s">
         <v>13</v>
       </c>
       <c r="I1079" t="s">
-        <v>1070</v>
+        <v>897</v>
       </c>
     </row>
     <row r="1080" spans="1:9">
       <c r="D1080" t="s">
-        <v>1071</v>
+        <v>224</v>
       </c>
       <c r="E1080">
         <v>1</v>
       </c>
       <c r="F1080">
         <v>1</v>
       </c>
       <c r="G1080" t="s">
-        <v>12</v>
+        <v>214</v>
       </c>
       <c r="H1080" t="s">
         <v>13</v>
       </c>
       <c r="I1080" t="s">
-        <v>14</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="1081" spans="1:9">
       <c r="D1081" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E1081">
+        <v>1</v>
+      </c>
+      <c r="F1081">
+        <v>1</v>
+      </c>
+      <c r="G1081" t="s">
+        <v>12</v>
+      </c>
+      <c r="H1081" t="s">
+        <v>13</v>
+      </c>
+      <c r="I1081" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:9">
+      <c r="D1082" t="s">
         <v>537</v>
       </c>
-      <c r="E1081">
+      <c r="E1082">
         <v>8</v>
       </c>
-      <c r="F1081">
+      <c r="F1082">
         <v>2</v>
       </c>
-      <c r="G1081" t="s">
+      <c r="G1082" t="s">
         <v>80</v>
-      </c>
-[...9 lines deleted...]
-        <v>214</v>
       </c>
       <c r="H1082" t="s">
         <v>19</v>
       </c>
       <c r="I1082" t="s">
-        <v>1073</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="1083" spans="1:9">
-      <c r="D1083" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G1083" t="s">
-        <v>774</v>
+        <v>214</v>
       </c>
       <c r="H1083" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="I1083" t="s">
-        <v>1040</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="1084" spans="1:9">
       <c r="D1084" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="E1084">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F1084">
         <v>1</v>
       </c>
       <c r="G1084" t="s">
-        <v>26</v>
+        <v>774</v>
       </c>
       <c r="H1084" t="s">
         <v>13</v>
       </c>
       <c r="I1084" t="s">
-        <v>1074</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="1085" spans="1:9">
       <c r="D1085" t="s">
-        <v>749</v>
+        <v>768</v>
       </c>
       <c r="E1085">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F1085">
         <v>1</v>
       </c>
       <c r="G1085" t="s">
         <v>26</v>
       </c>
       <c r="H1085" t="s">
         <v>13</v>
       </c>
       <c r="I1085" t="s">
-        <v>1075</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="1086" spans="1:9">
       <c r="D1086" t="s">
-        <v>771</v>
+        <v>749</v>
       </c>
       <c r="E1086">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F1086">
         <v>1</v>
       </c>
       <c r="G1086" t="s">
-        <v>1076</v>
+        <v>26</v>
       </c>
       <c r="H1086" t="s">
         <v>13</v>
       </c>
       <c r="I1086" t="s">
-        <v>1040</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="1087" spans="1:9">
       <c r="D1087" t="s">
-        <v>289</v>
+        <v>771</v>
       </c>
       <c r="E1087">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F1087">
         <v>1</v>
       </c>
       <c r="G1087" t="s">
-        <v>286</v>
+        <v>1073</v>
       </c>
       <c r="H1087" t="s">
         <v>13</v>
       </c>
       <c r="I1087" t="s">
-        <v>1077</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="1088" spans="1:9">
       <c r="D1088" t="s">
         <v>289</v>
       </c>
       <c r="E1088">
         <v>4</v>
       </c>
       <c r="F1088">
         <v>1</v>
       </c>
       <c r="G1088" t="s">
         <v>286</v>
       </c>
       <c r="H1088" t="s">
         <v>13</v>
       </c>
       <c r="I1088" t="s">
-        <v>1077</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="1089" spans="1:9">
       <c r="D1089" t="s">
         <v>289</v>
       </c>
       <c r="E1089">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F1089">
         <v>1</v>
       </c>
       <c r="G1089" t="s">
         <v>286</v>
       </c>
       <c r="H1089" t="s">
         <v>13</v>
       </c>
       <c r="I1089" t="s">
-        <v>897</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="1090" spans="1:9">
       <c r="D1090" t="s">
         <v>289</v>
       </c>
       <c r="E1090">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="F1090">
         <v>1</v>
       </c>
       <c r="G1090" t="s">
         <v>286</v>
       </c>
       <c r="H1090" t="s">
         <v>13</v>
       </c>
       <c r="I1090" t="s">
-        <v>1078</v>
+        <v>897</v>
       </c>
     </row>
     <row r="1091" spans="1:9">
       <c r="D1091" t="s">
-        <v>308</v>
+        <v>289</v>
       </c>
       <c r="E1091">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F1091">
         <v>1</v>
       </c>
       <c r="G1091" t="s">
-        <v>31</v>
+        <v>286</v>
       </c>
       <c r="H1091" t="s">
         <v>13</v>
       </c>
       <c r="I1091" t="s">
-        <v>1079</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="1092" spans="1:9">
       <c r="D1092" t="s">
         <v>308</v>
       </c>
       <c r="E1092">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="F1092">
         <v>1</v>
       </c>
       <c r="G1092" t="s">
         <v>31</v>
       </c>
       <c r="H1092" t="s">
         <v>13</v>
       </c>
       <c r="I1092" t="s">
-        <v>1080</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="1093" spans="1:9">
       <c r="D1093" t="s">
         <v>308</v>
       </c>
       <c r="E1093">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F1093">
         <v>1</v>
       </c>
       <c r="G1093" t="s">
         <v>31</v>
       </c>
       <c r="H1093" t="s">
         <v>13</v>
       </c>
       <c r="I1093" t="s">
-        <v>890</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="1094" spans="1:9">
       <c r="D1094" t="s">
         <v>308</v>
       </c>
       <c r="E1094">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F1094">
         <v>1</v>
       </c>
       <c r="G1094" t="s">
         <v>31</v>
       </c>
       <c r="H1094" t="s">
         <v>13</v>
       </c>
       <c r="I1094" t="s">
-        <v>213</v>
+        <v>890</v>
       </c>
     </row>
     <row r="1095" spans="1:9">
       <c r="D1095" t="s">
-        <v>858</v>
+        <v>308</v>
       </c>
       <c r="E1095">
         <v>1</v>
       </c>
       <c r="F1095">
         <v>1</v>
       </c>
       <c r="G1095" t="s">
-        <v>80</v>
+        <v>31</v>
       </c>
       <c r="H1095" t="s">
         <v>13</v>
       </c>
       <c r="I1095" t="s">
-        <v>1081</v>
+        <v>213</v>
       </c>
     </row>
     <row r="1096" spans="1:9">
       <c r="D1096" t="s">
+        <v>858</v>
+      </c>
+      <c r="E1096">
+        <v>1</v>
+      </c>
+      <c r="F1096">
+        <v>1</v>
+      </c>
+      <c r="G1096" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1096" t="s">
+        <v>13</v>
+      </c>
+      <c r="I1096" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:9">
+      <c r="D1097" t="s">
         <v>241</v>
       </c>
-      <c r="E1096">
+      <c r="E1097">
         <v>17</v>
       </c>
-      <c r="F1096">
+      <c r="F1097">
         <v>3</v>
       </c>
-      <c r="G1096" t="s">
+      <c r="G1097" t="s">
         <v>31</v>
       </c>
-      <c r="H1096" t="s">
+      <c r="H1097" t="s">
         <v>838</v>
       </c>
-      <c r="I1096" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="I1097" t="s">
-        <v>168</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="1098" spans="1:9">
       <c r="G1098" t="s">
-        <v>1083</v>
+        <v>214</v>
       </c>
       <c r="H1098" t="s">
         <v>263</v>
       </c>
       <c r="I1098" t="s">
-        <v>1084</v>
+        <v>168</v>
       </c>
     </row>
     <row r="1099" spans="1:9">
-      <c r="D1099" t="s">
-[...2 lines deleted...]
-      <c r="E1099">
+      <c r="G1099" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H1099" t="s">
+        <v>263</v>
+      </c>
+      <c r="I1099" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:9">
+      <c r="D1100" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E1100">
         <v>2</v>
       </c>
-      <c r="F1099">
+      <c r="F1100">
         <v>2</v>
       </c>
-      <c r="G1099" t="s">
+      <c r="G1100" t="s">
         <v>12</v>
-      </c>
-[...9 lines deleted...]
-        <v>784</v>
       </c>
       <c r="H1100" t="s">
         <v>19</v>
       </c>
       <c r="I1100" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:9">
+      <c r="G1101" t="s">
+        <v>784</v>
+      </c>
+      <c r="H1101" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1101" t="s">
         <v>596</v>
-      </c>
-[...18 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="1102" spans="1:9">
       <c r="D1102" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E1102">
         <v>1</v>
       </c>
       <c r="F1102">
         <v>1</v>
       </c>
       <c r="G1102" t="s">
         <v>12</v>
       </c>
       <c r="H1102" t="s">
         <v>13</v>
       </c>
       <c r="I1102" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1103" spans="1:9">
       <c r="D1103" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E1103">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F1103">
         <v>1</v>
       </c>
       <c r="G1103" t="s">
-        <v>80</v>
+        <v>12</v>
       </c>
       <c r="H1103" t="s">
         <v>13</v>
       </c>
       <c r="I1103" t="s">
-        <v>1088</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1104" spans="1:9">
       <c r="D1104" t="s">
-        <v>917</v>
+        <v>1084</v>
       </c>
       <c r="E1104">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F1104">
         <v>1</v>
       </c>
       <c r="G1104" t="s">
-        <v>214</v>
+        <v>80</v>
       </c>
       <c r="H1104" t="s">
         <v>13</v>
       </c>
       <c r="I1104" t="s">
-        <v>283</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="1105" spans="1:9">
       <c r="D1105" t="s">
-        <v>1089</v>
+        <v>917</v>
       </c>
       <c r="E1105">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F1105">
         <v>1</v>
       </c>
       <c r="G1105" t="s">
-        <v>80</v>
+        <v>214</v>
       </c>
       <c r="H1105" t="s">
         <v>13</v>
       </c>
       <c r="I1105" t="s">
-        <v>1090</v>
+        <v>283</v>
       </c>
     </row>
     <row r="1106" spans="1:9">
       <c r="D1106" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E1106">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F1106">
         <v>1</v>
       </c>
       <c r="G1106" t="s">
-        <v>706</v>
+        <v>80</v>
       </c>
       <c r="H1106" t="s">
         <v>13</v>
       </c>
       <c r="I1106" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="1107" spans="1:9">
       <c r="D1107" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
       <c r="E1107">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F1107">
         <v>1</v>
       </c>
       <c r="G1107" t="s">
-        <v>12</v>
+        <v>706</v>
       </c>
       <c r="H1107" t="s">
         <v>13</v>
       </c>
       <c r="I1107" t="s">
-        <v>14</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="1108" spans="1:9">
       <c r="D1108" t="s">
-        <v>1094</v>
+        <v>1090</v>
       </c>
       <c r="E1108">
         <v>1</v>
       </c>
       <c r="F1108">
         <v>1</v>
       </c>
       <c r="G1108" t="s">
         <v>12</v>
       </c>
       <c r="H1108" t="s">
         <v>13</v>
       </c>
       <c r="I1108" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1109" spans="1:9">
       <c r="D1109" t="s">
-        <v>1095</v>
+        <v>1091</v>
       </c>
       <c r="E1109">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F1109">
         <v>1</v>
       </c>
       <c r="G1109" t="s">
-        <v>80</v>
+        <v>12</v>
       </c>
       <c r="H1109" t="s">
         <v>13</v>
       </c>
       <c r="I1109" t="s">
-        <v>1096</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1110" spans="1:9">
       <c r="D1110" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E1110">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F1110">
         <v>1</v>
       </c>
       <c r="G1110" t="s">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="H1110" t="s">
         <v>13</v>
       </c>
       <c r="I1110" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="1111" spans="1:9">
       <c r="D1111" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="E1111">
         <v>1</v>
       </c>
       <c r="F1111">
         <v>1</v>
       </c>
       <c r="G1111" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="H1111" t="s">
         <v>13</v>
       </c>
       <c r="I1111" t="s">
-        <v>14</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="1112" spans="1:9">
       <c r="D1112" t="s">
-        <v>1100</v>
+        <v>1096</v>
       </c>
       <c r="E1112">
         <v>1</v>
       </c>
       <c r="F1112">
         <v>1</v>
       </c>
       <c r="G1112" t="s">
         <v>12</v>
       </c>
       <c r="H1112" t="s">
         <v>13</v>
       </c>
       <c r="I1112" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1113" spans="1:9">
       <c r="D1113" t="s">
-        <v>1101</v>
+        <v>1097</v>
       </c>
       <c r="E1113">
         <v>1</v>
       </c>
       <c r="F1113">
         <v>1</v>
       </c>
       <c r="G1113" t="s">
-        <v>791</v>
+        <v>12</v>
       </c>
       <c r="H1113" t="s">
         <v>13</v>
       </c>
       <c r="I1113" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1114" spans="1:9">
       <c r="D1114" t="s">
-        <v>1102</v>
+        <v>1098</v>
       </c>
       <c r="E1114">
         <v>1</v>
       </c>
       <c r="F1114">
         <v>1</v>
       </c>
       <c r="G1114" t="s">
-        <v>12</v>
+        <v>791</v>
       </c>
       <c r="H1114" t="s">
         <v>13</v>
       </c>
       <c r="I1114" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1115" spans="1:9">
       <c r="D1115" t="s">
-        <v>1103</v>
+        <v>1099</v>
       </c>
       <c r="E1115">
         <v>1</v>
       </c>
       <c r="F1115">
         <v>1</v>
       </c>
       <c r="G1115" t="s">
         <v>12</v>
       </c>
       <c r="H1115" t="s">
         <v>13</v>
       </c>
       <c r="I1115" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1116" spans="1:9">
       <c r="D1116" t="s">
-        <v>1104</v>
+        <v>1100</v>
       </c>
       <c r="E1116">
         <v>1</v>
       </c>
       <c r="F1116">
         <v>1</v>
       </c>
       <c r="G1116" t="s">
         <v>12</v>
       </c>
       <c r="H1116" t="s">
         <v>13</v>
       </c>
       <c r="I1116" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="1117" spans="1:9">
       <c r="D1117" t="s">
-        <v>1105</v>
+        <v>1101</v>
       </c>
       <c r="E1117">
         <v>1</v>
       </c>
       <c r="F1117">
         <v>1</v>
       </c>
       <c r="G1117" t="s">
-        <v>140</v>
+        <v>12</v>
       </c>
       <c r="H1117" t="s">
         <v>13</v>
       </c>
       <c r="I1117" t="s">
-        <v>897</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1118" spans="1:9">
       <c r="D1118" t="s">
-        <v>1105</v>
+        <v>1102</v>
       </c>
       <c r="E1118">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F1118">
         <v>1</v>
       </c>
       <c r="G1118" t="s">
         <v>140</v>
       </c>
       <c r="H1118" t="s">
         <v>13</v>
       </c>
       <c r="I1118" t="s">
-        <v>1106</v>
+        <v>897</v>
       </c>
     </row>
     <row r="1119" spans="1:9">
       <c r="D1119" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E1119">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F1119">
         <v>1</v>
       </c>
       <c r="G1119" t="s">
-        <v>80</v>
+        <v>140</v>
       </c>
       <c r="H1119" t="s">
         <v>13</v>
       </c>
       <c r="I1119" t="s">
-        <v>294</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="1120" spans="1:9">
       <c r="D1120" t="s">
-        <v>1108</v>
+        <v>1104</v>
       </c>
       <c r="E1120">
+        <v>1</v>
+      </c>
+      <c r="F1120">
+        <v>1</v>
+      </c>
+      <c r="G1120" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1120" t="s">
+        <v>13</v>
+      </c>
+      <c r="I1120" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:9">
+      <c r="D1121" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E1121">
         <v>2</v>
       </c>
-      <c r="F1120">
+      <c r="F1121">
         <v>2</v>
       </c>
-      <c r="G1120" t="s">
+      <c r="G1121" t="s">
         <v>214</v>
-      </c>
-[...9 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1121" t="s">
         <v>19</v>
       </c>
       <c r="I1121" t="s">
-        <v>565</v>
+        <v>800</v>
       </c>
     </row>
     <row r="1122" spans="1:9">
-      <c r="D1122" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G1122" t="s">
         <v>80</v>
       </c>
       <c r="H1122" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="I1122" t="s">
-        <v>1110</v>
+        <v>565</v>
       </c>
     </row>
     <row r="1123" spans="1:9">
       <c r="D1123" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="E1123">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F1123">
         <v>1</v>
       </c>
       <c r="G1123" t="s">
         <v>80</v>
       </c>
       <c r="H1123" t="s">
         <v>13</v>
       </c>
       <c r="I1123" t="s">
-        <v>963</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="1124" spans="1:9">
       <c r="D1124" t="s">
-        <v>919</v>
+        <v>1108</v>
       </c>
       <c r="E1124">
         <v>1</v>
       </c>
       <c r="F1124">
         <v>1</v>
       </c>
       <c r="G1124" t="s">
-        <v>214</v>
+        <v>80</v>
       </c>
       <c r="H1124" t="s">
         <v>13</v>
       </c>
       <c r="I1124" t="s">
-        <v>213</v>
+        <v>963</v>
       </c>
     </row>
     <row r="1125" spans="1:9">
       <c r="D1125" t="s">
-        <v>1112</v>
+        <v>919</v>
       </c>
       <c r="E1125">
+        <v>1</v>
+      </c>
+      <c r="F1125">
+        <v>1</v>
+      </c>
+      <c r="G1125" t="s">
+        <v>214</v>
+      </c>
+      <c r="H1125" t="s">
+        <v>13</v>
+      </c>
+      <c r="I1125" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:9">
+      <c r="D1126" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E1126">
         <v>2</v>
       </c>
-      <c r="F1125">
+      <c r="F1126">
         <v>2</v>
       </c>
-      <c r="G1125" t="s">
+      <c r="G1126" t="s">
         <v>26</v>
-      </c>
-[...9 lines deleted...]
-        <v>1113</v>
       </c>
       <c r="H1126" t="s">
         <v>19</v>
       </c>
       <c r="I1126" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:9">
+      <c r="G1127" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H1127" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1127" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:9">
+      <c r="D1128" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E1128">
+        <v>5</v>
+      </c>
+      <c r="F1128">
+        <v>2</v>
+      </c>
+      <c r="G1128" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1128" t="s">
+        <v>735</v>
+      </c>
+      <c r="I1128" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:9">
+      <c r="G1129" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H1129" t="s">
+        <v>65</v>
+      </c>
+      <c r="I1129" t="s">
         <v>1114</v>
-      </c>
-[...29 lines deleted...]
-        <v>1117</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>