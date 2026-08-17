--- v0 (2025-12-02)
+++ v1 (2026-08-17)
@@ -335,51 +335,51 @@
   <si>
     <t>Adesto quaesumus Domine supplicationibus nostris ut esse te largiente ... adversa securi. (CO 175)</t>
   </si>
   <si>
     <t>Qu</t>
   </si>
   <si>
     <t>H1</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Aachen, Italy (North), Trento</t>
   </si>
   <si>
     <t>Mozarabes</t>
   </si>
   <si>
     <t>pro catechumenis</t>
   </si>
   <si>
     <t>Deus qui et iustis praemia ... percipere delictorum. (CO 3934)</t>
   </si>
   <si>
-    <t>St. Florian</t>
+    <t>Sankt Florian</t>
   </si>
   <si>
     <t>H4</t>
   </si>
   <si>
     <t>67%</t>
   </si>
   <si>
     <t>Aachen, Trento</t>
   </si>
   <si>
     <t>Deus qui in deserti regione ... deficiamus impende. (CO 1733)</t>
   </si>
   <si>
     <t>34%</t>
   </si>
   <si>
     <t>Boldva</t>
   </si>
   <si>
     <t>Agen, Aix-en-Provence, Albaneta, Amiens, Aquileia, Astorga, Autun, Auxerre, Ávila, Bamberg, Barcelona, Bayonne, Beauvais, Benevento, Boldva, Bourges, Bressanone, Burgos, Calahorra, Cambrai, Capua, Carcassonne, Chalon-sur-Saône, Chartres, Chur, Clermont-Ferrand, Córdoba, Cosenza, Cuenca, Die, Dol-de-Bretagne, Eichstätt, Embrun, Évora, Évreux, Firenze, Freising, Genève, Girona, Gniezno, Granada, Grenoble, Halberstadt, Hamburg, Havelberg, Hereford, Hildesheim, Hungary, Jaén, Kamień Pomorski, København, Konstanz, Kotor, Köln, Kraków, La Chaise-Dieu, La Seu D'Urgell, Langres, Laon, Lausanne, Le Mans, Le Puy-en-Velay, Lebus, Liège, Limoges, Lisieux, Lleida, Lund, Lübeck, Lyon, Mâcon, Magdeburg, Mainz, Marseille, Meaux, Meißen, Mende, Merseburg, Messina, Metz, Minden, Miskolc, Münster, Nantes, Narbonne, Naumburg, Nevers, Nîmes, Noyon, OCarm, OHum, Olomouc, OP, OPraem, Orléans, Osma, OSPPE, OTrin, Ourense, Paderborn, Padova, Santa Giustina, Palencia, Palermo, Palma de Mallorca, Pamplona, Passau, Pécs, Perugia, Plasencia, Płock, Poitiers, Poznań, Praha, Ratzeburg, Regensburg, Reims, Rennes, Ribe, Rodez, Roma, Rouen, Saint-Brieuc, Saint-Malo, Saint-Pol-de-Léon, Saintes, Salamanca, Salisbury, Salzburg, Santiago de Compostela, Schleswig, Schwerin, Sées, Segovia, Senlis, Sevilla, Sigüenza, Sion, Soissons, Speyer, Spoleto, Strängnäs, Strasbourg, Tarentaise, Tarragona, Thérouanne, Toledo, Tortosa, Toul, Toulon, Toulouse, Tournai, Tours, Tours, Marmoutier, Trier, Troia, Trondheim, Troyes, Turku, Uppsala, Utrecht, Uzès, Valence, València, Vallombrosa, Vannes, Verdun, Viborg, Vic, Vienne, Viviers, Warmia, Worms, Wrocław, Würzburg, York, Zagreb, Zamora, Zaragoza</t>
   </si>
   <si>
     <t>11%</t>
   </si>
@@ -20478,43 +20478,44 @@
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>