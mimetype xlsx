--- v0 (2026-06-21)
+++ v1 (2026-09-22)
@@ -12,127 +12,136 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1645">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1656">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Country Code</t>
   </si>
   <si>
     <t>Kind</t>
   </si>
   <si>
     <t>Order</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Earlier See or Co-Cathedral</t>
   </si>
   <si>
     <t>Latin Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Foundation</t>
   </si>
   <si>
     <t>Longitude</t>
   </si>
   <si>
     <t>Latitude</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Parish</t>
   </si>
   <si>
     <t>Les Bons</t>
   </si>
   <si>
+    <t>AL</t>
+  </si>
+  <si>
+    <t>Country</t>
+  </si>
+  <si>
+    <t>Albania</t>
+  </si>
+  <si>
+    <t>Albanensis, Epiroticus</t>
+  </si>
+  <si>
     <t>AT</t>
   </si>
   <si>
     <t>Monastery</t>
   </si>
   <si>
     <t>OSB</t>
   </si>
   <si>
     <t>Admont</t>
   </si>
   <si>
     <t>Admontensis</t>
   </si>
   <si>
     <t>ADM</t>
   </si>
   <si>
     <t>OPraem</t>
   </si>
   <si>
     <t>Aigen-Schlägl</t>
   </si>
   <si>
     <t>Plagensis</t>
   </si>
   <si>
     <t>PLG</t>
   </si>
   <si>
-    <t>Country</t>
-[...1 lines deleted...]
-  <si>
     <t>Austria</t>
   </si>
   <si>
     <t>Garsten</t>
   </si>
   <si>
     <t>Garstenensis</t>
   </si>
   <si>
     <t>Episcopal see</t>
   </si>
   <si>
     <t>Gurk</t>
   </si>
   <si>
     <t>Gurcensis</t>
   </si>
   <si>
     <t>GUR</t>
   </si>
   <si>
     <t>CRSA</t>
   </si>
   <si>
     <t>Klosterneuburg</t>
@@ -317,50 +326,56 @@
   <si>
     <t>Tornacensis</t>
   </si>
   <si>
     <t>TOR</t>
   </si>
   <si>
     <t>Tournai (OSB)</t>
   </si>
   <si>
     <t>Sancti Martini Tornacensis</t>
   </si>
   <si>
     <t>Veurne</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Montréal</t>
   </si>
   <si>
     <t>Marianopolitanus</t>
   </si>
   <si>
+    <t>Québec</t>
+  </si>
+  <si>
+    <t>Quebecensis</t>
+  </si>
+  <si>
     <t>CH</t>
   </si>
   <si>
     <t>Basel</t>
   </si>
   <si>
     <t>Basiliensis</t>
   </si>
   <si>
     <t>BAS</t>
   </si>
   <si>
     <t>Chur</t>
   </si>
   <si>
     <t>Curiensis</t>
   </si>
   <si>
     <t>CUR</t>
   </si>
   <si>
     <t>Disentis</t>
   </si>
   <si>
     <t>Einsiedeln</t>
@@ -440,51 +455,51 @@
   <si>
     <t>Schaffhausen, Allerheiligen</t>
   </si>
   <si>
     <t>Omnium Sanctorum Scaphusiensis</t>
   </si>
   <si>
     <t>Schweiz</t>
   </si>
   <si>
     <t>Sion</t>
   </si>
   <si>
     <t>Sedunensis</t>
   </si>
   <si>
     <t>SED</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>Sinensis, Chinensis</t>
+    <t>Sinensis, Chinensis, Sinicus</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Bohemia</t>
   </si>
   <si>
     <t>Litomyšl</t>
   </si>
   <si>
     <t>Litomisliensis</t>
   </si>
   <si>
     <t>LIT</t>
   </si>
   <si>
     <t>Olomouc</t>
   </si>
   <si>
     <t>Olomucensis</t>
   </si>
   <si>
     <t>OLM</t>
   </si>
@@ -1211,51 +1226,51 @@
   <si>
     <t>Wessobrunn</t>
   </si>
   <si>
     <t>Wessobrunensis</t>
   </si>
   <si>
     <t>0753</t>
   </si>
   <si>
     <t>Worms</t>
   </si>
   <si>
     <t>Wormatiensis</t>
   </si>
   <si>
     <t>WOR</t>
   </si>
   <si>
     <t>Worms (OSB)</t>
   </si>
   <si>
     <t>Würzburg</t>
   </si>
   <si>
-    <t>Herbipolensis</t>
+    <t>Herbipolensis, Wyrzeburgensis</t>
   </si>
   <si>
     <t>HRB</t>
   </si>
   <si>
     <t>Xanten</t>
   </si>
   <si>
     <t>Zell</t>
   </si>
   <si>
     <t>Zwiefalten</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Aarhus</t>
   </si>
   <si>
     <t>Arhusiensis</t>
   </si>
   <si>
     <t>ARH</t>
   </si>
@@ -4484,50 +4499,59 @@
   <si>
     <t>VRL</t>
   </si>
   <si>
     <t>700-</t>
   </si>
   <si>
     <t>Verona</t>
   </si>
   <si>
     <t>Veronensis</t>
   </si>
   <si>
     <t>Villamagna</t>
   </si>
   <si>
     <t>Volterra</t>
   </si>
   <si>
     <t>Volaterranus</t>
   </si>
   <si>
     <t>VOL</t>
   </si>
   <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>Iaponensis, Iaponicus</t>
+  </si>
+  <si>
     <t>LU</t>
   </si>
   <si>
     <t>Echternach</t>
   </si>
   <si>
     <t>Epternacensis</t>
   </si>
   <si>
     <t>EPT</t>
   </si>
   <si>
     <t>0700</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Rīga</t>
   </si>
   <si>
     <t>Rigensis</t>
   </si>
   <si>
     <t>RIG</t>
@@ -4611,50 +4635,59 @@
     <t>Windesheim</t>
   </si>
   <si>
     <t>Windeshemensis</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Trondheim</t>
   </si>
   <si>
     <t>Nidrosiensis</t>
   </si>
   <si>
     <t>NID</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>Peruanus</t>
+  </si>
+  <si>
+    <t>PH</t>
+  </si>
+  <si>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>Philippinensis, Philippinicus</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Czerwińsk</t>
   </si>
   <si>
     <t>Głogów</t>
   </si>
   <si>
     <t>Gniezno</t>
   </si>
   <si>
     <t>Gnesnensis</t>
   </si>
   <si>
     <t>GNE</t>
   </si>
   <si>
     <t>Kamień Pomorski</t>
   </si>
   <si>
     <t>Kołobrzeg, Kolberg, Wolin, Wollin</t>
   </si>
@@ -5294,51 +5327,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K785"/>
+  <dimension ref="A1:K789"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -5362,19653 +5395,19772 @@
     <row r="2" spans="1:11">
       <c r="A2">
         <v>1127</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="I2">
         <v>1164</v>
       </c>
       <c r="J2">
         <v>1.58336</v>
       </c>
       <c r="K2">
         <v>42.53339</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
-        <v>578</v>
+        <v>1153</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>16</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" t="s">
         <v>17</v>
       </c>
-      <c r="G3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="I3">
-        <v>1074</v>
+        <v>1062</v>
       </c>
       <c r="J3">
-        <v>14.4614998</v>
+        <v>19.45469</v>
       </c>
       <c r="K3">
-        <v>47.5729034</v>
+        <v>41.32355</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4">
-        <v>559</v>
+        <v>578</v>
       </c>
       <c r="B4" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D4" t="s">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
       <c r="I4">
-        <v>1218</v>
+        <v>1074</v>
       </c>
       <c r="J4">
-        <v>13.9649762</v>
+        <v>14.4614998</v>
       </c>
       <c r="K4">
-        <v>48.6365753</v>
+        <v>47.5729034</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
-        <v>16</v>
+        <v>559</v>
       </c>
       <c r="B5" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
+      <c r="G5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" t="s">
+        <v>27</v>
+      </c>
+      <c r="I5">
+        <v>1218</v>
+      </c>
       <c r="J5">
-        <v>14.550072</v>
+        <v>13.9649762</v>
       </c>
       <c r="K5">
-        <v>47.516231</v>
+        <v>48.6365753</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
-        <v>759</v>
+        <v>16</v>
       </c>
       <c r="B6" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>18</v>
+      </c>
+      <c r="C6" t="s">
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>1107</v>
+        <v>28</v>
       </c>
       <c r="J6">
-        <v>14.4043849</v>
+        <v>14.550072</v>
       </c>
       <c r="K6">
-        <v>48.0230339</v>
+        <v>47.516231</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
-        <v>17</v>
+        <v>759</v>
       </c>
       <c r="B7" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="G7" t="s">
         <v>30</v>
       </c>
-      <c r="H7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
-        <v>1072</v>
+        <v>1107</v>
       </c>
       <c r="J7">
-        <v>14.2879835</v>
+        <v>14.4043849</v>
       </c>
       <c r="K7">
-        <v>46.8744954</v>
+        <v>48.0230339</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
-        <v>597</v>
+        <v>17</v>
       </c>
       <c r="B8" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="D8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E8" t="s">
         <v>32</v>
       </c>
-      <c r="E8" t="s">
+      <c r="G8" t="s">
         <v>33</v>
       </c>
-      <c r="G8" t="s">
+      <c r="H8" t="s">
         <v>34</v>
       </c>
       <c r="I8">
-        <v>1114</v>
+        <v>1072</v>
       </c>
       <c r="J8">
-        <v>16.323772</v>
+        <v>14.2879835</v>
       </c>
       <c r="K8">
-        <v>48.3098656</v>
+        <v>46.8744954</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
-        <v>804</v>
+        <v>597</v>
       </c>
       <c r="B9" t="s">
-        <v>14</v>
+        <v>18</v>
+      </c>
+      <c r="C9" t="s">
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I9">
-        <v>777</v>
+        <v>1114</v>
       </c>
       <c r="J9">
-        <v>14.1261878</v>
+        <v>16.323772</v>
       </c>
       <c r="K9">
-        <v>48.0543599</v>
+        <v>48.3098656</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
-        <v>402</v>
+        <v>804</v>
       </c>
       <c r="B10" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G10" t="s">
-        <v>38</v>
+        <v>39</v>
+      </c>
+      <c r="I10">
+        <v>777</v>
       </c>
       <c r="J10">
-        <v>15.330477</v>
+        <v>14.1261878</v>
       </c>
       <c r="K10">
-        <v>48.226866</v>
+        <v>48.0543599</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
-        <v>845</v>
+        <v>402</v>
       </c>
       <c r="B11" t="s">
-        <v>14</v>
+        <v>18</v>
+      </c>
+      <c r="C11" t="s">
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>40</v>
+      </c>
+      <c r="G11" t="s">
+        <v>41</v>
       </c>
       <c r="J11">
-        <v>13.0151742</v>
+        <v>15.330477</v>
       </c>
       <c r="K11">
-        <v>48.0216655</v>
+        <v>48.226866</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
-        <v>846</v>
+        <v>845</v>
       </c>
       <c r="B12" t="s">
-        <v>14</v>
+        <v>18</v>
+      </c>
+      <c r="D12" t="s">
+        <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I12">
-        <v>1469</v>
+        <v>800</v>
       </c>
       <c r="J12">
-        <v>13.5687259</v>
+        <v>13.0151742</v>
       </c>
       <c r="K12">
-        <v>46.8044638</v>
+        <v>48.0216655</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
-        <v>847</v>
+        <v>846</v>
       </c>
       <c r="B13" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I13">
-        <v>1070</v>
+        <v>1469</v>
       </c>
       <c r="J13">
         <v>13.5687259</v>
       </c>
       <c r="K13">
         <v>46.8044638</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
-        <v>853</v>
+        <v>847</v>
       </c>
       <c r="B14" t="s">
-        <v>14</v>
+        <v>18</v>
+      </c>
+      <c r="C14" t="s">
+        <v>19</v>
       </c>
       <c r="D14" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I14">
-        <v>748</v>
+        <v>1070</v>
       </c>
       <c r="J14">
-        <v>13.3434218</v>
+        <v>13.5687259</v>
       </c>
       <c r="K14">
-        <v>47.855591</v>
+        <v>46.8044638</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
-        <v>935</v>
+        <v>853</v>
       </c>
       <c r="B15" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I15">
-        <v>1080</v>
+        <v>748</v>
       </c>
       <c r="J15">
-        <v>13.3602963</v>
+        <v>13.3434218</v>
       </c>
       <c r="K15">
-        <v>48.3365616</v>
+        <v>47.855591</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
-        <v>72</v>
+        <v>935</v>
       </c>
       <c r="B16" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>18</v>
+      </c>
+      <c r="D16" t="s">
+        <v>35</v>
       </c>
       <c r="E16" t="s">
         <v>46</v>
       </c>
       <c r="G16" t="s">
         <v>47</v>
       </c>
-      <c r="H16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I16">
-        <v>536</v>
+        <v>1080</v>
       </c>
       <c r="J16">
-        <v>13.043554</v>
+        <v>13.3602963</v>
       </c>
       <c r="K16">
-        <v>47.804907</v>
+        <v>48.3365616</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
-        <v>970</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>18</v>
+      </c>
+      <c r="C17" t="s">
+        <v>48</v>
       </c>
       <c r="E17" t="s">
         <v>49</v>
       </c>
+      <c r="G17" t="s">
+        <v>50</v>
+      </c>
+      <c r="H17" t="s">
+        <v>51</v>
+      </c>
+      <c r="I17">
+        <v>536</v>
+      </c>
       <c r="J17">
-        <v>13.045892</v>
+        <v>13.043554</v>
       </c>
       <c r="K17">
-        <v>47.797865</v>
+        <v>47.804907</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
-        <v>1011</v>
+        <v>970</v>
       </c>
       <c r="B18" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>1071</v>
+        <v>52</v>
       </c>
       <c r="J18">
-        <v>14.3779027</v>
+        <v>13.045892</v>
       </c>
       <c r="K18">
-        <v>48.2050544</v>
+        <v>47.797865</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
-        <v>538</v>
+        <v>1011</v>
       </c>
       <c r="B19" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I19">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="J19">
-        <v>14.2990038</v>
+        <v>14.3779027</v>
       </c>
       <c r="K19">
-        <v>47.0689529</v>
+        <v>48.2050544</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
-        <v>975</v>
+        <v>538</v>
       </c>
       <c r="B20" t="s">
-        <v>14</v>
+        <v>18</v>
+      </c>
+      <c r="C20" t="s">
+        <v>19</v>
       </c>
       <c r="D20" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I20">
-        <v>1091</v>
+        <v>1076</v>
       </c>
       <c r="J20">
-        <v>14.8673959</v>
+        <v>14.2990038</v>
       </c>
       <c r="K20">
-        <v>46.7056397</v>
+        <v>47.0689529</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
-        <v>976</v>
+        <v>975</v>
       </c>
       <c r="B21" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
-        <v>56</v>
+        <v>57</v>
+      </c>
+      <c r="G21" t="s">
+        <v>58</v>
       </c>
       <c r="I21">
-        <v>1081</v>
+        <v>1091</v>
       </c>
       <c r="J21">
-        <v>15.63817</v>
+        <v>14.8673959</v>
       </c>
       <c r="K21">
-        <v>48.20353</v>
+        <v>46.7056397</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
-        <v>19</v>
+        <v>976</v>
       </c>
       <c r="B22" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>18</v>
+      </c>
+      <c r="D22" t="s">
+        <v>35</v>
       </c>
       <c r="E22" t="s">
-        <v>57</v>
-[...4 lines deleted...]
-      <c r="H22" t="s">
         <v>59</v>
       </c>
       <c r="I22">
-        <v>1218</v>
+        <v>1081</v>
       </c>
       <c r="J22">
-        <v>14.7855552</v>
+        <v>15.63817</v>
       </c>
       <c r="K22">
-        <v>47.2745711</v>
+        <v>48.20353</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
-        <v>595</v>
+        <v>19</v>
       </c>
       <c r="B23" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C23" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>60</v>
       </c>
       <c r="G23" t="s">
-        <v>58</v>
+        <v>61</v>
+      </c>
+      <c r="H23" t="s">
+        <v>62</v>
       </c>
       <c r="I23">
-        <v>1140</v>
+        <v>1218</v>
       </c>
       <c r="J23">
-        <v>14.7869453</v>
+        <v>14.7855552</v>
       </c>
       <c r="K23">
-        <v>47.2740981</v>
+        <v>47.2745711</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
-        <v>990</v>
+        <v>595</v>
       </c>
       <c r="B24" t="s">
-        <v>14</v>
+        <v>18</v>
+      </c>
+      <c r="C24" t="s">
+        <v>19</v>
       </c>
       <c r="D24" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E24" t="s">
+        <v>63</v>
+      </c>
+      <c r="G24" t="s">
         <v>61</v>
       </c>
-      <c r="G24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I24">
-        <v>1112</v>
+        <v>1140</v>
       </c>
       <c r="J24">
-        <v>14.6541834</v>
+        <v>14.7869453</v>
       </c>
       <c r="K24">
-        <v>48.0359957</v>
+        <v>47.2740981</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
-        <v>1014</v>
+        <v>990</v>
       </c>
       <c r="B25" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
-        <v>63</v>
+        <v>64</v>
+      </c>
+      <c r="G25" t="s">
+        <v>65</v>
+      </c>
+      <c r="I25">
+        <v>1112</v>
       </c>
       <c r="J25">
-        <v>14.41827</v>
+        <v>14.6541834</v>
       </c>
       <c r="K25">
-        <v>48.05009</v>
+        <v>48.0359957</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
-        <v>1049</v>
+        <v>1014</v>
       </c>
       <c r="B26" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D26" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E26" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="J26">
-        <v>11.6885307</v>
+        <v>14.41827</v>
       </c>
       <c r="K26">
-        <v>47.3441504</v>
+        <v>48.05009</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
-        <v>603</v>
+        <v>1049</v>
       </c>
       <c r="B27" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D27" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E27" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J27">
-        <v>15.2625789</v>
+        <v>11.6885307</v>
       </c>
       <c r="K27">
-        <v>48.521638</v>
+        <v>47.3441504</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
-        <v>1056</v>
+        <v>603</v>
       </c>
       <c r="B28" t="s">
-        <v>14</v>
+        <v>18</v>
+      </c>
+      <c r="C28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D28" t="s">
+        <v>35</v>
       </c>
       <c r="E28" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G28" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>1469</v>
+        <v>69</v>
       </c>
       <c r="J28">
-        <v>16.3738189</v>
+        <v>15.2625789</v>
       </c>
       <c r="K28">
-        <v>48.2081743</v>
+        <v>48.521638</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
-        <v>1057</v>
+        <v>1056</v>
       </c>
       <c r="B29" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E29" t="s">
-        <v>69</v>
+        <v>70</v>
+      </c>
+      <c r="G29" t="s">
+        <v>71</v>
       </c>
       <c r="I29">
-        <v>1155</v>
+        <v>1469</v>
       </c>
       <c r="J29">
-        <v>16.357953</v>
+        <v>16.3738189</v>
       </c>
       <c r="K29">
-        <v>48.205876</v>
+        <v>48.2081743</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
-        <v>20</v>
+        <v>1057</v>
       </c>
       <c r="B30" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>18</v>
+      </c>
+      <c r="D30" t="s">
+        <v>20</v>
       </c>
       <c r="E30" t="s">
-        <v>71</v>
+        <v>72</v>
+      </c>
+      <c r="I30">
+        <v>1155</v>
       </c>
       <c r="J30">
-        <v>4.4024643</v>
+        <v>16.357953</v>
       </c>
       <c r="K30">
-        <v>51.2194475</v>
+        <v>48.205876</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B31" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C31" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="E31" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>1559</v>
+        <v>74</v>
       </c>
       <c r="J31">
-        <v>3.2246995</v>
+        <v>4.4024643</v>
       </c>
       <c r="K31">
-        <v>51.209348</v>
+        <v>51.2194475</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B32" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C32" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E32" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G32" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="I32" t="s">
         <v>76</v>
       </c>
+      <c r="I32">
+        <v>1559</v>
+      </c>
       <c r="J32">
-        <v>4.3517103</v>
+        <v>3.2246995</v>
       </c>
       <c r="K32">
-        <v>50.8503396</v>
+        <v>51.209348</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
-        <v>739</v>
+        <v>22</v>
       </c>
       <c r="B33" t="s">
-        <v>70</v>
+        <v>73</v>
+      </c>
+      <c r="C33" t="s">
+        <v>12</v>
       </c>
       <c r="E33" t="s">
         <v>77</v>
       </c>
+      <c r="G33" t="s">
+        <v>78</v>
+      </c>
+      <c r="I33" t="s">
+        <v>79</v>
+      </c>
       <c r="J33">
-        <v>3.7264613</v>
+        <v>4.3517103</v>
       </c>
       <c r="K33">
-        <v>51.0108706</v>
+        <v>50.8503396</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
-        <v>761</v>
+        <v>739</v>
       </c>
       <c r="B34" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>73</v>
       </c>
       <c r="E34" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>945</v>
+        <v>80</v>
       </c>
       <c r="J34">
-        <v>4.68843</v>
+        <v>3.7264613</v>
       </c>
       <c r="K34">
-        <v>50.56515</v>
+        <v>51.0108706</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
-        <v>767</v>
+        <v>761</v>
       </c>
       <c r="B35" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D35" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E35" t="s">
-        <v>80</v>
+        <v>81</v>
+      </c>
+      <c r="G35" t="s">
+        <v>82</v>
+      </c>
+      <c r="I35">
+        <v>945</v>
       </c>
       <c r="J35">
-        <v>3.726177</v>
+        <v>4.68843</v>
       </c>
       <c r="K35">
-        <v>51.053154</v>
+        <v>50.56515</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="B36" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D36" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E36" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="J36">
-        <v>3.7267467</v>
+        <v>3.726177</v>
       </c>
       <c r="K36">
-        <v>51.0421383</v>
+        <v>51.053154</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="B37" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D37" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E37" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-        <v>700</v>
+        <v>84</v>
       </c>
       <c r="J37">
         <v>3.7267467</v>
       </c>
       <c r="K37">
         <v>51.0421383</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
-        <v>777</v>
+        <v>769</v>
       </c>
       <c r="B38" t="s">
-        <v>70</v>
+        <v>73</v>
+      </c>
+      <c r="D38" t="s">
+        <v>20</v>
       </c>
       <c r="E38" t="s">
-        <v>84</v>
+        <v>85</v>
+      </c>
+      <c r="G38" t="s">
+        <v>86</v>
+      </c>
+      <c r="I38">
+        <v>700</v>
       </c>
       <c r="J38">
-        <v>4.0621017</v>
+        <v>3.7267467</v>
       </c>
       <c r="K38">
-        <v>50.5257076</v>
+        <v>51.0421383</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
-        <v>1</v>
+        <v>777</v>
       </c>
       <c r="B39" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="E39" t="s">
-        <v>85</v>
-[...4 lines deleted...]
-      <c r="G39" t="s">
         <v>87</v>
       </c>
-      <c r="H39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J39">
-        <v>5.5796662</v>
+        <v>4.0621017</v>
       </c>
       <c r="K39">
-        <v>50.6325574</v>
+        <v>50.5257076</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
-        <v>999</v>
+        <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>73</v>
+      </c>
+      <c r="C40" t="s">
+        <v>31</v>
       </c>
       <c r="E40" t="s">
+        <v>88</v>
+      </c>
+      <c r="F40" t="s">
         <v>89</v>
       </c>
+      <c r="G40" t="s">
+        <v>90</v>
+      </c>
+      <c r="H40" t="s">
+        <v>91</v>
+      </c>
       <c r="I40">
-        <v>600</v>
+        <v>313</v>
       </c>
       <c r="J40">
-        <v>5.1862508</v>
+        <v>5.5796662</v>
       </c>
       <c r="K40">
-        <v>50.8157248</v>
+        <v>50.6325574</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
-        <v>1013</v>
+        <v>999</v>
       </c>
       <c r="B41" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D41" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E41" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>92</v>
+      </c>
+      <c r="I41">
+        <v>600</v>
       </c>
       <c r="J41">
-        <v>5.9304413</v>
+        <v>5.1862508</v>
       </c>
       <c r="K41">
-        <v>50.3940981</v>
+        <v>50.8157248</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
-        <v>23</v>
+        <v>1013</v>
       </c>
       <c r="B42" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>73</v>
+      </c>
+      <c r="D42" t="s">
+        <v>20</v>
       </c>
       <c r="E42" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G42" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="H42" t="s">
         <v>94</v>
       </c>
-      <c r="I42">
-[...1 lines deleted...]
-      </c>
       <c r="J42">
-        <v>3.3879338</v>
+        <v>5.9304413</v>
       </c>
       <c r="K42">
-        <v>50.6056475</v>
+        <v>50.3940981</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
-        <v>1030</v>
+        <v>23</v>
       </c>
       <c r="B43" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>73</v>
+      </c>
+      <c r="C43" t="s">
+        <v>31</v>
       </c>
       <c r="E43" t="s">
         <v>95</v>
       </c>
       <c r="G43" t="s">
         <v>96</v>
       </c>
+      <c r="H43" t="s">
+        <v>97</v>
+      </c>
       <c r="I43">
-        <v>1092</v>
+        <v>1146</v>
       </c>
       <c r="J43">
-        <v>3.4053169</v>
+        <v>3.3879338</v>
       </c>
       <c r="K43">
-        <v>50.6007826</v>
+        <v>50.6056475</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
-        <v>1046</v>
+        <v>1030</v>
       </c>
       <c r="B44" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D44" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E44" t="s">
-        <v>97</v>
+        <v>98</v>
+      </c>
+      <c r="G44" t="s">
+        <v>99</v>
       </c>
       <c r="I44">
-        <v>1100</v>
+        <v>1092</v>
       </c>
       <c r="J44">
-        <v>2.6680341</v>
+        <v>3.4053169</v>
       </c>
       <c r="K44">
-        <v>51.073159</v>
+        <v>50.6007826</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
-        <v>1137</v>
+        <v>1046</v>
       </c>
       <c r="B45" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>73</v>
+      </c>
+      <c r="D45" t="s">
+        <v>20</v>
       </c>
       <c r="E45" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="G45" t="s">
         <v>100</v>
       </c>
       <c r="I45">
-        <v>1836</v>
+        <v>1100</v>
+      </c>
+      <c r="J45">
+        <v>2.6680341</v>
+      </c>
+      <c r="K45">
+        <v>51.073159</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
-        <v>24</v>
+        <v>1137</v>
       </c>
       <c r="B46" t="s">
         <v>101</v>
       </c>
       <c r="C46" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E46" t="s">
         <v>102</v>
       </c>
       <c r="G46" t="s">
         <v>103</v>
       </c>
-      <c r="H46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I46">
-        <v>344</v>
+        <v>1836</v>
       </c>
       <c r="J46">
-        <v>7.5885761</v>
+        <v>-73.58781</v>
       </c>
       <c r="K46">
-        <v>47.5595986</v>
+        <v>45.50884</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
-        <v>25</v>
+        <v>1155</v>
       </c>
       <c r="B47" t="s">
         <v>101</v>
       </c>
       <c r="C47" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E47" t="s">
+        <v>104</v>
+      </c>
+      <c r="G47" t="s">
         <v>105</v>
       </c>
-      <c r="G47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I47">
-        <v>452</v>
+        <v>1658</v>
       </c>
       <c r="J47">
-        <v>9.5319859</v>
+        <v>-71.21454</v>
       </c>
       <c r="K47">
-        <v>46.8507835</v>
+        <v>46.81228</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
-        <v>715</v>
+        <v>24</v>
       </c>
       <c r="B48" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>106</v>
+      </c>
+      <c r="C48" t="s">
+        <v>31</v>
       </c>
       <c r="E48" t="s">
+        <v>107</v>
+      </c>
+      <c r="G48" t="s">
         <v>108</v>
       </c>
+      <c r="H48" t="s">
+        <v>109</v>
+      </c>
       <c r="I48">
-        <v>720</v>
+        <v>344</v>
       </c>
       <c r="J48">
-        <v>8.8523754</v>
+        <v>7.5885761</v>
       </c>
       <c r="K48">
-        <v>46.7051127</v>
+        <v>47.5595986</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
-        <v>723</v>
+        <v>25</v>
       </c>
       <c r="B49" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>106</v>
+      </c>
+      <c r="C49" t="s">
+        <v>31</v>
       </c>
       <c r="E49" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G49" t="s">
-        <v>110</v>
+        <v>111</v>
+      </c>
+      <c r="H49" t="s">
+        <v>112</v>
       </c>
       <c r="I49">
-        <v>934</v>
+        <v>452</v>
       </c>
       <c r="J49">
-        <v>8.7451537</v>
+        <v>9.5319859</v>
       </c>
       <c r="K49">
-        <v>47.127353</v>
+        <v>46.8507835</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
-        <v>568</v>
+        <v>715</v>
       </c>
       <c r="B50" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="D50" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E50" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I50">
-        <v>1120</v>
+        <v>720</v>
       </c>
       <c r="J50">
-        <v>8.4069918</v>
+        <v>8.8523754</v>
       </c>
       <c r="K50">
-        <v>46.8200266</v>
+        <v>46.7051127</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
-        <v>26</v>
+        <v>723</v>
       </c>
       <c r="B51" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>106</v>
+      </c>
+      <c r="D51" t="s">
+        <v>20</v>
       </c>
       <c r="E51" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G51" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="H51" t="s">
         <v>115</v>
       </c>
       <c r="I51">
-        <v>381</v>
+        <v>934</v>
       </c>
       <c r="J51">
-        <v>6.1431577</v>
+        <v>8.7451537</v>
       </c>
       <c r="K51">
-        <v>46.2043907</v>
+        <v>47.127353</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
-        <v>762</v>
+        <v>568</v>
       </c>
       <c r="B52" t="s">
-        <v>101</v>
+        <v>106</v>
+      </c>
+      <c r="C52" t="s">
+        <v>19</v>
       </c>
       <c r="D52" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>116</v>
       </c>
       <c r="G52" t="s">
         <v>117</v>
       </c>
+      <c r="I52">
+        <v>1120</v>
+      </c>
       <c r="J52">
-        <v>6.1216925</v>
+        <v>8.4069918</v>
       </c>
       <c r="K52">
-        <v>46.2180073</v>
+        <v>46.8200266</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
-        <v>1138</v>
+        <v>26</v>
       </c>
       <c r="B53" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C53" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E53" t="s">
         <v>118</v>
       </c>
       <c r="G53" t="s">
         <v>119</v>
       </c>
-      <c r="I53" t="s">
+      <c r="H53" t="s">
         <v>120</v>
       </c>
+      <c r="I53">
+        <v>381</v>
+      </c>
       <c r="J53">
-        <v>7.1014</v>
+        <v>6.1431577</v>
       </c>
       <c r="K53">
-        <v>45.528</v>
+        <v>46.2043907</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
-        <v>795</v>
+        <v>762</v>
       </c>
       <c r="B54" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D54" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>121</v>
       </c>
-      <c r="I54">
-        <v>1150</v>
+      <c r="G54" t="s">
+        <v>122</v>
       </c>
       <c r="J54">
-        <v>8.8665187</v>
+        <v>6.1216925</v>
       </c>
       <c r="K54">
-        <v>47.5836026</v>
+        <v>46.2180073</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
-        <v>27</v>
+        <v>1138</v>
       </c>
       <c r="B55" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C55" t="s">
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="D55" t="s">
+        <v>35</v>
       </c>
       <c r="E55" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G55" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="H55" t="s">
         <v>124</v>
       </c>
-      <c r="I55">
-        <v>573</v>
+      <c r="I55" t="s">
+        <v>125</v>
       </c>
       <c r="J55">
-        <v>6.6322734</v>
+        <v>7.1014</v>
       </c>
       <c r="K55">
-        <v>46.5196535</v>
+        <v>45.528</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
-        <v>28</v>
+        <v>795</v>
       </c>
       <c r="B56" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="D56" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E56" t="s">
-        <v>125</v>
+        <v>126</v>
+      </c>
+      <c r="I56">
+        <v>1150</v>
       </c>
       <c r="J56">
-        <v>8.3415566</v>
+        <v>8.8665187</v>
       </c>
       <c r="K56">
-        <v>47.2735792</v>
+        <v>47.5836026</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B57" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C57" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E57" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G57" t="s">
-        <v>127</v>
+        <v>128</v>
+      </c>
+      <c r="H57" t="s">
+        <v>129</v>
+      </c>
+      <c r="I57">
+        <v>573</v>
       </c>
       <c r="J57">
-        <v>7.1470995</v>
+        <v>6.6322734</v>
       </c>
       <c r="K57">
-        <v>46.0282108</v>
+        <v>46.5196535</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
-        <v>914</v>
+        <v>28</v>
       </c>
       <c r="B58" t="s">
-        <v>101</v>
+        <v>106</v>
+      </c>
+      <c r="C58" t="s">
+        <v>19</v>
       </c>
       <c r="D58" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E58" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>731</v>
+        <v>130</v>
       </c>
       <c r="J58">
-        <v>9.5031939</v>
+        <v>8.3415566</v>
       </c>
       <c r="K58">
-        <v>46.990488</v>
+        <v>47.2735792</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
-        <v>938</v>
+        <v>29</v>
       </c>
       <c r="B59" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>106</v>
+      </c>
+      <c r="C59" t="s">
+        <v>12</v>
       </c>
       <c r="E59" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G59" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>778</v>
+        <v>132</v>
       </c>
       <c r="J59">
-        <v>8.60117</v>
+        <v>7.1470995</v>
       </c>
       <c r="K59">
-        <v>47.6433</v>
+        <v>46.0282108</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
-        <v>30</v>
+        <v>914</v>
       </c>
       <c r="B60" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="D60" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E60" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G60" t="s">
-        <v>133</v>
+        <v>134</v>
+      </c>
+      <c r="I60">
+        <v>731</v>
       </c>
       <c r="J60">
-        <v>9.3767173</v>
+        <v>9.5031939</v>
       </c>
       <c r="K60">
-        <v>47.4244818</v>
+        <v>46.990488</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
-        <v>983</v>
+        <v>938</v>
       </c>
       <c r="B61" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D61" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E61" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G61" t="s">
-        <v>135</v>
+        <v>136</v>
+      </c>
+      <c r="I61">
+        <v>778</v>
       </c>
       <c r="J61">
-        <v>8.6365132</v>
+        <v>8.60117</v>
       </c>
       <c r="K61">
-        <v>47.6952703</v>
+        <v>47.6433</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
-        <v>988</v>
+        <v>30</v>
       </c>
       <c r="B62" t="s">
-        <v>101</v>
+        <v>106</v>
+      </c>
+      <c r="C62" t="s">
+        <v>19</v>
+      </c>
+      <c r="D62" t="s">
+        <v>20</v>
       </c>
       <c r="E62" t="s">
-        <v>136</v>
+        <v>137</v>
+      </c>
+      <c r="G62" t="s">
+        <v>138</v>
       </c>
       <c r="J62">
-        <v>8.227512</v>
+        <v>9.3767173</v>
       </c>
       <c r="K62">
-        <v>46.818188</v>
+        <v>47.4244818</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
-        <v>31</v>
+        <v>983</v>
       </c>
       <c r="B63" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>106</v>
+      </c>
+      <c r="D63" t="s">
+        <v>20</v>
       </c>
       <c r="E63" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="G63" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>349</v>
+        <v>140</v>
       </c>
       <c r="J63">
-        <v>7.360626</v>
+        <v>8.6365132</v>
       </c>
       <c r="K63">
-        <v>46.2331221</v>
+        <v>47.6952703</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
-        <v>1135</v>
+        <v>988</v>
       </c>
       <c r="B64" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="E64" t="s">
         <v>141</v>
       </c>
-      <c r="G64" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J64">
-        <v>116.39706</v>
+        <v>8.227512</v>
       </c>
       <c r="K64">
-        <v>39.91691</v>
+        <v>46.818188</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
-        <v>535</v>
+        <v>31</v>
       </c>
       <c r="B65" t="s">
+        <v>106</v>
+      </c>
+      <c r="C65" t="s">
+        <v>31</v>
+      </c>
+      <c r="E65" t="s">
+        <v>142</v>
+      </c>
+      <c r="G65" t="s">
         <v>143</v>
       </c>
-      <c r="C65" t="s">
-[...2 lines deleted...]
-      <c r="E65" t="s">
+      <c r="H65" t="s">
         <v>144</v>
       </c>
+      <c r="I65">
+        <v>349</v>
+      </c>
       <c r="J65">
-        <v>15.472962</v>
+        <v>7.360626</v>
       </c>
       <c r="K65">
-        <v>49.817492</v>
+        <v>46.2331221</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
-        <v>32</v>
+        <v>1135</v>
       </c>
       <c r="B66" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C66" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="E66" t="s">
+        <v>146</v>
+      </c>
+      <c r="G66" t="s">
+        <v>147</v>
+      </c>
+      <c r="H66" t="s">
         <v>145</v>
       </c>
-      <c r="G66" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I66">
-        <v>1344</v>
+        <v>1576</v>
       </c>
       <c r="J66">
-        <v>16.3110622</v>
+        <v>116.39706</v>
       </c>
       <c r="K66">
-        <v>49.8705226</v>
+        <v>39.91691</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
-        <v>33</v>
+        <v>535</v>
       </c>
       <c r="B67" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="C67" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="E67" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="G67" t="s">
         <v>149</v>
       </c>
-      <c r="H67" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J67">
-        <v>17.2508787</v>
+        <v>15.472962</v>
       </c>
       <c r="K67">
-        <v>49.593778</v>
+        <v>49.817492</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="B68" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="C68" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E68" t="s">
+        <v>150</v>
+      </c>
+      <c r="G68" t="s">
         <v>151</v>
       </c>
-      <c r="G68" t="s">
+      <c r="H68" t="s">
         <v>152</v>
       </c>
-      <c r="H68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I68">
-        <v>973</v>
+        <v>1344</v>
       </c>
       <c r="J68">
-        <v>14.4378005</v>
+        <v>16.3110622</v>
       </c>
       <c r="K68">
-        <v>50.0755381</v>
+        <v>49.8705226</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
-        <v>918</v>
+        <v>33</v>
       </c>
       <c r="B69" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>148</v>
+      </c>
+      <c r="C69" t="s">
+        <v>31</v>
       </c>
       <c r="E69" t="s">
+        <v>153</v>
+      </c>
+      <c r="G69" t="s">
         <v>154</v>
       </c>
+      <c r="H69" t="s">
+        <v>155</v>
+      </c>
       <c r="I69">
-        <v>973</v>
+        <v>960</v>
       </c>
       <c r="J69">
-        <v>14.511524</v>
+        <v>17.2508787</v>
       </c>
       <c r="K69">
-        <v>50.078296</v>
+        <v>49.593778</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
-        <v>926</v>
+        <v>2</v>
       </c>
       <c r="B70" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>148</v>
+      </c>
+      <c r="C70" t="s">
+        <v>48</v>
       </c>
       <c r="E70" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G70" t="s">
-        <v>156</v>
+        <v>157</v>
+      </c>
+      <c r="H70" t="s">
+        <v>158</v>
       </c>
       <c r="I70">
-        <v>1048</v>
+        <v>973</v>
       </c>
       <c r="J70">
-        <v>16.6038816</v>
+        <v>14.4378005</v>
       </c>
       <c r="K70">
-        <v>49.090211</v>
+        <v>50.0755381</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
-        <v>537</v>
+        <v>918</v>
       </c>
       <c r="B71" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="D71" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E71" t="s">
-        <v>157</v>
-[...4 lines deleted...]
-      <c r="H71" t="s">
         <v>159</v>
       </c>
       <c r="I71">
-        <v>1367</v>
+        <v>973</v>
       </c>
       <c r="J71">
-        <v>14.7721233</v>
+        <v>14.511524</v>
       </c>
       <c r="K71">
-        <v>49.0041957</v>
+        <v>50.078296</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
-        <v>34</v>
+        <v>926</v>
       </c>
       <c r="B72" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>148</v>
+      </c>
+      <c r="D72" t="s">
+        <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>160</v>
       </c>
+      <c r="G72" t="s">
+        <v>161</v>
+      </c>
+      <c r="I72">
+        <v>1048</v>
+      </c>
       <c r="J72">
-        <v>13.5457856</v>
+        <v>16.6038816</v>
       </c>
       <c r="K72">
-        <v>50.327176</v>
+        <v>49.090211</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
-        <v>609</v>
+        <v>537</v>
       </c>
       <c r="B73" t="s">
-        <v>161</v>
+        <v>148</v>
+      </c>
+      <c r="C73" t="s">
+        <v>19</v>
+      </c>
+      <c r="D73" t="s">
+        <v>35</v>
       </c>
       <c r="E73" t="s">
         <v>162</v>
       </c>
       <c r="G73" t="s">
         <v>163</v>
       </c>
+      <c r="H73" t="s">
+        <v>164</v>
+      </c>
       <c r="I73">
-        <v>816</v>
+        <v>1367</v>
       </c>
       <c r="J73">
-        <v>6.0838868</v>
+        <v>14.7721233</v>
       </c>
       <c r="K73">
-        <v>50.7753455</v>
+        <v>49.0041957</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
-        <v>610</v>
+        <v>34</v>
       </c>
       <c r="B74" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>148</v>
+      </c>
+      <c r="C74" t="s">
+        <v>12</v>
       </c>
       <c r="E74" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>997</v>
+        <v>165</v>
       </c>
       <c r="J74">
-        <v>6.1046538</v>
+        <v>13.5457856</v>
       </c>
       <c r="K74">
-        <v>50.7971229</v>
+        <v>50.327176</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="B75" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>166</v>
       </c>
       <c r="E75" t="s">
-        <v>165</v>
+        <v>167</v>
+      </c>
+      <c r="G75" t="s">
+        <v>168</v>
+      </c>
+      <c r="I75">
+        <v>816</v>
       </c>
       <c r="J75">
-        <v>10.8070176</v>
+        <v>6.0838868</v>
       </c>
       <c r="K75">
-        <v>48.6119806</v>
+        <v>50.7753455</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
-        <v>621</v>
+        <v>610</v>
       </c>
       <c r="B76" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D76" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E76" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="I76">
-        <v>734</v>
+        <v>997</v>
       </c>
       <c r="J76">
-        <v>9.2191083</v>
+        <v>6.1046538</v>
       </c>
       <c r="K76">
-        <v>49.6442913</v>
+        <v>50.7971229</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
-        <v>626</v>
+        <v>615</v>
       </c>
       <c r="B77" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D77" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E77" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="J77">
-        <v>10.5719357</v>
+        <v>10.8070176</v>
       </c>
       <c r="K77">
-        <v>49.3004246</v>
+        <v>48.6119806</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
-        <v>633</v>
+        <v>621</v>
       </c>
       <c r="B78" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D78" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E78" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="I78">
-        <v>1090</v>
+        <v>734</v>
       </c>
       <c r="J78">
-        <v>7.425833</v>
+        <v>9.2191083</v>
       </c>
       <c r="K78">
-        <v>50.666667</v>
+        <v>49.6442913</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
-        <v>635</v>
+        <v>626</v>
       </c>
       <c r="B79" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D79" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E79" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>1420</v>
+        <v>172</v>
       </c>
       <c r="J79">
-        <v>7.9049443</v>
+        <v>10.5719357</v>
       </c>
       <c r="K79">
-        <v>51.1313927</v>
+        <v>49.3004246</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
-        <v>35</v>
+        <v>633</v>
       </c>
       <c r="B80" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>166</v>
+      </c>
+      <c r="D80" t="s">
+        <v>20</v>
       </c>
       <c r="E80" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="I80">
-        <v>304</v>
+        <v>1090</v>
       </c>
       <c r="J80">
-        <v>10.89779</v>
+        <v>7.425833</v>
       </c>
       <c r="K80">
-        <v>48.3705449</v>
+        <v>50.666667</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="B81" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D81" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E81" t="s">
-        <v>173</v>
+        <v>174</v>
+      </c>
+      <c r="I81">
+        <v>1420</v>
       </c>
       <c r="J81">
-        <v>10.89779</v>
+        <v>7.9049443</v>
       </c>
       <c r="K81">
-        <v>48.3705449</v>
+        <v>51.1313927</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B82" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C82" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E82" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G82" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="H82" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="I82">
-        <v>1007</v>
+        <v>304</v>
       </c>
       <c r="J82">
-        <v>10.9027636</v>
+        <v>10.89779</v>
       </c>
       <c r="K82">
-        <v>49.8988135</v>
+        <v>48.3705449</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="B83" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D83" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E83" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="G83" t="s">
         <v>178</v>
       </c>
-      <c r="I83">
-[...1 lines deleted...]
-      </c>
       <c r="J83">
-        <v>10.882515</v>
+        <v>10.89779</v>
       </c>
       <c r="K83">
-        <v>49.8907746</v>
+        <v>48.3705449</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
-        <v>574</v>
+        <v>36</v>
       </c>
       <c r="B84" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C84" t="s">
+        <v>31</v>
+      </c>
+      <c r="E84" t="s">
         <v>179</v>
       </c>
-      <c r="E84" t="s">
+      <c r="G84" t="s">
         <v>180</v>
       </c>
+      <c r="H84" t="s">
+        <v>181</v>
+      </c>
+      <c r="I84">
+        <v>1007</v>
+      </c>
       <c r="J84">
-        <v>11.4978895</v>
+        <v>10.9027636</v>
       </c>
       <c r="K84">
-        <v>48.7904472</v>
+        <v>49.8988135</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85">
-        <v>650</v>
+        <v>642</v>
       </c>
       <c r="B85" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D85" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G85" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="I85">
-        <v>740</v>
+        <v>1015</v>
       </c>
       <c r="J85">
-        <v>11.4112816</v>
+        <v>10.882515</v>
       </c>
       <c r="K85">
-        <v>47.7061744</v>
+        <v>49.8907746</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
-        <v>37</v>
+        <v>574</v>
       </c>
       <c r="B86" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C86" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E86" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="G86" t="s">
         <v>185</v>
       </c>
-      <c r="H86" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J86">
-        <v>13.404954</v>
+        <v>11.4978895</v>
       </c>
       <c r="K86">
-        <v>52.5200066</v>
+        <v>48.7904472</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="B87" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D87" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E87" t="s">
+        <v>186</v>
+      </c>
+      <c r="G87" t="s">
         <v>187</v>
       </c>
       <c r="I87">
-        <v>1120</v>
+        <v>740</v>
       </c>
       <c r="J87">
-        <v>11.4107223</v>
+        <v>11.4112816</v>
       </c>
       <c r="K87">
-        <v>47.8296592</v>
+        <v>47.7061744</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88">
-        <v>656</v>
+        <v>37</v>
       </c>
       <c r="B88" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>166</v>
+      </c>
+      <c r="C88" t="s">
+        <v>188</v>
       </c>
       <c r="E88" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>1132</v>
+        <v>189</v>
+      </c>
+      <c r="G88" t="s">
+        <v>190</v>
+      </c>
+      <c r="H88" t="s">
+        <v>191</v>
+      </c>
+      <c r="I88" t="s">
+        <v>79</v>
       </c>
       <c r="J88">
-        <v>11.8560638</v>
+        <v>13.404954</v>
       </c>
       <c r="K88">
-        <v>48.7904116</v>
+        <v>52.5200066</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89">
-        <v>660</v>
+        <v>654</v>
       </c>
       <c r="B89" t="s">
-        <v>161</v>
+        <v>166</v>
+      </c>
+      <c r="D89" t="s">
+        <v>35</v>
       </c>
       <c r="E89" t="s">
-        <v>189</v>
+        <v>192</v>
+      </c>
+      <c r="I89">
+        <v>1120</v>
       </c>
       <c r="J89">
-        <v>9.3892445</v>
+        <v>11.4107223</v>
       </c>
       <c r="K89">
-        <v>47.6363377</v>
+        <v>47.8296592</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
-        <v>38</v>
+        <v>656</v>
       </c>
       <c r="B90" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>166</v>
+      </c>
+      <c r="D90" t="s">
+        <v>20</v>
       </c>
       <c r="E90" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="I90">
-        <v>949</v>
+        <v>1132</v>
       </c>
       <c r="J90">
-        <v>12.5316444</v>
+        <v>11.8560638</v>
       </c>
       <c r="K90">
-        <v>52.4125287</v>
+        <v>48.7904116</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91">
-        <v>39</v>
+        <v>660</v>
       </c>
       <c r="B91" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>166</v>
       </c>
       <c r="E91" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="J91">
-        <v>10.5267696</v>
+        <v>9.3892445</v>
       </c>
       <c r="K91">
-        <v>52.2688736</v>
+        <v>47.6363377</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B92" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C92" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E92" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="F92" t="s">
         <v>195</v>
       </c>
       <c r="G92" t="s">
         <v>196</v>
       </c>
       <c r="H92" t="s">
         <v>197</v>
       </c>
       <c r="I92">
-        <v>788</v>
+        <v>949</v>
       </c>
       <c r="J92">
-        <v>8.8016936</v>
+        <v>12.5316444</v>
       </c>
       <c r="K92">
-        <v>53.0792962</v>
+        <v>52.4125287</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93">
-        <v>394</v>
+        <v>39</v>
       </c>
       <c r="B93" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C93" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>188</v>
       </c>
       <c r="E93" t="s">
         <v>198</v>
       </c>
-      <c r="G93" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J93">
-        <v>9.6233334</v>
+        <v>10.5267696</v>
       </c>
       <c r="K93">
-        <v>51.5430556</v>
+        <v>52.2688736</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B94" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C94" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="E94" t="s">
+        <v>199</v>
+      </c>
+      <c r="F94" t="s">
+        <v>200</v>
+      </c>
+      <c r="G94" t="s">
         <v>201</v>
       </c>
-      <c r="G94" t="s">
+      <c r="H94" t="s">
         <v>202</v>
       </c>
-      <c r="H94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I94">
-        <v>1215</v>
+        <v>788</v>
       </c>
       <c r="J94">
-        <v>12.4537375</v>
+        <v>8.8016936</v>
       </c>
       <c r="K94">
-        <v>47.8709042</v>
+        <v>53.0792962</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95">
-        <v>787</v>
+        <v>394</v>
       </c>
       <c r="B95" t="s">
-        <v>161</v>
+        <v>166</v>
+      </c>
+      <c r="C95" t="s">
+        <v>19</v>
       </c>
       <c r="D95" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E95" t="s">
+        <v>203</v>
+      </c>
+      <c r="G95" t="s">
         <v>204</v>
       </c>
-      <c r="G95" t="s">
+      <c r="H95" t="s">
         <v>205</v>
       </c>
       <c r="J95">
-        <v>9.3771214</v>
+        <v>9.6233334</v>
       </c>
       <c r="K95">
-        <v>51.7774678</v>
+        <v>51.5430556</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96">
-        <v>1113</v>
+        <v>41</v>
       </c>
       <c r="B96" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C96" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D96" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>206</v>
       </c>
       <c r="G96" t="s">
         <v>207</v>
       </c>
+      <c r="H96" t="s">
+        <v>208</v>
+      </c>
       <c r="I96">
-        <v>1003</v>
+        <v>1215</v>
       </c>
       <c r="J96">
-        <v>6.5811</v>
+        <v>12.4537375</v>
       </c>
       <c r="K96">
-        <v>50.5617</v>
+        <v>47.8709042</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97">
-        <v>714</v>
+        <v>787</v>
       </c>
       <c r="B97" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D97" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E97" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>1150</v>
+        <v>209</v>
+      </c>
+      <c r="G97" t="s">
+        <v>210</v>
       </c>
       <c r="J97">
-        <v>11.1032858</v>
+        <v>9.3771214</v>
       </c>
       <c r="K97">
-        <v>47.9479298</v>
+        <v>51.7774678</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98">
-        <v>1077</v>
+        <v>1113</v>
       </c>
       <c r="B98" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C98" t="s">
-        <v>12</v>
+        <v>19</v>
+      </c>
+      <c r="D98" t="s">
+        <v>20</v>
       </c>
       <c r="E98" t="s">
-        <v>209</v>
+        <v>211</v>
+      </c>
+      <c r="G98" t="s">
+        <v>212</v>
+      </c>
+      <c r="I98">
+        <v>1003</v>
       </c>
       <c r="J98">
-        <v>6.8274392</v>
+        <v>6.5811</v>
       </c>
       <c r="K98">
-        <v>51.2671676</v>
+        <v>50.5617</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99">
-        <v>42</v>
+        <v>714</v>
       </c>
       <c r="B99" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>166</v>
+      </c>
+      <c r="D99" t="s">
+        <v>35</v>
       </c>
       <c r="E99" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="I99">
-        <v>741</v>
+        <v>1150</v>
       </c>
       <c r="J99">
-        <v>11.1899861</v>
+        <v>11.1032858</v>
       </c>
       <c r="K99">
-        <v>48.8912508</v>
+        <v>47.9479298</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100">
-        <v>724</v>
+        <v>1077</v>
       </c>
       <c r="B100" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>166</v>
+      </c>
+      <c r="C100" t="s">
+        <v>12</v>
       </c>
       <c r="E100" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>764</v>
+        <v>214</v>
       </c>
       <c r="J100">
-        <v>10.1301513</v>
+        <v>6.8274392</v>
       </c>
       <c r="K100">
-        <v>48.9626833</v>
+        <v>51.2671676</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B101" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C101" t="s">
-        <v>183</v>
+        <v>31</v>
       </c>
       <c r="E101" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G101" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>216</v>
+      </c>
+      <c r="H101" t="s">
+        <v>217</v>
+      </c>
+      <c r="I101">
+        <v>741</v>
       </c>
       <c r="J101">
-        <v>11.02988</v>
+        <v>11.1899861</v>
       </c>
       <c r="K101">
-        <v>50.9847679</v>
+        <v>48.8912508</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102">
-        <v>728</v>
+        <v>724</v>
       </c>
       <c r="B102" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D102" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E102" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="I102">
-        <v>845</v>
+        <v>764</v>
       </c>
       <c r="J102">
-        <v>7.0115552</v>
+        <v>10.1301513</v>
       </c>
       <c r="K102">
-        <v>51.4556432</v>
+        <v>48.9626833</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103">
-        <v>730</v>
+        <v>43</v>
       </c>
       <c r="B103" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>166</v>
+      </c>
+      <c r="C103" t="s">
+        <v>188</v>
       </c>
       <c r="E103" t="s">
-        <v>218</v>
+        <v>219</v>
+      </c>
+      <c r="G103" t="s">
+        <v>220</v>
+      </c>
+      <c r="I103" t="s">
+        <v>79</v>
       </c>
       <c r="J103">
-        <v>7.8138072</v>
+        <v>11.02988</v>
       </c>
       <c r="K103">
-        <v>48.2565786</v>
+        <v>50.9847679</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104">
-        <v>577</v>
+        <v>728</v>
       </c>
       <c r="B104" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>166</v>
+      </c>
+      <c r="D104" t="s">
+        <v>35</v>
       </c>
       <c r="E104" t="s">
-        <v>219</v>
+        <v>221</v>
+      </c>
+      <c r="G104" t="s">
+        <v>222</v>
+      </c>
+      <c r="I104">
+        <v>845</v>
       </c>
       <c r="J104">
-        <v>11.9190005</v>
+        <v>7.0115552</v>
       </c>
       <c r="K104">
-        <v>50.0897231</v>
+        <v>51.4556432</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105">
-        <v>44</v>
+        <v>730</v>
       </c>
       <c r="B105" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>166</v>
+      </c>
+      <c r="D105" t="s">
+        <v>20</v>
       </c>
       <c r="E105" t="s">
-        <v>220</v>
-[...8 lines deleted...]
-        <v>724</v>
+        <v>223</v>
       </c>
       <c r="J105">
-        <v>11.7411846</v>
+        <v>7.8138072</v>
       </c>
       <c r="K105">
-        <v>48.4028796</v>
+        <v>48.2565786</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106">
-        <v>756</v>
+        <v>577</v>
       </c>
       <c r="B106" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>166</v>
+      </c>
+      <c r="C106" t="s">
+        <v>184</v>
       </c>
       <c r="E106" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="J106">
-        <v>9.4800113</v>
+        <v>11.9190005</v>
       </c>
       <c r="K106">
-        <v>47.6617648</v>
+        <v>50.0897231</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107">
-        <v>757</v>
+        <v>44</v>
       </c>
       <c r="B107" t="s">
-        <v>161</v>
+        <v>166</v>
+      </c>
+      <c r="C107" t="s">
+        <v>31</v>
       </c>
       <c r="E107" t="s">
-        <v>224</v>
+        <v>225</v>
+      </c>
+      <c r="G107" t="s">
+        <v>226</v>
+      </c>
+      <c r="H107" t="s">
+        <v>227</v>
+      </c>
+      <c r="I107">
+        <v>724</v>
       </c>
       <c r="J107">
-        <v>9.2742641</v>
+        <v>11.7411846</v>
       </c>
       <c r="K107">
-        <v>51.1330809</v>
+        <v>48.4028796</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108">
-        <v>575</v>
+        <v>756</v>
       </c>
       <c r="B108" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>166</v>
       </c>
       <c r="D108" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E108" t="s">
-        <v>225</v>
-[...8 lines deleted...]
-        <v>744</v>
+        <v>228</v>
       </c>
       <c r="J108">
-        <v>9.6808449</v>
+        <v>9.4800113</v>
       </c>
       <c r="K108">
-        <v>50.5558095</v>
+        <v>47.6617648</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109">
-        <v>760</v>
+        <v>757</v>
       </c>
       <c r="B109" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>166</v>
       </c>
       <c r="E109" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>1030</v>
+        <v>229</v>
       </c>
       <c r="J109">
-        <v>11.611389</v>
+        <v>9.2742641</v>
       </c>
       <c r="K109">
-        <v>48.683889</v>
+        <v>51.1330809</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110">
-        <v>45</v>
+        <v>575</v>
       </c>
       <c r="B110" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C110" t="s">
-        <v>24</v>
+        <v>19</v>
+      </c>
+      <c r="D110" t="s">
+        <v>20</v>
       </c>
       <c r="E110" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G110" t="s">
-        <v>230</v>
+        <v>231</v>
+      </c>
+      <c r="H110" t="s">
+        <v>232</v>
+      </c>
+      <c r="I110">
+        <v>744</v>
       </c>
       <c r="J110">
-        <v>10.454119</v>
+        <v>9.6808449</v>
       </c>
       <c r="K110">
-        <v>51.164231</v>
+        <v>50.5558095</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="B111" t="s">
-        <v>161</v>
+        <v>166</v>
+      </c>
+      <c r="D111" t="s">
+        <v>20</v>
       </c>
       <c r="E111" t="s">
-        <v>231</v>
+        <v>233</v>
+      </c>
+      <c r="I111">
+        <v>1030</v>
       </c>
       <c r="J111">
-        <v>8.123046</v>
+        <v>11.611389</v>
       </c>
       <c r="K111">
-        <v>49.07369</v>
+        <v>48.683889</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112">
-        <v>765</v>
+        <v>45</v>
       </c>
       <c r="B112" t="s">
-        <v>161</v>
+        <v>166</v>
+      </c>
+      <c r="C112" t="s">
+        <v>15</v>
       </c>
       <c r="E112" t="s">
-        <v>232</v>
+        <v>234</v>
+      </c>
+      <c r="G112" t="s">
+        <v>235</v>
       </c>
       <c r="J112">
-        <v>10.80371</v>
+        <v>10.454119</v>
       </c>
       <c r="K112">
-        <v>47.790836</v>
+        <v>51.164231</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="B113" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="E113" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="J113">
-        <v>7.815429</v>
+        <v>8.123046</v>
       </c>
       <c r="K113">
-        <v>51.842399</v>
+        <v>49.07369</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114">
-        <v>46</v>
+        <v>765</v>
       </c>
       <c r="B114" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>166</v>
       </c>
       <c r="E114" t="s">
-        <v>234</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>237</v>
       </c>
       <c r="J114">
-        <v>10.4289963</v>
+        <v>10.80371</v>
       </c>
       <c r="K114">
-        <v>51.9059531</v>
+        <v>47.790836</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115">
-        <v>47</v>
+        <v>766</v>
       </c>
       <c r="B115" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>166</v>
       </c>
       <c r="E115" t="s">
-        <v>236</v>
-[...4 lines deleted...]
-      <c r="H115" t="s">
         <v>238</v>
       </c>
-      <c r="I115">
-[...1 lines deleted...]
-      </c>
       <c r="J115">
-        <v>11.0496159</v>
+        <v>7.815429</v>
       </c>
       <c r="K115">
-        <v>51.8948709</v>
+        <v>51.842399</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B116" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C116" t="s">
-        <v>45</v>
+        <v>188</v>
       </c>
       <c r="E116" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>239</v>
       </c>
       <c r="G116" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="H116" t="s">
         <v>240</v>
       </c>
-      <c r="I116">
-        <v>788</v>
+      <c r="I116" t="s">
+        <v>79</v>
       </c>
       <c r="J116">
-        <v>9.9936819</v>
+        <v>10.4289963</v>
       </c>
       <c r="K116">
-        <v>53.5510846</v>
+        <v>51.9059531</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="B117" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C117" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E117" t="s">
         <v>241</v>
       </c>
-      <c r="F117" t="s">
+      <c r="G117" t="s">
         <v>242</v>
       </c>
-      <c r="G117" t="s">
+      <c r="H117" t="s">
         <v>243</v>
       </c>
-      <c r="H117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I117">
-        <v>946</v>
+        <v>804</v>
       </c>
       <c r="J117">
-        <v>12.0763942</v>
+        <v>11.0496159</v>
       </c>
       <c r="K117">
-        <v>52.8326422</v>
+        <v>51.8948709</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118">
-        <v>780</v>
+        <v>49</v>
       </c>
       <c r="B118" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>166</v>
+      </c>
+      <c r="C118" t="s">
+        <v>48</v>
       </c>
       <c r="E118" t="s">
+        <v>200</v>
+      </c>
+      <c r="F118" t="s">
+        <v>199</v>
+      </c>
+      <c r="G118" t="s">
+        <v>244</v>
+      </c>
+      <c r="H118" t="s">
         <v>245</v>
       </c>
-      <c r="G118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I118">
-        <v>997</v>
+        <v>788</v>
       </c>
       <c r="J118">
-        <v>9.4608795</v>
+        <v>9.9936819</v>
       </c>
       <c r="K118">
-        <v>51.626358</v>
+        <v>53.5510846</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B119" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C119" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E119" t="s">
+        <v>246</v>
+      </c>
+      <c r="F119" t="s">
         <v>247</v>
       </c>
+      <c r="G119" t="s">
+        <v>248</v>
+      </c>
+      <c r="H119" t="s">
+        <v>249</v>
+      </c>
+      <c r="I119">
+        <v>946</v>
+      </c>
       <c r="J119">
-        <v>11.009544</v>
+        <v>12.0763942</v>
       </c>
       <c r="K119">
-        <v>52.228966</v>
+        <v>52.8326422</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="B120" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D120" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E120" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="G120" t="s">
-        <v>249</v>
+        <v>251</v>
+      </c>
+      <c r="I120">
+        <v>997</v>
       </c>
       <c r="J120">
-        <v>9.7019675</v>
+        <v>9.4608795</v>
       </c>
       <c r="K120">
-        <v>50.8701345</v>
+        <v>51.626358</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B121" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C121" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="E121" t="s">
-        <v>250</v>
-[...4 lines deleted...]
-      <c r="H121" t="s">
         <v>252</v>
       </c>
-      <c r="I121">
-[...1 lines deleted...]
-      </c>
       <c r="J121">
-        <v>9.9579652</v>
+        <v>11.009544</v>
       </c>
       <c r="K121">
-        <v>52.154778</v>
+        <v>52.228966</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122">
-        <v>565</v>
+        <v>781</v>
       </c>
       <c r="B122" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>166</v>
       </c>
       <c r="D122" t="s">
+        <v>20</v>
+      </c>
+      <c r="E122" t="s">
         <v>253</v>
       </c>
-      <c r="E122" t="s">
+      <c r="G122" t="s">
         <v>254</v>
       </c>
-      <c r="I122">
-[...1 lines deleted...]
-      </c>
       <c r="J122">
-        <v>6.759072</v>
+        <v>9.7019675</v>
       </c>
       <c r="K122">
-        <v>50.025996</v>
+        <v>50.8701345</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123">
-        <v>784</v>
+        <v>52</v>
       </c>
       <c r="B123" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>166</v>
+      </c>
+      <c r="C123" t="s">
+        <v>31</v>
       </c>
       <c r="E123" t="s">
         <v>255</v>
       </c>
       <c r="G123" t="s">
         <v>256</v>
       </c>
+      <c r="H123" t="s">
+        <v>257</v>
+      </c>
       <c r="I123">
-        <v>830</v>
+        <v>796</v>
       </c>
       <c r="J123">
-        <v>8.7358264</v>
+        <v>9.9579652</v>
       </c>
       <c r="K123">
-        <v>48.7352991</v>
+        <v>52.154778</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124">
-        <v>786</v>
+        <v>565</v>
       </c>
       <c r="B124" t="s">
-        <v>161</v>
+        <v>166</v>
+      </c>
+      <c r="C124" t="s">
+        <v>19</v>
       </c>
       <c r="D124" t="s">
-        <v>16</v>
+        <v>258</v>
       </c>
       <c r="E124" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="I124">
-        <v>741</v>
+        <v>1134</v>
       </c>
       <c r="J124">
-        <v>7.3688222</v>
+        <v>6.759072</v>
       </c>
       <c r="K124">
-        <v>49.1868971</v>
+        <v>50.025996</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125">
-        <v>789</v>
+        <v>784</v>
       </c>
       <c r="B125" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D125" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E125" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="G125" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="I125">
-        <v>1107</v>
+        <v>830</v>
       </c>
       <c r="J125">
-        <v>8.7347452</v>
+        <v>8.7358264</v>
       </c>
       <c r="K125">
-        <v>47.9383007</v>
+        <v>48.7352991</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126">
-        <v>3</v>
+        <v>786</v>
       </c>
       <c r="B126" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>166</v>
+      </c>
+      <c r="D126" t="s">
+        <v>20</v>
       </c>
       <c r="E126" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="G126" t="s">
-        <v>262</v>
-[...1 lines deleted...]
-      <c r="H126" t="s">
         <v>263</v>
       </c>
       <c r="I126">
-        <v>313</v>
+        <v>741</v>
       </c>
       <c r="J126">
-        <v>6.9602786</v>
+        <v>7.3688222</v>
       </c>
       <c r="K126">
-        <v>50.937531</v>
+        <v>49.1868971</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127">
-        <v>803</v>
+        <v>789</v>
       </c>
       <c r="B127" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>166</v>
       </c>
       <c r="D127" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E127" t="s">
         <v>264</v>
       </c>
       <c r="G127" t="s">
         <v>265</v>
       </c>
+      <c r="I127">
+        <v>1107</v>
+      </c>
       <c r="J127">
-        <v>7.0022084</v>
+        <v>8.7347452</v>
       </c>
       <c r="K127">
-        <v>50.9316191</v>
+        <v>47.9383007</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128">
-        <v>1099</v>
+        <v>3</v>
       </c>
       <c r="B128" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C128" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="E128" t="s">
         <v>266</v>
       </c>
       <c r="G128" t="s">
         <v>267</v>
       </c>
+      <c r="H128" t="s">
+        <v>268</v>
+      </c>
       <c r="I128">
-        <v>1459</v>
+        <v>313</v>
       </c>
       <c r="J128">
-        <v>6.957054</v>
+        <v>6.9602786</v>
       </c>
       <c r="K128">
-        <v>50.941283</v>
+        <v>50.937531</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129">
-        <v>54</v>
+        <v>803</v>
       </c>
       <c r="B129" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C129" t="s">
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="D129" t="s">
+        <v>20</v>
       </c>
       <c r="E129" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="G129" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="H129" t="s">
         <v>270</v>
       </c>
-      <c r="I129">
-[...1 lines deleted...]
-      </c>
       <c r="J129">
-        <v>9.1732384</v>
+        <v>7.0022084</v>
       </c>
       <c r="K129">
-        <v>47.6779496</v>
+        <v>50.9316191</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130">
-        <v>801</v>
+        <v>1099</v>
       </c>
       <c r="B130" t="s">
-        <v>161</v>
+        <v>166</v>
+      </c>
+      <c r="C130" t="s">
+        <v>19</v>
       </c>
       <c r="D130" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E130" t="s">
         <v>271</v>
       </c>
+      <c r="G130" t="s">
+        <v>272</v>
+      </c>
       <c r="I130">
-        <v>983</v>
+        <v>1459</v>
       </c>
       <c r="J130">
-        <v>9.155168</v>
+        <v>6.957054</v>
       </c>
       <c r="K130">
-        <v>47.6772575</v>
+        <v>50.941283</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131">
-        <v>802</v>
+        <v>54</v>
       </c>
       <c r="B131" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>166</v>
+      </c>
+      <c r="C131" t="s">
+        <v>31</v>
       </c>
       <c r="E131" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="G131" t="s">
-        <v>273</v>
+        <v>274</v>
+      </c>
+      <c r="H131" t="s">
+        <v>275</v>
       </c>
       <c r="I131">
-        <v>814</v>
+        <v>517</v>
       </c>
       <c r="J131">
-        <v>6.1779893</v>
+        <v>9.1732384</v>
       </c>
       <c r="K131">
-        <v>50.7289167</v>
+        <v>47.6779496</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132">
-        <v>442</v>
+        <v>801</v>
       </c>
       <c r="B132" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>166</v>
+      </c>
+      <c r="D132" t="s">
+        <v>20</v>
       </c>
       <c r="E132" t="s">
-        <v>274</v>
-[...4 lines deleted...]
-      <c r="H132" t="s">
         <v>276</v>
       </c>
       <c r="I132">
-        <v>1133</v>
+        <v>983</v>
       </c>
       <c r="J132">
-        <v>14.532041</v>
+        <v>9.155168</v>
       </c>
       <c r="K132">
-        <v>52.416464</v>
+        <v>47.6772575</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133">
-        <v>569</v>
+        <v>802</v>
       </c>
       <c r="B133" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>166</v>
       </c>
       <c r="D133" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E133" t="s">
         <v>277</v>
       </c>
+      <c r="G133" t="s">
+        <v>278</v>
+      </c>
       <c r="I133">
-        <v>1131</v>
+        <v>814</v>
       </c>
       <c r="J133">
-        <v>8.2556699</v>
+        <v>6.1779893</v>
       </c>
       <c r="K133">
-        <v>51.7091163</v>
+        <v>50.7289167</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134">
-        <v>819</v>
+        <v>442</v>
       </c>
       <c r="B134" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>166</v>
+      </c>
+      <c r="C134" t="s">
+        <v>31</v>
       </c>
       <c r="E134" t="s">
-        <v>278</v>
+        <v>279</v>
+      </c>
+      <c r="G134" t="s">
+        <v>280</v>
+      </c>
+      <c r="H134" t="s">
+        <v>281</v>
+      </c>
+      <c r="I134">
+        <v>1133</v>
       </c>
       <c r="J134">
-        <v>8.0795783</v>
+        <v>14.532041</v>
       </c>
       <c r="K134">
-        <v>50.3986005</v>
+        <v>52.416464</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135">
-        <v>826</v>
+        <v>569</v>
       </c>
       <c r="B135" t="s">
-        <v>161</v>
+        <v>166</v>
+      </c>
+      <c r="C135" t="s">
+        <v>19</v>
       </c>
       <c r="D135" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E135" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="I135">
-        <v>764</v>
+        <v>1131</v>
       </c>
       <c r="J135">
-        <v>8.5675071</v>
+        <v>8.2556699</v>
       </c>
       <c r="K135">
-        <v>49.6539255</v>
+        <v>51.7091163</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136">
-        <v>55</v>
+        <v>819</v>
       </c>
       <c r="B136" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>166</v>
+      </c>
+      <c r="D136" t="s">
+        <v>20</v>
       </c>
       <c r="E136" t="s">
-        <v>281</v>
-[...4 lines deleted...]
-      <c r="G136" t="s">
         <v>283</v>
       </c>
-      <c r="H136" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J136">
-        <v>10.6865593</v>
+        <v>8.0795783</v>
       </c>
       <c r="K136">
-        <v>53.8654673</v>
+        <v>50.3986005</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137">
-        <v>56</v>
+        <v>826</v>
       </c>
       <c r="B137" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>166</v>
       </c>
       <c r="D137" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E137" t="s">
+        <v>284</v>
+      </c>
+      <c r="G137" t="s">
         <v>285</v>
       </c>
+      <c r="I137">
+        <v>764</v>
+      </c>
       <c r="J137">
-        <v>10.4115179</v>
+        <v>8.5675071</v>
       </c>
       <c r="K137">
-        <v>53.2464214</v>
+        <v>49.6539255</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138">
-        <v>4</v>
+        <v>55</v>
       </c>
       <c r="B138" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C138" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E138" t="s">
         <v>286</v>
       </c>
+      <c r="F138" t="s">
+        <v>287</v>
+      </c>
       <c r="G138" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="H138" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="I138">
-        <v>967</v>
+        <v>946</v>
       </c>
       <c r="J138">
-        <v>11.6276237</v>
+        <v>10.6865593</v>
       </c>
       <c r="K138">
-        <v>52.1205333</v>
+        <v>53.8654673</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B139" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C139" t="s">
-        <v>45</v>
+        <v>19</v>
+      </c>
+      <c r="D139" t="s">
+        <v>20</v>
       </c>
       <c r="E139" t="s">
-        <v>289</v>
-[...1 lines deleted...]
-      <c r="G139" t="s">
         <v>290</v>
       </c>
-      <c r="H139" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J139">
-        <v>8.2472526</v>
+        <v>10.4115179</v>
       </c>
       <c r="K139">
-        <v>49.9928617</v>
+        <v>53.2464214</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140">
-        <v>1105</v>
+        <v>4</v>
       </c>
       <c r="B140" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C140" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="E140" t="s">
+        <v>291</v>
+      </c>
+      <c r="G140" t="s">
         <v>292</v>
       </c>
-      <c r="G140" t="s">
+      <c r="H140" t="s">
         <v>293</v>
       </c>
-      <c r="I140" t="s">
-        <v>294</v>
+      <c r="I140">
+        <v>967</v>
       </c>
       <c r="J140">
-        <v>8.1648</v>
+        <v>11.6276237</v>
       </c>
       <c r="K140">
-        <v>49.5924</v>
+        <v>52.1205333</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141">
-        <v>836</v>
+        <v>57</v>
       </c>
       <c r="B141" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C141" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="E141" t="s">
+        <v>294</v>
+      </c>
+      <c r="G141" t="s">
         <v>295</v>
       </c>
-      <c r="G141" t="s">
+      <c r="H141" t="s">
         <v>296</v>
       </c>
       <c r="I141">
-        <v>1093</v>
+        <v>346</v>
       </c>
       <c r="J141">
-        <v>7.2522147</v>
+        <v>8.2472526</v>
       </c>
       <c r="K141">
-        <v>50.4023078</v>
+        <v>49.9928617</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142">
-        <v>58</v>
+        <v>1105</v>
       </c>
       <c r="B142" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C142" t="s">
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="D142" t="s">
+        <v>20</v>
       </c>
       <c r="E142" t="s">
         <v>297</v>
       </c>
       <c r="G142" t="s">
         <v>298</v>
       </c>
-      <c r="H142" t="s">
+      <c r="I142" t="s">
         <v>299</v>
       </c>
-      <c r="I142">
-[...1 lines deleted...]
-      </c>
       <c r="J142">
-        <v>13.4976592</v>
+        <v>8.1648</v>
       </c>
       <c r="K142">
-        <v>51.1617842</v>
+        <v>49.5924</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143">
-        <v>59</v>
+        <v>836</v>
       </c>
       <c r="B143" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C143" t="s">
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="D143" t="s">
+        <v>20</v>
       </c>
       <c r="E143" t="s">
         <v>300</v>
       </c>
       <c r="G143" t="s">
         <v>301</v>
       </c>
-      <c r="H143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I143">
-        <v>968</v>
+        <v>1093</v>
       </c>
       <c r="J143">
-        <v>11.9917462</v>
+        <v>7.2522147</v>
       </c>
       <c r="K143">
-        <v>51.3563278</v>
+        <v>50.4023078</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144">
-        <v>570</v>
+        <v>58</v>
       </c>
       <c r="B144" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C144" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="E144" t="s">
+        <v>302</v>
+      </c>
+      <c r="G144" t="s">
         <v>303</v>
       </c>
-      <c r="G144" t="s">
-        <v>178</v>
+      <c r="H144" t="s">
+        <v>304</v>
       </c>
       <c r="I144">
-        <v>1015</v>
+        <v>968</v>
       </c>
       <c r="J144">
-        <v>9.2404335</v>
+        <v>13.4976592</v>
       </c>
       <c r="K144">
-        <v>50.9640426</v>
+        <v>51.1617842</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B145" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C145" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E145" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="G145" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="H145" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="I145">
-        <v>803</v>
+        <v>968</v>
       </c>
       <c r="J145">
-        <v>8.8949206</v>
+        <v>11.9917462</v>
       </c>
       <c r="K145">
-        <v>52.2964919</v>
+        <v>51.3563278</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146">
-        <v>61</v>
+        <v>570</v>
       </c>
       <c r="B146" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C146" t="s">
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="D146" t="s">
+        <v>20</v>
       </c>
       <c r="E146" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="G146" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>183</v>
       </c>
       <c r="I146">
-        <v>791</v>
+        <v>1015</v>
       </c>
       <c r="J146">
-        <v>7.6261347</v>
+        <v>9.2404335</v>
       </c>
       <c r="K146">
-        <v>51.9606649</v>
+        <v>50.9640426</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147">
-        <v>866</v>
+        <v>60</v>
       </c>
       <c r="B147" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>166</v>
+      </c>
+      <c r="C147" t="s">
+        <v>31</v>
       </c>
       <c r="E147" t="s">
+        <v>309</v>
+      </c>
+      <c r="G147" t="s">
         <v>310</v>
       </c>
+      <c r="H147" t="s">
+        <v>311</v>
+      </c>
+      <c r="I147">
+        <v>803</v>
+      </c>
       <c r="J147">
-        <v>7.5686932</v>
+        <v>8.8949206</v>
       </c>
       <c r="K147">
-        <v>51.9570401</v>
+        <v>52.2964919</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148">
-        <v>868</v>
+        <v>61</v>
       </c>
       <c r="B148" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>166</v>
+      </c>
+      <c r="C148" t="s">
+        <v>31</v>
       </c>
       <c r="E148" t="s">
-        <v>311</v>
+        <v>312</v>
+      </c>
+      <c r="G148" t="s">
+        <v>313</v>
+      </c>
+      <c r="H148" t="s">
+        <v>314</v>
+      </c>
+      <c r="I148">
+        <v>791</v>
       </c>
       <c r="J148">
-        <v>10.2321764</v>
+        <v>7.6261347</v>
       </c>
       <c r="K148">
-        <v>49.8050788</v>
+        <v>51.9606649</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149">
-        <v>62</v>
+        <v>866</v>
       </c>
       <c r="B149" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>166</v>
+      </c>
+      <c r="D149" t="s">
+        <v>20</v>
       </c>
       <c r="E149" t="s">
-        <v>312</v>
-[...7 lines deleted...]
-      <c r="H149" t="s">
         <v>315</v>
       </c>
-      <c r="I149">
-[...1 lines deleted...]
-      </c>
       <c r="J149">
-        <v>11.8142454</v>
+        <v>7.5686932</v>
       </c>
       <c r="K149">
-        <v>51.1520283</v>
+        <v>51.9570401</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150">
-        <v>876</v>
+        <v>868</v>
       </c>
       <c r="B150" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D150" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E150" t="s">
         <v>316</v>
       </c>
-      <c r="I150">
-[...1 lines deleted...]
-      </c>
       <c r="J150">
-        <v>13.0263663</v>
+        <v>10.2321764</v>
       </c>
       <c r="K150">
-        <v>48.7664877</v>
+        <v>49.8050788</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151">
-        <v>877</v>
+        <v>62</v>
       </c>
       <c r="B151" t="s">
-        <v>161</v>
+        <v>166</v>
+      </c>
+      <c r="C151" t="s">
+        <v>31</v>
       </c>
       <c r="E151" t="s">
         <v>317</v>
       </c>
+      <c r="F151" t="s">
+        <v>318</v>
+      </c>
+      <c r="G151" t="s">
+        <v>319</v>
+      </c>
+      <c r="H151" t="s">
+        <v>320</v>
+      </c>
+      <c r="I151">
+        <v>968</v>
+      </c>
       <c r="J151">
-        <v>9.8450766</v>
+        <v>11.8142454</v>
       </c>
       <c r="K151">
-        <v>52.6367036</v>
+        <v>51.1520283</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152">
-        <v>63</v>
+        <v>876</v>
       </c>
       <c r="B152" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>166</v>
       </c>
       <c r="D152" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E152" t="s">
-        <v>318</v>
+        <v>321</v>
+      </c>
+      <c r="I152">
+        <v>741</v>
       </c>
       <c r="J152">
-        <v>7.3548623</v>
+        <v>13.0263663</v>
       </c>
       <c r="K152">
-        <v>51.926579</v>
+        <v>48.7664877</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153">
-        <v>65</v>
+        <v>877</v>
       </c>
       <c r="B153" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>166</v>
       </c>
       <c r="E153" t="s">
-        <v>319</v>
-[...8 lines deleted...]
-        <v>783</v>
+        <v>322</v>
       </c>
       <c r="J153">
-        <v>8.0471788</v>
+        <v>9.8450766</v>
       </c>
       <c r="K153">
-        <v>52.2799112</v>
+        <v>52.6367036</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154">
-        <v>897</v>
+        <v>63</v>
       </c>
       <c r="B154" t="s">
-        <v>161</v>
+        <v>166</v>
+      </c>
+      <c r="C154" t="s">
+        <v>19</v>
       </c>
       <c r="D154" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E154" t="s">
-        <v>322</v>
-[...1 lines deleted...]
-      <c r="G154" t="s">
         <v>323</v>
       </c>
-      <c r="I154">
-[...1 lines deleted...]
-      </c>
       <c r="J154">
-        <v>10.3006937</v>
+        <v>7.3548623</v>
       </c>
       <c r="K154">
-        <v>47.941043</v>
+        <v>51.926579</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B155" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C155" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E155" t="s">
         <v>324</v>
       </c>
       <c r="G155" t="s">
         <v>325</v>
       </c>
       <c r="H155" t="s">
         <v>326</v>
       </c>
       <c r="I155">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="J155">
-        <v>8.7575093</v>
+        <v>8.0471788</v>
       </c>
       <c r="K155">
-        <v>51.7189205</v>
+        <v>52.2799112</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156">
-        <v>68</v>
+        <v>897</v>
       </c>
       <c r="B156" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>166</v>
+      </c>
+      <c r="D156" t="s">
+        <v>20</v>
       </c>
       <c r="E156" t="s">
         <v>327</v>
       </c>
       <c r="G156" t="s">
         <v>328</v>
       </c>
-      <c r="H156" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I156">
-        <v>723</v>
+        <v>764</v>
       </c>
       <c r="J156">
-        <v>13.4319466</v>
+        <v>10.3006937</v>
       </c>
       <c r="K156">
-        <v>48.5667364</v>
+        <v>47.941043</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157">
-        <v>913</v>
+        <v>67</v>
       </c>
       <c r="B157" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>166</v>
+      </c>
+      <c r="C157" t="s">
+        <v>31</v>
       </c>
       <c r="E157" t="s">
+        <v>329</v>
+      </c>
+      <c r="G157" t="s">
         <v>330</v>
       </c>
+      <c r="H157" t="s">
+        <v>331</v>
+      </c>
+      <c r="I157">
+        <v>780</v>
+      </c>
       <c r="J157">
-        <v>9.7118496</v>
+        <v>8.7575093</v>
       </c>
       <c r="K157">
-        <v>50.5579247</v>
+        <v>51.7189205</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158">
-        <v>916</v>
+        <v>68</v>
       </c>
       <c r="B158" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>166</v>
+      </c>
+      <c r="C158" t="s">
+        <v>31</v>
       </c>
       <c r="E158" t="s">
-        <v>331</v>
+        <v>332</v>
+      </c>
+      <c r="G158" t="s">
+        <v>333</v>
+      </c>
+      <c r="H158" t="s">
+        <v>334</v>
       </c>
       <c r="I158">
-        <v>1010</v>
+        <v>723</v>
       </c>
       <c r="J158">
-        <v>11.1329295</v>
+        <v>13.4319466</v>
       </c>
       <c r="K158">
-        <v>47.808497</v>
+        <v>48.5667364</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159">
-        <v>919</v>
+        <v>913</v>
       </c>
       <c r="B159" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D159" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E159" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>1211</v>
+        <v>335</v>
       </c>
       <c r="J159">
-        <v>10.2782723</v>
+        <v>9.7118496</v>
       </c>
       <c r="K159">
-        <v>54.232759</v>
+        <v>50.5579247</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160">
-        <v>921</v>
+        <v>916</v>
       </c>
       <c r="B160" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D160" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E160" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="I160">
-        <v>1109</v>
+        <v>1010</v>
       </c>
       <c r="J160">
-        <v>12.0453745</v>
+        <v>11.1329295</v>
       </c>
       <c r="K160">
-        <v>49.0090605</v>
+        <v>47.808497</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161">
-        <v>922</v>
+        <v>919</v>
       </c>
       <c r="B161" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D161" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E161" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="I161">
-        <v>721</v>
+        <v>1211</v>
       </c>
       <c r="J161">
-        <v>6.4197005</v>
+        <v>10.2782723</v>
       </c>
       <c r="K161">
-        <v>50.208237</v>
+        <v>54.232759</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162">
-        <v>924</v>
+        <v>921</v>
       </c>
       <c r="B162" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D162" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E162" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="I162">
-        <v>1024</v>
+        <v>1109</v>
       </c>
       <c r="J162">
-        <v>6.8076853</v>
+        <v>12.0453745</v>
       </c>
       <c r="K162">
-        <v>50.9995815</v>
+        <v>49.0090605</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163">
-        <v>69</v>
+        <v>922</v>
       </c>
       <c r="B163" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>166</v>
+      </c>
+      <c r="D163" t="s">
+        <v>20</v>
       </c>
       <c r="E163" t="s">
-        <v>337</v>
-[...4 lines deleted...]
-      <c r="H163" t="s">
         <v>339</v>
       </c>
       <c r="I163">
-        <v>1158</v>
+        <v>721</v>
       </c>
       <c r="J163">
-        <v>10.7710605</v>
+        <v>6.4197005</v>
       </c>
       <c r="K163">
-        <v>53.6989627</v>
+        <v>50.208237</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164">
-        <v>70</v>
+        <v>924</v>
       </c>
       <c r="B164" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>166</v>
+      </c>
+      <c r="D164" t="s">
+        <v>20</v>
       </c>
       <c r="E164" t="s">
         <v>340</v>
       </c>
       <c r="G164" t="s">
         <v>341</v>
       </c>
-      <c r="H164" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I164">
-        <v>720</v>
+        <v>1024</v>
       </c>
       <c r="J164">
-        <v>12.1016236</v>
+        <v>6.8076853</v>
       </c>
       <c r="K164">
-        <v>49.0134297</v>
+        <v>50.9995815</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165">
-        <v>932</v>
+        <v>69</v>
       </c>
       <c r="B165" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>166</v>
+      </c>
+      <c r="C165" t="s">
+        <v>31</v>
       </c>
       <c r="E165" t="s">
+        <v>342</v>
+      </c>
+      <c r="G165" t="s">
         <v>343</v>
       </c>
-      <c r="G165" t="s">
+      <c r="H165" t="s">
         <v>344</v>
       </c>
       <c r="I165">
-        <v>739</v>
+        <v>1158</v>
       </c>
       <c r="J165">
-        <v>12.092778</v>
+        <v>10.7710605</v>
       </c>
       <c r="K165">
-        <v>49.015278</v>
+        <v>53.6989627</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166">
-        <v>934</v>
+        <v>70</v>
       </c>
       <c r="B166" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>166</v>
+      </c>
+      <c r="C166" t="s">
+        <v>31</v>
       </c>
       <c r="E166" t="s">
         <v>345</v>
       </c>
       <c r="G166" t="s">
         <v>346</v>
       </c>
+      <c r="H166" t="s">
+        <v>347</v>
+      </c>
       <c r="I166">
-        <v>724</v>
+        <v>720</v>
       </c>
       <c r="J166">
-        <v>9.0632546</v>
+        <v>12.1016236</v>
       </c>
       <c r="K166">
-        <v>47.6949645</v>
+        <v>49.0134297</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167">
-        <v>939</v>
+        <v>932</v>
       </c>
       <c r="B167" t="s">
-        <v>161</v>
+        <v>166</v>
+      </c>
+      <c r="D167" t="s">
+        <v>20</v>
       </c>
       <c r="E167" t="s">
-        <v>347</v>
+        <v>348</v>
+      </c>
+      <c r="G167" t="s">
+        <v>349</v>
+      </c>
+      <c r="I167">
+        <v>739</v>
       </c>
       <c r="J167">
-        <v>7.3089527</v>
+        <v>12.092778</v>
       </c>
       <c r="K167">
-        <v>50.118346</v>
+        <v>49.015278</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168">
-        <v>576</v>
+        <v>934</v>
       </c>
       <c r="B168" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>166</v>
+      </c>
+      <c r="D168" t="s">
+        <v>20</v>
       </c>
       <c r="E168" t="s">
-        <v>348</v>
+        <v>350</v>
+      </c>
+      <c r="G168" t="s">
+        <v>351</v>
+      </c>
+      <c r="I168">
+        <v>724</v>
       </c>
       <c r="J168">
-        <v>13.2017384</v>
+        <v>9.0632546</v>
       </c>
       <c r="K168">
-        <v>51.1045407</v>
+        <v>47.6949645</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169">
-        <v>71</v>
+        <v>939</v>
       </c>
       <c r="B169" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>253</v>
+        <v>166</v>
       </c>
       <c r="E169" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="J169">
-        <v>9.2940477</v>
+        <v>7.3089527</v>
       </c>
       <c r="K169">
-        <v>47.7621271</v>
+        <v>50.118346</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170">
-        <v>531</v>
+        <v>576</v>
       </c>
       <c r="B170" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C170" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>184</v>
       </c>
       <c r="E170" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J170">
-        <v>11.4573424</v>
+        <v>13.2017384</v>
       </c>
       <c r="K170">
-        <v>47.990305</v>
+        <v>51.1045407</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171">
-        <v>985</v>
+        <v>71</v>
       </c>
       <c r="B171" t="s">
-        <v>161</v>
+        <v>166</v>
+      </c>
+      <c r="C171" t="s">
+        <v>19</v>
       </c>
       <c r="D171" t="s">
-        <v>16</v>
+        <v>258</v>
       </c>
       <c r="E171" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>1119</v>
+        <v>354</v>
+      </c>
+      <c r="G171" t="s">
+        <v>355</v>
       </c>
       <c r="J171">
-        <v>11.4531278</v>
+        <v>9.2940477</v>
       </c>
       <c r="K171">
-        <v>48.4995455</v>
+        <v>47.7621271</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172">
-        <v>87</v>
+        <v>531</v>
       </c>
       <c r="B172" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C172" t="s">
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="D172" t="s">
+        <v>24</v>
       </c>
       <c r="E172" t="s">
-        <v>354</v>
-[...4 lines deleted...]
-      <c r="H172" t="s">
         <v>356</v>
       </c>
-      <c r="I172">
-        <v>948</v>
+      <c r="I172" t="s">
+        <v>357</v>
       </c>
       <c r="J172">
-        <v>9.520948</v>
+        <v>11.4573424</v>
       </c>
       <c r="K172">
-        <v>54.772792</v>
+        <v>47.990305</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173">
-        <v>987</v>
+        <v>985</v>
       </c>
       <c r="B173" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D173" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E173" t="s">
-        <v>357</v>
-[...1 lines deleted...]
-      <c r="G173" t="s">
         <v>358</v>
       </c>
       <c r="I173">
-        <v>746</v>
+        <v>1119</v>
       </c>
       <c r="J173">
-        <v>7.8509031</v>
+        <v>11.4531278</v>
       </c>
       <c r="K173">
-        <v>48.3837554</v>
+        <v>48.4995455</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174">
-        <v>573</v>
+        <v>87</v>
       </c>
       <c r="B174" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C174" t="s">
-        <v>179</v>
+        <v>31</v>
       </c>
       <c r="E174" t="s">
         <v>359</v>
       </c>
+      <c r="G174" t="s">
+        <v>360</v>
+      </c>
+      <c r="H174" t="s">
+        <v>361</v>
+      </c>
+      <c r="I174">
+        <v>948</v>
+      </c>
       <c r="J174">
-        <v>10.7008406</v>
+        <v>9.520948</v>
       </c>
       <c r="K174">
-        <v>48.3814671</v>
+        <v>54.772792</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175">
-        <v>12</v>
+        <v>987</v>
       </c>
       <c r="B175" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>166</v>
+      </c>
+      <c r="D175" t="s">
+        <v>20</v>
       </c>
       <c r="E175" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="G175" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="I175">
-        <v>1052</v>
+        <v>746</v>
       </c>
       <c r="J175">
-        <v>11.4012499</v>
+        <v>7.8509031</v>
       </c>
       <c r="K175">
-        <v>53.6355022</v>
+        <v>48.3837554</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176">
-        <v>566</v>
+        <v>573</v>
       </c>
       <c r="B176" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C176" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>184</v>
       </c>
       <c r="E176" t="s">
         <v>364</v>
       </c>
-      <c r="I176">
-[...1 lines deleted...]
-      </c>
       <c r="J176">
-        <v>12.5567457</v>
+        <v>10.7008406</v>
       </c>
       <c r="K176">
-        <v>48.4606276</v>
+        <v>48.3814671</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177">
-        <v>989</v>
+        <v>12</v>
       </c>
       <c r="B177" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>166</v>
+      </c>
+      <c r="C177" t="s">
+        <v>31</v>
       </c>
       <c r="E177" t="s">
         <v>365</v>
       </c>
+      <c r="G177" t="s">
+        <v>366</v>
+      </c>
+      <c r="H177" t="s">
+        <v>367</v>
+      </c>
+      <c r="I177">
+        <v>1052</v>
+      </c>
       <c r="J177">
-        <v>12.4708997</v>
+        <v>11.4012499</v>
       </c>
       <c r="K177">
-        <v>47.9694628</v>
+        <v>53.6355022</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178">
-        <v>73</v>
+        <v>566</v>
       </c>
       <c r="B178" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C178" t="s">
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="D178" t="s">
+        <v>368</v>
       </c>
       <c r="E178" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="I178">
-        <v>344</v>
+        <v>1255</v>
       </c>
       <c r="J178">
-        <v>8.4412172</v>
+        <v>12.5567457</v>
       </c>
       <c r="K178">
-        <v>49.3172765</v>
+        <v>48.4606276</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179">
-        <v>1005</v>
+        <v>989</v>
       </c>
       <c r="B179" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D179" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E179" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>1124</v>
+        <v>370</v>
       </c>
       <c r="J179">
-        <v>7.72678</v>
+        <v>12.4708997</v>
       </c>
       <c r="K179">
-        <v>49.8442446</v>
+        <v>47.9694628</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180">
-        <v>571</v>
+        <v>73</v>
       </c>
       <c r="B180" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C180" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="E180" t="s">
-        <v>370</v>
+        <v>371</v>
+      </c>
+      <c r="G180" t="s">
+        <v>372</v>
+      </c>
+      <c r="H180" t="s">
+        <v>373</v>
+      </c>
+      <c r="I180">
+        <v>344</v>
       </c>
       <c r="J180">
-        <v>8.1280721</v>
+        <v>8.4412172</v>
       </c>
       <c r="K180">
-        <v>47.760114</v>
+        <v>49.3172765</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181">
-        <v>602</v>
+        <v>1005</v>
       </c>
       <c r="B181" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>166</v>
       </c>
       <c r="D181" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E181" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>374</v>
+      </c>
+      <c r="I181">
+        <v>1124</v>
       </c>
       <c r="J181">
-        <v>10.468557</v>
+        <v>7.72678</v>
       </c>
       <c r="K181">
-        <v>52.1967</v>
+        <v>49.8442446</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182">
-        <v>562</v>
+        <v>571</v>
       </c>
       <c r="B182" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C182" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D182" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E182" t="s">
-        <v>373</v>
-[...4 lines deleted...]
-      <c r="H182" t="s">
         <v>375</v>
       </c>
-      <c r="I182">
-[...1 lines deleted...]
-      </c>
       <c r="J182">
-        <v>11.758016</v>
+        <v>8.1280721</v>
       </c>
       <c r="K182">
-        <v>47.7131524</v>
+        <v>47.760114</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183">
-        <v>1023</v>
+        <v>602</v>
       </c>
       <c r="B183" t="s">
-        <v>161</v>
+        <v>166</v>
+      </c>
+      <c r="C183" t="s">
+        <v>19</v>
+      </c>
+      <c r="D183" t="s">
+        <v>35</v>
       </c>
       <c r="E183" t="s">
         <v>376</v>
       </c>
+      <c r="G183" t="s">
+        <v>377</v>
+      </c>
       <c r="J183">
-        <v>10.9088306</v>
+        <v>10.468557</v>
       </c>
       <c r="K183">
-        <v>48.5659525</v>
+        <v>52.1967</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184">
-        <v>1024</v>
+        <v>562</v>
       </c>
       <c r="B184" t="s">
-        <v>161</v>
+        <v>166</v>
+      </c>
+      <c r="C184" t="s">
+        <v>19</v>
       </c>
       <c r="D184" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E184" t="s">
-        <v>377</v>
+        <v>378</v>
+      </c>
+      <c r="G184" t="s">
+        <v>379</v>
+      </c>
+      <c r="H184" t="s">
+        <v>380</v>
       </c>
       <c r="I184">
-        <v>634</v>
+        <v>746</v>
       </c>
       <c r="J184">
-        <v>7.0323892</v>
+        <v>11.758016</v>
       </c>
       <c r="K184">
-        <v>49.4821357</v>
+        <v>47.7131524</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185">
-        <v>1080</v>
+        <v>1023</v>
       </c>
       <c r="B185" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>166</v>
       </c>
       <c r="E185" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="J185">
-        <v>10.845346</v>
+        <v>10.9088306</v>
       </c>
       <c r="K185">
-        <v>51.0109892</v>
+        <v>48.5659525</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186">
-        <v>75</v>
+        <v>1024</v>
       </c>
       <c r="B186" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>166</v>
+      </c>
+      <c r="D186" t="s">
+        <v>20</v>
       </c>
       <c r="E186" t="s">
-        <v>379</v>
-[...5 lines deleted...]
-        <v>159</v>
+        <v>382</v>
       </c>
       <c r="I186">
-        <v>314</v>
+        <v>634</v>
       </c>
       <c r="J186">
-        <v>6.3835</v>
+        <v>7.0323892</v>
       </c>
       <c r="K186">
-        <v>49.4522</v>
+        <v>49.4821357</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187">
-        <v>1033</v>
+        <v>1080</v>
       </c>
       <c r="B187" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>166</v>
+      </c>
+      <c r="C187" t="s">
+        <v>184</v>
       </c>
       <c r="E187" t="s">
-        <v>381</v>
-[...4 lines deleted...]
-      <c r="I187" t="s">
         <v>383</v>
       </c>
       <c r="J187">
-        <v>6.3906</v>
+        <v>10.845346</v>
       </c>
       <c r="K187">
-        <v>49.4535</v>
+        <v>51.0109892</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B188" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C188" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E188" t="s">
         <v>384</v>
       </c>
       <c r="G188" t="s">
         <v>385</v>
       </c>
       <c r="H188" t="s">
-        <v>386</v>
+        <v>164</v>
       </c>
       <c r="I188">
-        <v>785</v>
+        <v>314</v>
       </c>
       <c r="J188">
-        <v>9.2329647</v>
+        <v>6.3835</v>
       </c>
       <c r="K188">
-        <v>52.9347982</v>
+        <v>49.4522</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189">
-        <v>1052</v>
+        <v>1033</v>
       </c>
       <c r="B189" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D189" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E189" t="s">
+        <v>386</v>
+      </c>
+      <c r="G189" t="s">
         <v>387</v>
       </c>
-      <c r="G189" t="s">
+      <c r="I189" t="s">
         <v>388</v>
       </c>
-      <c r="I189">
-[...1 lines deleted...]
-      </c>
       <c r="J189">
-        <v>9.6379832</v>
+        <v>6.3906</v>
       </c>
       <c r="K189">
-        <v>47.8096019</v>
+        <v>49.4535</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190">
-        <v>1053</v>
+        <v>76</v>
       </c>
       <c r="B190" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>166</v>
+      </c>
+      <c r="C190" t="s">
+        <v>31</v>
       </c>
       <c r="E190" t="s">
         <v>389</v>
       </c>
       <c r="G190" t="s">
         <v>390</v>
       </c>
+      <c r="H190" t="s">
+        <v>391</v>
+      </c>
       <c r="I190">
-        <v>799</v>
+        <v>785</v>
       </c>
       <c r="J190">
-        <v>7.0029999</v>
+        <v>9.2329647</v>
       </c>
       <c r="K190">
-        <v>51.3884302</v>
+        <v>52.9347982</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="B191" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D191" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E191" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="G191" t="s">
-        <v>392</v>
-[...1 lines deleted...]
-      <c r="I191" t="s">
         <v>393</v>
       </c>
+      <c r="I191">
+        <v>1056</v>
+      </c>
       <c r="J191">
-        <v>11.0237418</v>
+        <v>9.6379832</v>
       </c>
       <c r="K191">
-        <v>47.87425</v>
+        <v>47.8096019</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192">
-        <v>77</v>
+        <v>1053</v>
       </c>
       <c r="B192" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>166</v>
+      </c>
+      <c r="D192" t="s">
+        <v>20</v>
       </c>
       <c r="E192" t="s">
         <v>394</v>
       </c>
       <c r="G192" t="s">
         <v>395</v>
       </c>
-      <c r="H192" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I192">
-        <v>314</v>
+        <v>799</v>
       </c>
       <c r="J192">
-        <v>8.3507182</v>
+        <v>7.0029999</v>
       </c>
       <c r="K192">
-        <v>49.6341372</v>
+        <v>51.3884302</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193">
-        <v>1068</v>
+        <v>1054</v>
       </c>
       <c r="B193" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D193" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E193" t="s">
+        <v>396</v>
+      </c>
+      <c r="G193" t="s">
         <v>397</v>
       </c>
+      <c r="I193" t="s">
+        <v>398</v>
+      </c>
       <c r="J193">
-        <v>8.3507182</v>
+        <v>11.0237418</v>
       </c>
       <c r="K193">
-        <v>49.6341372</v>
+        <v>47.87425</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B194" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C194" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E194" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="G194" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="H194" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="I194">
-        <v>741</v>
+        <v>314</v>
       </c>
       <c r="J194">
-        <v>9.9533548</v>
+        <v>8.3507182</v>
       </c>
       <c r="K194">
-        <v>49.7913044</v>
+        <v>49.6341372</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195">
-        <v>1062</v>
+        <v>1068</v>
       </c>
       <c r="B195" t="s">
-        <v>161</v>
+        <v>166</v>
+      </c>
+      <c r="D195" t="s">
+        <v>20</v>
       </c>
       <c r="E195" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="J195">
-        <v>6.4486504</v>
+        <v>8.3507182</v>
       </c>
       <c r="K195">
-        <v>51.6571081</v>
+        <v>49.6341372</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196">
-        <v>1065</v>
+        <v>78</v>
       </c>
       <c r="B196" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C196" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E196" t="s">
-        <v>402</v>
+        <v>403</v>
+      </c>
+      <c r="G196" t="s">
+        <v>404</v>
+      </c>
+      <c r="H196" t="s">
+        <v>405</v>
+      </c>
+      <c r="I196">
+        <v>741</v>
       </c>
       <c r="J196">
-        <v>7.1964981</v>
+        <v>9.9533548</v>
       </c>
       <c r="K196">
-        <v>50.0324264</v>
+        <v>49.7913044</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197">
-        <v>1066</v>
+        <v>1062</v>
       </c>
       <c r="B197" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>166</v>
       </c>
       <c r="E197" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>1089</v>
+        <v>406</v>
       </c>
       <c r="J197">
-        <v>9.4590663</v>
+        <v>6.4486504</v>
       </c>
       <c r="K197">
-        <v>48.2325916</v>
+        <v>51.6571081</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198">
-        <v>80</v>
+        <v>1065</v>
       </c>
       <c r="B198" t="s">
-        <v>404</v>
+        <v>166</v>
       </c>
       <c r="C198" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="E198" t="s">
-        <v>405</v>
-[...4 lines deleted...]
-      <c r="H198" t="s">
         <v>407</v>
       </c>
-      <c r="I198">
-[...1 lines deleted...]
-      </c>
       <c r="J198">
-        <v>10.203921</v>
+        <v>7.1964981</v>
       </c>
       <c r="K198">
-        <v>56.162939</v>
+        <v>50.0324264</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199">
-        <v>81</v>
+        <v>1066</v>
       </c>
       <c r="B199" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>166</v>
+      </c>
+      <c r="D199" t="s">
+        <v>20</v>
       </c>
       <c r="E199" t="s">
         <v>408</v>
       </c>
+      <c r="I199">
+        <v>1089</v>
+      </c>
       <c r="J199">
-        <v>9.515586</v>
+        <v>9.4590663</v>
       </c>
       <c r="K199">
-        <v>55.939675</v>
+        <v>48.2325916</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B200" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="C200" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E200" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="G200" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="H200" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>412</v>
+      </c>
+      <c r="I200">
+        <v>951</v>
       </c>
       <c r="J200">
-        <v>12.5683372</v>
+        <v>10.203921</v>
       </c>
       <c r="K200">
-        <v>55.6760968</v>
+        <v>56.162939</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B201" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="C201" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="E201" t="s">
-        <v>412</v>
-[...1 lines deleted...]
-      <c r="G201" t="s">
         <v>413</v>
       </c>
-      <c r="H201" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J201">
-        <v>10.40237</v>
+        <v>9.515586</v>
       </c>
       <c r="K201">
-        <v>55.403756</v>
+        <v>55.939675</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B202" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="C202" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="E202" t="s">
+        <v>414</v>
+      </c>
+      <c r="G202" t="s">
         <v>415</v>
       </c>
-      <c r="G202" t="s">
+      <c r="H202" t="s">
         <v>416</v>
       </c>
-      <c r="I202">
-        <v>948</v>
+      <c r="I202" t="s">
+        <v>79</v>
       </c>
       <c r="J202">
-        <v>8.774665</v>
+        <v>12.5683372</v>
       </c>
       <c r="K202">
-        <v>55.326936</v>
+        <v>55.6760968</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B203" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="C203" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E203" t="s">
         <v>417</v>
       </c>
       <c r="G203" t="s">
         <v>418</v>
       </c>
       <c r="H203" t="s">
         <v>419</v>
       </c>
       <c r="I203">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="J203">
-        <v>12.087845</v>
+        <v>10.40237</v>
       </c>
       <c r="K203">
-        <v>55.64191</v>
+        <v>55.403756</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B204" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="C204" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E204" t="s">
         <v>420</v>
       </c>
       <c r="G204" t="s">
         <v>421</v>
       </c>
-      <c r="H204" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I204">
-        <v>1065</v>
+        <v>948</v>
       </c>
       <c r="J204">
-        <v>9.3963471</v>
+        <v>8.774665</v>
       </c>
       <c r="K204">
-        <v>56.452027</v>
+        <v>55.326936</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="B205" t="s">
+        <v>409</v>
+      </c>
+      <c r="C205" t="s">
+        <v>31</v>
+      </c>
+      <c r="E205" t="s">
+        <v>422</v>
+      </c>
+      <c r="G205" t="s">
         <v>423</v>
       </c>
-      <c r="C205" t="s">
-[...2 lines deleted...]
-      <c r="E205" t="s">
+      <c r="H205" t="s">
         <v>424</v>
       </c>
-      <c r="G205" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I205">
-        <v>1218</v>
+        <v>1010</v>
       </c>
       <c r="J205">
-        <v>24.7535747</v>
+        <v>12.087845</v>
       </c>
       <c r="K205">
-        <v>59.4369608</v>
+        <v>55.64191</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206">
-        <v>628</v>
+        <v>88</v>
       </c>
       <c r="B206" t="s">
+        <v>409</v>
+      </c>
+      <c r="C206" t="s">
+        <v>31</v>
+      </c>
+      <c r="E206" t="s">
+        <v>425</v>
+      </c>
+      <c r="G206" t="s">
         <v>426</v>
       </c>
-      <c r="E206" t="s">
+      <c r="H206" t="s">
         <v>427</v>
       </c>
-      <c r="G206" t="s">
-        <v>428</v>
+      <c r="I206">
+        <v>1065</v>
       </c>
       <c r="J206">
-        <v>-0.9056623</v>
+        <v>9.3963471</v>
       </c>
       <c r="K206">
-        <v>41.5976275</v>
+        <v>56.452027</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B207" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="C207" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E207" t="s">
         <v>429</v>
       </c>
       <c r="G207" t="s">
         <v>430</v>
       </c>
       <c r="I207">
-        <v>252</v>
+        <v>1218</v>
       </c>
       <c r="J207">
-        <v>-6.0532511</v>
+        <v>24.7535747</v>
       </c>
       <c r="K207">
-        <v>42.4549303</v>
+        <v>59.4369608</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208">
-        <v>93</v>
+        <v>628</v>
       </c>
       <c r="B208" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>431</v>
       </c>
       <c r="E208" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="G208" t="s">
-        <v>432</v>
-[...1 lines deleted...]
-      <c r="H208" t="s">
         <v>433</v>
       </c>
-      <c r="I208">
-[...1 lines deleted...]
-      </c>
       <c r="J208">
-        <v>-4.6812086</v>
+        <v>-0.9056623</v>
       </c>
       <c r="K208">
-        <v>40.656685</v>
+        <v>41.5976275</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B209" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C209" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E209" t="s">
         <v>434</v>
       </c>
       <c r="G209" t="s">
         <v>435</v>
       </c>
-      <c r="H209" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I209">
-        <v>1255</v>
+        <v>252</v>
       </c>
       <c r="J209">
-        <v>-6.9706535</v>
+        <v>-6.0532511</v>
       </c>
       <c r="K209">
-        <v>38.8794495</v>
+        <v>42.4549303</v>
       </c>
     </row>
     <row r="210" spans="1:11">
       <c r="A210">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B210" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C210" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E210" t="s">
+        <v>436</v>
+      </c>
+      <c r="G210" t="s">
         <v>437</v>
       </c>
-      <c r="G210" t="s">
+      <c r="H210" t="s">
         <v>438</v>
       </c>
-      <c r="H210" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I210">
-        <v>343</v>
+        <v>380</v>
       </c>
       <c r="J210">
-        <v>2.1734035</v>
+        <v>-4.6812086</v>
       </c>
       <c r="K210">
-        <v>41.3850639</v>
+        <v>40.656685</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211">
-        <v>666</v>
+        <v>94</v>
       </c>
       <c r="B211" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>431</v>
+      </c>
+      <c r="C211" t="s">
+        <v>31</v>
       </c>
       <c r="E211" t="s">
+        <v>439</v>
+      </c>
+      <c r="G211" t="s">
         <v>440</v>
       </c>
+      <c r="H211" t="s">
+        <v>441</v>
+      </c>
+      <c r="I211">
+        <v>1255</v>
+      </c>
       <c r="J211">
-        <v>-0.6528506</v>
+        <v>-6.9706535</v>
       </c>
       <c r="K211">
-        <v>42.4928493</v>
+        <v>38.8794495</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B212" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C212" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E212" t="s">
-        <v>441</v>
-[...1 lines deleted...]
-      <c r="F212" t="s">
         <v>442</v>
       </c>
       <c r="G212" t="s">
         <v>443</v>
       </c>
       <c r="H212" t="s">
         <v>444</v>
       </c>
       <c r="I212">
-        <v>589</v>
+        <v>343</v>
       </c>
       <c r="J212">
-        <v>-3.696906</v>
+        <v>2.1734035</v>
       </c>
       <c r="K212">
-        <v>42.3439925</v>
+        <v>41.3850639</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213">
-        <v>98</v>
+        <v>666</v>
       </c>
       <c r="B213" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>431</v>
+      </c>
+      <c r="D213" t="s">
+        <v>20</v>
       </c>
       <c r="E213" t="s">
         <v>445</v>
       </c>
-      <c r="F213" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J213">
-        <v>-1.9673133</v>
+        <v>-0.6528506</v>
       </c>
       <c r="K213">
-        <v>42.3073551</v>
+        <v>42.4928493</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214">
-        <v>682</v>
+        <v>96</v>
       </c>
       <c r="B214" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>431</v>
+      </c>
+      <c r="C214" t="s">
+        <v>48</v>
       </c>
       <c r="E214" t="s">
+        <v>446</v>
+      </c>
+      <c r="F214" t="s">
+        <v>447</v>
+      </c>
+      <c r="G214" t="s">
+        <v>448</v>
+      </c>
+      <c r="H214" t="s">
         <v>449</v>
       </c>
+      <c r="I214">
+        <v>589</v>
+      </c>
       <c r="J214">
-        <v>-4.3244079</v>
+        <v>-3.696906</v>
       </c>
       <c r="K214">
-        <v>38.2700436</v>
+        <v>42.3439925</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B215" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C215" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E215" t="s">
         <v>450</v>
       </c>
       <c r="F215" t="s">
         <v>451</v>
       </c>
       <c r="G215" t="s">
         <v>452</v>
       </c>
       <c r="H215" t="s">
         <v>453</v>
       </c>
       <c r="I215">
-        <v>400</v>
+        <v>457</v>
       </c>
       <c r="J215">
-        <v>-0.9965839</v>
+        <v>-1.9673133</v>
       </c>
       <c r="K215">
-        <v>37.6256827</v>
+        <v>42.3073551</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="B216" t="s">
-        <v>426</v>
+        <v>431</v>
+      </c>
+      <c r="D216" t="s">
+        <v>20</v>
       </c>
       <c r="E216" t="s">
         <v>454</v>
       </c>
       <c r="J216">
-        <v>-3.097702</v>
+        <v>-4.3244079</v>
       </c>
       <c r="K216">
-        <v>39.2795607</v>
+        <v>38.2700436</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217">
-        <v>686</v>
+        <v>99</v>
       </c>
       <c r="B217" t="s">
-        <v>426</v>
+        <v>431</v>
+      </c>
+      <c r="C217" t="s">
+        <v>31</v>
       </c>
       <c r="E217" t="s">
         <v>455</v>
       </c>
+      <c r="F217" t="s">
+        <v>456</v>
+      </c>
       <c r="G217" t="s">
-        <v>456</v>
+        <v>457</v>
+      </c>
+      <c r="H217" t="s">
+        <v>458</v>
+      </c>
+      <c r="I217">
+        <v>400</v>
       </c>
       <c r="J217">
-        <v>1.5208624</v>
+        <v>-0.9965839</v>
       </c>
       <c r="K217">
-        <v>41.5911589</v>
+        <v>37.6256827</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218">
-        <v>101</v>
+        <v>684</v>
       </c>
       <c r="B218" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>431</v>
       </c>
       <c r="E218" t="s">
-        <v>457</v>
-[...4 lines deleted...]
-      <c r="H218" t="s">
         <v>459</v>
       </c>
-      <c r="I218">
-[...1 lines deleted...]
-      </c>
       <c r="J218">
-        <v>-4.7793835</v>
+        <v>-3.097702</v>
       </c>
       <c r="K218">
-        <v>37.8881751</v>
+        <v>39.2795607</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219">
-        <v>102</v>
+        <v>686</v>
       </c>
       <c r="B219" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>431</v>
       </c>
       <c r="E219" t="s">
         <v>460</v>
       </c>
-      <c r="F219" t="s">
+      <c r="G219" t="s">
         <v>461</v>
       </c>
-      <c r="G219" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J219">
-        <v>-6.5143087</v>
+        <v>1.5208624</v>
       </c>
       <c r="K219">
-        <v>39.9829198</v>
+        <v>41.5911589</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B220" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C220" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E220" t="s">
+        <v>462</v>
+      </c>
+      <c r="G220" t="s">
+        <v>463</v>
+      </c>
+      <c r="H220" t="s">
         <v>464</v>
       </c>
-      <c r="G220" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I220">
-        <v>589</v>
+        <v>296</v>
       </c>
       <c r="J220">
-        <v>-2.1374162</v>
+        <v>-4.7793835</v>
       </c>
       <c r="K220">
-        <v>40.0703925</v>
+        <v>37.8881751</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B221" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C221" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E221" t="s">
+        <v>465</v>
+      </c>
+      <c r="F221" t="s">
+        <v>466</v>
+      </c>
+      <c r="G221" t="s">
         <v>467</v>
       </c>
-      <c r="G221" t="s">
+      <c r="H221" t="s">
         <v>468</v>
       </c>
-      <c r="H221" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I221">
-        <v>304</v>
+        <v>638</v>
       </c>
       <c r="J221">
-        <v>2.8214264</v>
+        <v>-6.5143087</v>
       </c>
       <c r="K221">
-        <v>41.9794005</v>
+        <v>39.9829198</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="B222" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C222" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E222" t="s">
+        <v>469</v>
+      </c>
+      <c r="G222" t="s">
         <v>470</v>
       </c>
-      <c r="G222" t="s">
+      <c r="H222" t="s">
         <v>471</v>
       </c>
-      <c r="H222" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I222">
-        <v>65</v>
+        <v>589</v>
       </c>
       <c r="J222">
-        <v>-3.5985571</v>
+        <v>-2.1374162</v>
       </c>
       <c r="K222">
-        <v>37.1773363</v>
+        <v>40.0703925</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B223" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C223" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E223" t="s">
+        <v>472</v>
+      </c>
+      <c r="G223" t="s">
         <v>473</v>
       </c>
-      <c r="G223" t="s">
+      <c r="H223" t="s">
         <v>474</v>
       </c>
-      <c r="H223" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I223">
-        <v>589</v>
+        <v>304</v>
       </c>
       <c r="J223">
-        <v>-0.4078058</v>
+        <v>2.8214264</v>
       </c>
       <c r="K223">
-        <v>42.131845</v>
+        <v>41.9794005</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B224" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C224" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E224" t="s">
+        <v>475</v>
+      </c>
+      <c r="G224" t="s">
         <v>476</v>
       </c>
-      <c r="G224" t="s">
+      <c r="H224" t="s">
         <v>477</v>
       </c>
-      <c r="H224" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I224">
-        <v>1236</v>
+        <v>65</v>
       </c>
       <c r="J224">
-        <v>-3.7849057</v>
+        <v>-3.5985571</v>
       </c>
       <c r="K224">
-        <v>37.7795941</v>
+        <v>37.1773363</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B225" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C225" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E225" t="s">
+        <v>478</v>
+      </c>
+      <c r="G225" t="s">
         <v>479</v>
       </c>
-      <c r="G225" t="s">
+      <c r="H225" t="s">
         <v>480</v>
       </c>
-      <c r="H225" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I225">
-        <v>527</v>
+        <v>589</v>
       </c>
       <c r="J225">
-        <v>1.4555525</v>
+        <v>-0.4078058</v>
       </c>
       <c r="K225">
-        <v>42.3575784</v>
+        <v>42.131845</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226">
-        <v>809</v>
+        <v>109</v>
       </c>
       <c r="B226" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>431</v>
+      </c>
+      <c r="C226" t="s">
+        <v>31</v>
       </c>
       <c r="E226" t="s">
+        <v>481</v>
+      </c>
+      <c r="G226" t="s">
         <v>482</v>
       </c>
+      <c r="H226" t="s">
+        <v>483</v>
+      </c>
+      <c r="I226">
+        <v>1236</v>
+      </c>
       <c r="J226">
-        <v>1.4619444</v>
+        <v>-3.7849057</v>
       </c>
       <c r="K226">
-        <v>42.3586111</v>
+        <v>37.7795941</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B227" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C227" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E227" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="G227" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="H227" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="I227">
-        <v>306</v>
+        <v>527</v>
       </c>
       <c r="J227">
-        <v>-5.5670959</v>
+        <v>1.4555525</v>
       </c>
       <c r="K227">
-        <v>42.5987263</v>
+        <v>42.3575784</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228">
-        <v>814</v>
+        <v>809</v>
       </c>
       <c r="B228" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="D228" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E228" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="J228">
-        <v>-5.5670959</v>
+        <v>1.4619444</v>
       </c>
       <c r="K228">
-        <v>42.5987263</v>
+        <v>42.3586111</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B229" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C229" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E229" t="s">
-        <v>487</v>
-[...1 lines deleted...]
-      <c r="F229" t="s">
         <v>488</v>
       </c>
       <c r="G229" t="s">
         <v>489</v>
       </c>
       <c r="H229" t="s">
         <v>490</v>
       </c>
       <c r="I229">
-        <v>516</v>
+        <v>306</v>
       </c>
       <c r="J229">
-        <v>0.6200146</v>
+        <v>-5.5670959</v>
       </c>
       <c r="K229">
-        <v>41.6175899</v>
+        <v>42.5987263</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230">
-        <v>113</v>
+        <v>814</v>
       </c>
       <c r="B230" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>431</v>
+      </c>
+      <c r="D230" t="s">
+        <v>20</v>
       </c>
       <c r="E230" t="s">
         <v>491</v>
       </c>
-      <c r="G230" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J230">
-        <v>-7.5567582</v>
+        <v>-5.5670959</v>
       </c>
       <c r="K230">
-        <v>43.0097384</v>
+        <v>42.5987263</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B231" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C231" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E231" t="s">
+        <v>492</v>
+      </c>
+      <c r="F231" t="s">
+        <v>493</v>
+      </c>
+      <c r="G231" t="s">
         <v>494</v>
       </c>
-      <c r="F231" t="s">
+      <c r="H231" t="s">
         <v>495</v>
       </c>
-      <c r="G231" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I231">
-        <v>572</v>
+        <v>516</v>
       </c>
       <c r="J231">
-        <v>-7.3638468</v>
+        <v>0.6200146</v>
       </c>
       <c r="K231">
-        <v>43.4285755</v>
+        <v>41.6175899</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232">
-        <v>925</v>
+        <v>113</v>
       </c>
       <c r="B232" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C232" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E232" t="s">
+        <v>496</v>
+      </c>
+      <c r="G232" t="s">
         <v>497</v>
       </c>
-      <c r="G232" t="s">
+      <c r="H232" t="s">
         <v>498</v>
       </c>
-      <c r="I232" t="s">
-        <v>499</v>
+      <c r="I232">
+        <v>433</v>
       </c>
       <c r="J232">
-        <v>-0.344167</v>
+        <v>-7.5567582</v>
       </c>
       <c r="K232">
-        <v>42.153611</v>
+        <v>43.0097384</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233">
-        <v>1129</v>
+        <v>116</v>
       </c>
       <c r="B233" t="s">
-        <v>426</v>
+        <v>431</v>
+      </c>
+      <c r="C233" t="s">
+        <v>31</v>
       </c>
       <c r="E233" t="s">
+        <v>499</v>
+      </c>
+      <c r="F233" t="s">
         <v>500</v>
       </c>
       <c r="G233" t="s">
         <v>501</v>
       </c>
-      <c r="I233" t="s">
-        <v>502</v>
+      <c r="I233">
+        <v>572</v>
       </c>
       <c r="J233">
-        <v>-4.0126</v>
+        <v>-7.3638468</v>
       </c>
       <c r="K233">
-        <v>39.51255</v>
+        <v>43.4285755</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234">
-        <v>1140</v>
+        <v>925</v>
       </c>
       <c r="B234" t="s">
-        <v>426</v>
+        <v>431</v>
+      </c>
+      <c r="C234" t="s">
+        <v>19</v>
+      </c>
+      <c r="D234" t="s">
+        <v>35</v>
       </c>
       <c r="E234" t="s">
+        <v>502</v>
+      </c>
+      <c r="G234" t="s">
         <v>503</v>
       </c>
-      <c r="G234" t="s">
+      <c r="I234" t="s">
         <v>504</v>
       </c>
-      <c r="I234">
-[...1 lines deleted...]
-      </c>
       <c r="J234">
-        <v>41.22439</v>
+        <v>-0.344167</v>
       </c>
       <c r="K234">
-        <v>2.104484</v>
+        <v>42.153611</v>
       </c>
     </row>
     <row r="235" spans="1:11">
       <c r="A235">
-        <v>890</v>
+        <v>1129</v>
       </c>
       <c r="B235" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="E235" t="s">
         <v>505</v>
       </c>
-      <c r="I235">
-        <v>1170</v>
+      <c r="G235" t="s">
+        <v>506</v>
+      </c>
+      <c r="I235" t="s">
+        <v>507</v>
       </c>
       <c r="J235">
-        <v>-2.861609</v>
+        <v>-4.0126</v>
       </c>
       <c r="K235">
-        <v>39.979908</v>
+        <v>39.51255</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236">
-        <v>894</v>
+        <v>1140</v>
       </c>
       <c r="B236" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="E236" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="G236" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="I236">
-        <v>1373</v>
+        <v>1218</v>
       </c>
       <c r="J236">
-        <v>-4.126212</v>
+        <v>41.22439</v>
       </c>
       <c r="K236">
-        <v>40.955307</v>
+        <v>2.104484</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237">
-        <v>104</v>
+        <v>890</v>
       </c>
       <c r="B237" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>431</v>
       </c>
       <c r="E237" t="s">
-        <v>508</v>
-[...4 lines deleted...]
-      <c r="H237" t="s">
         <v>510</v>
       </c>
       <c r="I237">
-        <v>597</v>
+        <v>1170</v>
       </c>
       <c r="J237">
-        <v>-3.0668549</v>
+        <v>-2.861609</v>
       </c>
       <c r="K237">
-        <v>41.587565</v>
+        <v>39.979908</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238">
-        <v>117</v>
+        <v>894</v>
       </c>
       <c r="B238" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>431</v>
       </c>
       <c r="E238" t="s">
         <v>511</v>
       </c>
       <c r="G238" t="s">
         <v>512</v>
       </c>
-      <c r="H238" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I238">
-        <v>571</v>
+        <v>1373</v>
       </c>
       <c r="J238">
-        <v>-7.863881</v>
+        <v>-4.126212</v>
       </c>
       <c r="K238">
-        <v>42.3357893</v>
+        <v>40.955307</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239">
-        <v>118</v>
+        <v>104</v>
       </c>
       <c r="B239" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C239" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E239" t="s">
+        <v>513</v>
+      </c>
+      <c r="G239" t="s">
         <v>514</v>
       </c>
-      <c r="G239" t="s">
+      <c r="H239" t="s">
         <v>515</v>
       </c>
-      <c r="H239" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I239">
-        <v>802</v>
+        <v>597</v>
       </c>
       <c r="J239">
-        <v>-5.8493887</v>
+        <v>-3.0668549</v>
       </c>
       <c r="K239">
-        <v>43.3619145</v>
+        <v>41.587565</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B240" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C240" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E240" t="s">
+        <v>516</v>
+      </c>
+      <c r="G240" t="s">
         <v>517</v>
       </c>
-      <c r="G240" t="s">
+      <c r="H240" t="s">
         <v>518</v>
       </c>
-      <c r="H240" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I240">
-        <v>506</v>
+        <v>571</v>
       </c>
       <c r="J240">
-        <v>-4.5288016</v>
+        <v>-7.863881</v>
       </c>
       <c r="K240">
-        <v>42.0096857</v>
+        <v>42.3357893</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B241" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C241" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E241" t="s">
+        <v>519</v>
+      </c>
+      <c r="G241" t="s">
         <v>520</v>
       </c>
-      <c r="G241" t="s">
+      <c r="H241" t="s">
         <v>521</v>
       </c>
-      <c r="H241" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I241">
-        <v>484</v>
+        <v>802</v>
       </c>
       <c r="J241">
-        <v>2.6501603</v>
+        <v>-5.8493887</v>
       </c>
       <c r="K241">
-        <v>39.5696005</v>
+        <v>43.3619145</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B242" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C242" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E242" t="s">
+        <v>522</v>
+      </c>
+      <c r="G242" t="s">
         <v>523</v>
       </c>
-      <c r="G242" t="s">
+      <c r="H242" t="s">
         <v>524</v>
       </c>
-      <c r="H242" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I242">
-        <v>589</v>
+        <v>506</v>
       </c>
       <c r="J242">
-        <v>-1.6457745</v>
+        <v>-4.5288016</v>
       </c>
       <c r="K242">
-        <v>42.812526</v>
+        <v>42.0096857</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B243" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C243" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E243" t="s">
+        <v>525</v>
+      </c>
+      <c r="G243" t="s">
         <v>526</v>
       </c>
-      <c r="G243" t="s">
+      <c r="H243" t="s">
         <v>527</v>
       </c>
-      <c r="H243" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I243">
-        <v>1211</v>
+        <v>484</v>
       </c>
       <c r="J243">
-        <v>-6.0838065</v>
+        <v>2.6501603</v>
       </c>
       <c r="K243">
-        <v>40.0420955</v>
+        <v>39.5696005</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244">
-        <v>942</v>
+        <v>121</v>
       </c>
       <c r="B244" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>431</v>
+      </c>
+      <c r="C244" t="s">
+        <v>31</v>
       </c>
       <c r="E244" t="s">
+        <v>528</v>
+      </c>
+      <c r="G244" t="s">
         <v>529</v>
       </c>
+      <c r="H244" t="s">
+        <v>530</v>
+      </c>
       <c r="I244">
-        <v>880</v>
+        <v>589</v>
       </c>
       <c r="J244">
-        <v>2.2039933</v>
+        <v>-1.6457745</v>
       </c>
       <c r="K244">
-        <v>42.1954115</v>
+        <v>42.812526</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B245" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C245" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E245" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G245" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="H245" t="s">
-        <v>532</v>
+        <v>533</v>
+      </c>
+      <c r="I245">
+        <v>1211</v>
       </c>
       <c r="J245">
-        <v>0.5284408</v>
+        <v>-6.0838065</v>
       </c>
       <c r="K245">
-        <v>42.291412</v>
+        <v>40.0420955</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246">
-        <v>947</v>
+        <v>942</v>
       </c>
       <c r="B246" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="D246" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E246" t="s">
-        <v>533</v>
-[...1 lines deleted...]
-      <c r="G246" t="s">
         <v>534</v>
       </c>
-      <c r="I246" t="s">
-        <v>535</v>
+      <c r="I246">
+        <v>880</v>
       </c>
       <c r="J246">
-        <v>-5.0299493</v>
+        <v>2.2039933</v>
       </c>
       <c r="K246">
-        <v>42.3709599</v>
+        <v>42.1954115</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B247" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C247" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E247" t="s">
+        <v>535</v>
+      </c>
+      <c r="G247" t="s">
         <v>536</v>
       </c>
-      <c r="G247" t="s">
+      <c r="H247" t="s">
         <v>537</v>
       </c>
-      <c r="H247" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J247">
-        <v>-5.6635397</v>
+        <v>0.5284408</v>
       </c>
       <c r="K247">
-        <v>40.9701039</v>
+        <v>42.291412</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248">
-        <v>974</v>
+        <v>947</v>
       </c>
       <c r="B248" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="D248" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E248" t="s">
+        <v>538</v>
+      </c>
+      <c r="G248" t="s">
         <v>539</v>
       </c>
-      <c r="G248" t="s">
+      <c r="I248" t="s">
         <v>540</v>
       </c>
       <c r="J248">
-        <v>-2.8645685</v>
+        <v>-5.0299493</v>
       </c>
       <c r="K248">
-        <v>42.3280438</v>
+        <v>42.3709599</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249">
-        <v>977</v>
+        <v>124</v>
       </c>
       <c r="B249" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>431</v>
+      </c>
+      <c r="C249" t="s">
+        <v>31</v>
       </c>
       <c r="E249" t="s">
         <v>541</v>
       </c>
       <c r="G249" t="s">
         <v>542</v>
       </c>
-      <c r="I249" t="s">
+      <c r="H249" t="s">
         <v>543</v>
       </c>
+      <c r="I249">
+        <v>589</v>
+      </c>
       <c r="J249">
-        <v>2.0701279</v>
+        <v>-5.6635397</v>
       </c>
       <c r="K249">
-        <v>41.4664438</v>
+        <v>40.9701039</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250">
-        <v>125</v>
+        <v>974</v>
       </c>
       <c r="B250" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>431</v>
+      </c>
+      <c r="D250" t="s">
+        <v>20</v>
       </c>
       <c r="E250" t="s">
         <v>544</v>
       </c>
       <c r="G250" t="s">
         <v>545</v>
       </c>
-      <c r="H250" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J250">
-        <v>-8.5448445</v>
+        <v>-2.8645685</v>
       </c>
       <c r="K250">
-        <v>42.8782132</v>
+        <v>42.3280438</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251">
-        <v>127</v>
+        <v>977</v>
       </c>
       <c r="B251" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>431</v>
+      </c>
+      <c r="D251" t="s">
+        <v>20</v>
       </c>
       <c r="E251" t="s">
+        <v>546</v>
+      </c>
+      <c r="G251" t="s">
         <v>547</v>
       </c>
-      <c r="G251" t="s">
+      <c r="I251" t="s">
         <v>548</v>
       </c>
-      <c r="H251" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J251">
-        <v>-4.1088069</v>
+        <v>2.0701279</v>
       </c>
       <c r="K251">
-        <v>40.9429032</v>
+        <v>41.4664438</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B252" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C252" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E252" t="s">
+        <v>549</v>
+      </c>
+      <c r="G252" t="s">
         <v>550</v>
       </c>
-      <c r="G252" t="s">
+      <c r="H252" t="s">
         <v>551</v>
       </c>
-      <c r="H252" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I252">
-        <v>252</v>
+        <v>843</v>
       </c>
       <c r="J252">
-        <v>-5.9844589</v>
+        <v>-8.5448445</v>
       </c>
       <c r="K252">
-        <v>37.3890924</v>
+        <v>42.8782132</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B253" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C253" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E253" t="s">
+        <v>552</v>
+      </c>
+      <c r="G253" t="s">
         <v>553</v>
       </c>
-      <c r="G253" t="s">
+      <c r="H253" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
       <c r="I253">
         <v>589</v>
       </c>
       <c r="J253">
-        <v>-2.6462262</v>
+        <v>-4.1088069</v>
       </c>
       <c r="K253">
-        <v>41.067066</v>
+        <v>40.9429032</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254">
-        <v>998</v>
+        <v>128</v>
       </c>
       <c r="B254" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>431</v>
+      </c>
+      <c r="C254" t="s">
+        <v>48</v>
       </c>
       <c r="E254" t="s">
+        <v>555</v>
+      </c>
+      <c r="G254" t="s">
         <v>556</v>
       </c>
-      <c r="G254" t="s">
+      <c r="H254" t="s">
         <v>557</v>
       </c>
+      <c r="I254">
+        <v>252</v>
+      </c>
       <c r="J254">
-        <v>-3.418922</v>
+        <v>-5.9844589</v>
       </c>
       <c r="K254">
-        <v>41.9624616</v>
+        <v>37.3890924</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B255" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C255" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E255" t="s">
         <v>558</v>
       </c>
       <c r="G255" t="s">
         <v>559</v>
       </c>
+      <c r="H255" t="s">
+        <v>560</v>
+      </c>
       <c r="I255">
-        <v>1593</v>
+        <v>589</v>
       </c>
       <c r="J255">
-        <v>1.5160212</v>
+        <v>-2.6462262</v>
       </c>
       <c r="K255">
-        <v>41.9939512</v>
+        <v>41.067066</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256">
-        <v>530</v>
+        <v>998</v>
       </c>
       <c r="B256" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>431</v>
+      </c>
+      <c r="D256" t="s">
+        <v>20</v>
       </c>
       <c r="E256" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="G256" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="J256">
-        <v>-3.74922</v>
+        <v>-3.418922</v>
       </c>
       <c r="K256">
-        <v>40.463667</v>
+        <v>41.9624616</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B257" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C257" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E257" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="G257" t="s">
-        <v>563</v>
-[...1 lines deleted...]
-      <c r="H257" t="s">
         <v>564</v>
       </c>
       <c r="I257">
-        <v>449</v>
+        <v>1593</v>
       </c>
       <c r="J257">
-        <v>-1.7222535</v>
+        <v>1.5160212</v>
       </c>
       <c r="K257">
-        <v>41.9042972</v>
+        <v>41.9939512</v>
       </c>
     </row>
     <row r="258" spans="1:11">
       <c r="A258">
-        <v>132</v>
+        <v>530</v>
       </c>
       <c r="B258" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C258" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="E258" t="s">
         <v>565</v>
       </c>
       <c r="G258" t="s">
         <v>566</v>
       </c>
-      <c r="H258" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J258">
-        <v>1.2444909</v>
+        <v>-3.74922</v>
       </c>
       <c r="K258">
-        <v>41.1188827</v>
+        <v>40.463667</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B259" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C259" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E259" t="s">
+        <v>567</v>
+      </c>
+      <c r="G259" t="s">
         <v>568</v>
       </c>
-      <c r="G259" t="s">
+      <c r="H259" t="s">
         <v>569</v>
       </c>
-      <c r="H259" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I259">
-        <v>306</v>
+        <v>449</v>
       </c>
       <c r="J259">
-        <v>-4.0273231</v>
+        <v>-1.7222535</v>
       </c>
       <c r="K259">
-        <v>39.8628316</v>
+        <v>41.9042972</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B260" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C260" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E260" t="s">
+        <v>570</v>
+      </c>
+      <c r="G260" t="s">
         <v>571</v>
       </c>
-      <c r="G260" t="s">
+      <c r="H260" t="s">
         <v>572</v>
       </c>
-      <c r="H260" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I260">
-        <v>516</v>
+        <v>259</v>
       </c>
       <c r="J260">
-        <v>0.5214423</v>
+        <v>1.2444909</v>
       </c>
       <c r="K260">
-        <v>40.8125777</v>
+        <v>41.1188827</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B261" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C261" t="s">
-        <v>183</v>
+        <v>48</v>
       </c>
       <c r="E261" t="s">
+        <v>573</v>
+      </c>
+      <c r="G261" t="s">
         <v>574</v>
       </c>
-      <c r="G261" t="s">
+      <c r="H261" t="s">
         <v>575</v>
       </c>
+      <c r="I261">
+        <v>306</v>
+      </c>
       <c r="J261">
-        <v>-1.6063169</v>
+        <v>-4.0273231</v>
       </c>
       <c r="K261">
-        <v>42.0613816</v>
+        <v>39.8628316</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B262" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C262" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E262" t="s">
         <v>576</v>
       </c>
       <c r="G262" t="s">
         <v>577</v>
       </c>
       <c r="H262" t="s">
         <v>578</v>
       </c>
       <c r="I262">
-        <v>546</v>
+        <v>516</v>
       </c>
       <c r="J262">
-        <v>-0.3762881</v>
+        <v>0.5214423</v>
       </c>
       <c r="K262">
-        <v>39.4699075</v>
+        <v>40.8125777</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B263" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C263" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>188</v>
       </c>
       <c r="E263" t="s">
         <v>579</v>
       </c>
       <c r="G263" t="s">
         <v>580</v>
       </c>
       <c r="J263">
-        <v>-4.7245321</v>
+        <v>-1.6063169</v>
       </c>
       <c r="K263">
-        <v>41.652251</v>
+        <v>42.0613816</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B264" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C264" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E264" t="s">
         <v>581</v>
       </c>
       <c r="G264" t="s">
         <v>582</v>
       </c>
       <c r="H264" t="s">
         <v>583</v>
       </c>
       <c r="I264">
-        <v>517</v>
+        <v>546</v>
       </c>
       <c r="J264">
-        <v>2.2544335</v>
+        <v>-0.3762881</v>
       </c>
       <c r="K264">
-        <v>41.9304373</v>
+        <v>39.4699075</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B265" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C265" t="s">
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="D265" t="s">
+        <v>20</v>
       </c>
       <c r="E265" t="s">
         <v>584</v>
       </c>
       <c r="G265" t="s">
         <v>585</v>
       </c>
-      <c r="I265">
-[...1 lines deleted...]
-      </c>
       <c r="J265">
-        <v>-5.7467879</v>
+        <v>-4.7245321</v>
       </c>
       <c r="K265">
-        <v>41.5034712</v>
+        <v>41.652251</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B266" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C266" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E266" t="s">
         <v>586</v>
       </c>
       <c r="G266" t="s">
         <v>587</v>
       </c>
       <c r="H266" t="s">
         <v>588</v>
       </c>
       <c r="I266">
-        <v>254</v>
+        <v>517</v>
       </c>
       <c r="J266">
-        <v>-0.8890853</v>
+        <v>2.2544335</v>
       </c>
       <c r="K266">
-        <v>41.6488226</v>
+        <v>41.9304373</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267">
-        <v>1073</v>
+        <v>140</v>
       </c>
       <c r="B267" t="s">
+        <v>431</v>
+      </c>
+      <c r="C267" t="s">
+        <v>31</v>
+      </c>
+      <c r="E267" t="s">
         <v>589</v>
       </c>
-      <c r="C267" t="s">
-[...2 lines deleted...]
-      <c r="E267" t="s">
+      <c r="G267" t="s">
         <v>590</v>
       </c>
-      <c r="G267" t="s">
-        <v>591</v>
+      <c r="I267">
+        <v>905</v>
       </c>
       <c r="J267">
-        <v>23.7690028</v>
+        <v>-5.7467879</v>
       </c>
       <c r="K267">
-        <v>60.8090904</v>
+        <v>41.5034712</v>
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B268" t="s">
-        <v>589</v>
+        <v>431</v>
       </c>
       <c r="C268" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E268" t="s">
+        <v>591</v>
+      </c>
+      <c r="G268" t="s">
         <v>592</v>
       </c>
-      <c r="G268" t="s">
+      <c r="H268" t="s">
         <v>593</v>
       </c>
-      <c r="H268" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I268">
-        <v>1259</v>
+        <v>254</v>
       </c>
       <c r="J268">
-        <v>22.2666302</v>
+        <v>-0.8890853</v>
       </c>
       <c r="K268">
-        <v>60.4518126</v>
+        <v>41.6488226</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269">
-        <v>143</v>
+        <v>1073</v>
       </c>
       <c r="B269" t="s">
+        <v>594</v>
+      </c>
+      <c r="C269" t="s">
+        <v>12</v>
+      </c>
+      <c r="E269" t="s">
         <v>595</v>
       </c>
-      <c r="C269" t="s">
-[...2 lines deleted...]
-      <c r="E269" t="s">
+      <c r="G269" t="s">
         <v>596</v>
       </c>
-      <c r="G269" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J269">
-        <v>3.4768109</v>
+        <v>23.7690028</v>
       </c>
       <c r="K269">
-        <v>43.3088031</v>
+        <v>60.8090904</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B270" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="C270" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E270" t="s">
+        <v>597</v>
+      </c>
+      <c r="G270" t="s">
+        <v>598</v>
+      </c>
+      <c r="H270" t="s">
         <v>599</v>
       </c>
-      <c r="G270" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I270">
-        <v>358</v>
+        <v>1259</v>
       </c>
       <c r="J270">
-        <v>0.616363</v>
+        <v>22.2666302</v>
       </c>
       <c r="K270">
-        <v>44.203142</v>
+        <v>60.4518126</v>
       </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271">
-        <v>600</v>
+        <v>143</v>
       </c>
       <c r="B271" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C271" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E271" t="s">
         <v>601</v>
       </c>
       <c r="G271" t="s">
         <v>602</v>
       </c>
+      <c r="H271" t="s">
+        <v>603</v>
+      </c>
+      <c r="I271">
+        <v>405</v>
+      </c>
       <c r="J271">
-        <v>-0.138802</v>
+        <v>3.4768109</v>
       </c>
       <c r="K271">
-        <v>46.82465</v>
+        <v>43.3088031</v>
       </c>
     </row>
     <row r="272" spans="1:11">
       <c r="A272">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="B272" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C272" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E272" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="G272" t="s">
-        <v>604</v>
-[...1 lines deleted...]
-      <c r="H272" t="s">
         <v>605</v>
       </c>
       <c r="I272">
-        <v>409</v>
+        <v>358</v>
       </c>
       <c r="J272">
-        <v>5.447427</v>
+        <v>0.616363</v>
       </c>
       <c r="K272">
-        <v>43.529742</v>
+        <v>44.203142</v>
       </c>
     </row>
     <row r="273" spans="1:11">
       <c r="A273">
-        <v>148</v>
+        <v>600</v>
       </c>
       <c r="B273" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C273" t="s">
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="D273" t="s">
+        <v>35</v>
       </c>
       <c r="E273" t="s">
         <v>606</v>
       </c>
       <c r="G273" t="s">
         <v>607</v>
       </c>
-      <c r="I273">
-[...1 lines deleted...]
-      </c>
       <c r="J273">
-        <v>2.1486413</v>
+        <v>-0.138802</v>
       </c>
       <c r="K273">
-        <v>43.9250853</v>
+        <v>46.82465</v>
       </c>
     </row>
     <row r="274" spans="1:11">
       <c r="A274">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B274" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C274" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E274" t="s">
         <v>608</v>
       </c>
       <c r="G274" t="s">
         <v>609</v>
       </c>
       <c r="H274" t="s">
         <v>610</v>
       </c>
       <c r="I274">
-        <v>344</v>
+        <v>409</v>
       </c>
       <c r="J274">
-        <v>2.295753</v>
+        <v>5.447427</v>
       </c>
       <c r="K274">
-        <v>49.894067</v>
+        <v>43.529742</v>
       </c>
     </row>
     <row r="275" spans="1:11">
       <c r="A275">
-        <v>620</v>
+        <v>148</v>
       </c>
       <c r="B275" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>600</v>
+      </c>
+      <c r="C275" t="s">
+        <v>31</v>
       </c>
       <c r="E275" t="s">
         <v>611</v>
       </c>
+      <c r="G275" t="s">
+        <v>612</v>
+      </c>
+      <c r="I275">
+        <v>406</v>
+      </c>
       <c r="J275">
-        <v>2.3106692</v>
+        <v>2.1486413</v>
       </c>
       <c r="K275">
-        <v>49.8862668</v>
+        <v>43.9250853</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B276" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C276" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E276" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="G276" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="H276" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="I276">
-        <v>372</v>
+        <v>344</v>
       </c>
       <c r="J276">
-        <v>-0.3318</v>
+        <v>2.295753</v>
       </c>
       <c r="K276">
-        <v>47.2814</v>
+        <v>49.894067</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="B277" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D277" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E277" t="s">
-        <v>615</v>
-[...1 lines deleted...]
-      <c r="G277" t="s">
         <v>616</v>
       </c>
-      <c r="I277" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J277">
-        <v>-0.3311</v>
+        <v>2.3106692</v>
       </c>
       <c r="K277">
-        <v>47.472806</v>
+        <v>49.8862668</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278">
-        <v>1100</v>
+        <v>151</v>
       </c>
       <c r="B278" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C278" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="E278" t="s">
+        <v>617</v>
+      </c>
+      <c r="G278" t="s">
         <v>618</v>
       </c>
-      <c r="G278" t="s">
+      <c r="H278" t="s">
         <v>619</v>
       </c>
       <c r="I278">
-        <v>1059</v>
+        <v>372</v>
+      </c>
+      <c r="J278">
+        <v>-0.3318</v>
+      </c>
+      <c r="K278">
+        <v>47.2814</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279">
-        <v>152</v>
+        <v>623</v>
       </c>
       <c r="B279" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D279" t="s">
+        <v>20</v>
       </c>
       <c r="E279" t="s">
         <v>620</v>
       </c>
       <c r="G279" t="s">
         <v>621</v>
       </c>
-      <c r="I279">
-        <v>406</v>
+      <c r="I279" t="s">
+        <v>622</v>
       </c>
       <c r="J279">
-        <v>0.1562369</v>
+        <v>-0.3311</v>
       </c>
       <c r="K279">
-        <v>45.648377</v>
+        <v>47.472806</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280">
-        <v>153</v>
+        <v>1100</v>
       </c>
       <c r="B280" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C280" t="s">
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="D280" t="s">
+        <v>20</v>
       </c>
       <c r="E280" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="G280" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="I280">
-        <v>408</v>
-[...5 lines deleted...]
-        <v>43.876452</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B281" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C281" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E281" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="G281" t="s">
-        <v>625</v>
-[...1 lines deleted...]
-      <c r="H281" t="s">
         <v>626</v>
       </c>
       <c r="I281">
-        <v>67</v>
+        <v>406</v>
       </c>
       <c r="J281">
-        <v>4.6277769</v>
+        <v>0.1562369</v>
       </c>
       <c r="K281">
-        <v>43.676647</v>
+        <v>45.648377</v>
       </c>
     </row>
     <row r="282" spans="1:11">
       <c r="A282">
-        <v>629</v>
+        <v>153</v>
       </c>
       <c r="B282" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C282" t="s">
+        <v>31</v>
       </c>
       <c r="E282" t="s">
         <v>627</v>
       </c>
+      <c r="G282" t="s">
+        <v>628</v>
+      </c>
       <c r="I282">
-        <v>778</v>
+        <v>408</v>
       </c>
       <c r="J282">
-        <v>2.635402</v>
+        <v>5.395439</v>
       </c>
       <c r="K282">
-        <v>42.455122</v>
+        <v>43.876452</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="B283" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C283" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E283" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="G283" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="H283" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="I283">
-        <v>500</v>
+        <v>67</v>
       </c>
       <c r="J283">
-        <v>2.777535</v>
+        <v>4.6277769</v>
       </c>
       <c r="K283">
-        <v>50.291002</v>
+        <v>43.676647</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="B284" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D284" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E284" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="I284">
-        <v>1040</v>
+        <v>778</v>
       </c>
       <c r="J284">
-        <v>2.773941</v>
+        <v>2.635402</v>
       </c>
       <c r="K284">
-        <v>50.293581</v>
+        <v>42.455122</v>
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285">
-        <v>631</v>
+        <v>155</v>
       </c>
       <c r="B285" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C285" t="s">
+        <v>31</v>
       </c>
       <c r="E285" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="G285" t="s">
-        <v>633</v>
+        <v>634</v>
+      </c>
+      <c r="H285" t="s">
+        <v>635</v>
       </c>
       <c r="I285">
-        <v>667</v>
+        <v>500</v>
       </c>
       <c r="J285">
-        <v>2.761988</v>
+        <v>2.777535</v>
       </c>
       <c r="K285">
-        <v>50.290058</v>
+        <v>50.291002</v>
       </c>
     </row>
     <row r="286" spans="1:11">
       <c r="A286">
-        <v>156</v>
+        <v>630</v>
       </c>
       <c r="B286" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>600</v>
+      </c>
+      <c r="D286" t="s">
+        <v>35</v>
       </c>
       <c r="E286" t="s">
-        <v>634</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="I286">
-        <v>321</v>
+        <v>1040</v>
       </c>
       <c r="J286">
-        <v>0.586709</v>
+        <v>2.773941</v>
       </c>
       <c r="K286">
-        <v>43.64638</v>
+        <v>50.293581</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287">
-        <v>539</v>
+        <v>631</v>
       </c>
       <c r="B287" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>600</v>
       </c>
       <c r="D287" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E287" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="G287" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="I287">
-        <v>885</v>
+        <v>667</v>
       </c>
       <c r="J287">
-        <v>2.444997</v>
+        <v>2.761988</v>
       </c>
       <c r="K287">
-        <v>44.930953</v>
+        <v>50.290058</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B288" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C288" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E288" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="G288" t="s">
-        <v>639</v>
-[...1 lines deleted...]
-      <c r="H288" t="s">
         <v>640</v>
       </c>
       <c r="I288">
-        <v>270</v>
+        <v>321</v>
       </c>
       <c r="J288">
-        <v>4.301565</v>
+        <v>0.586709</v>
       </c>
       <c r="K288">
-        <v>46.950914</v>
+        <v>43.64638</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289">
-        <v>638</v>
+        <v>539</v>
       </c>
       <c r="B289" t="s">
-        <v>595</v>
+        <v>600</v>
+      </c>
+      <c r="C289" t="s">
+        <v>19</v>
       </c>
       <c r="D289" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E289" t="s">
         <v>641</v>
       </c>
       <c r="G289" t="s">
         <v>642</v>
       </c>
+      <c r="I289">
+        <v>885</v>
+      </c>
       <c r="J289">
-        <v>4.3068955</v>
+        <v>2.444997</v>
       </c>
       <c r="K289">
-        <v>46.9720906</v>
+        <v>44.930953</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B290" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C290" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E290" t="s">
         <v>643</v>
       </c>
       <c r="G290" t="s">
         <v>644</v>
       </c>
       <c r="H290" t="s">
         <v>645</v>
       </c>
       <c r="I290">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="J290">
-        <v>3.573781</v>
+        <v>4.301565</v>
       </c>
       <c r="K290">
-        <v>47.798202</v>
+        <v>46.950914</v>
       </c>
     </row>
     <row r="291" spans="1:11">
       <c r="A291">
-        <v>159</v>
+        <v>638</v>
       </c>
       <c r="B291" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D291" t="s">
+        <v>20</v>
       </c>
       <c r="E291" t="s">
         <v>646</v>
       </c>
       <c r="G291" t="s">
         <v>647</v>
       </c>
-      <c r="I291">
-[...1 lines deleted...]
-      </c>
       <c r="J291">
-        <v>4.805528</v>
+        <v>4.3068955</v>
       </c>
       <c r="K291">
-        <v>43.949317</v>
+        <v>46.9720906</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B292" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C292" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E292" t="s">
         <v>648</v>
       </c>
       <c r="G292" t="s">
         <v>649</v>
       </c>
       <c r="H292" t="s">
         <v>650</v>
       </c>
       <c r="I292">
-        <v>511</v>
+        <v>258</v>
       </c>
       <c r="J292">
-        <v>-1.36166</v>
+        <v>3.573781</v>
       </c>
       <c r="K292">
-        <v>48.686843</v>
+        <v>47.798202</v>
       </c>
     </row>
     <row r="293" spans="1:11">
       <c r="A293">
-        <v>643</v>
+        <v>159</v>
       </c>
       <c r="B293" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C293" t="s">
+        <v>31</v>
       </c>
       <c r="E293" t="s">
         <v>651</v>
       </c>
+      <c r="G293" t="s">
+        <v>652</v>
+      </c>
+      <c r="I293">
+        <v>353</v>
+      </c>
       <c r="J293">
-        <v>-1.286615</v>
+        <v>4.805528</v>
       </c>
       <c r="K293">
-        <v>47.278754</v>
+        <v>43.949317</v>
       </c>
     </row>
     <row r="294" spans="1:11">
       <c r="A294">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B294" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C294" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E294" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="G294" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="H294" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="I294">
-        <v>390</v>
+        <v>511</v>
       </c>
       <c r="J294">
-        <v>-0.70314</v>
+        <v>-1.36166</v>
       </c>
       <c r="K294">
-        <v>49.276437</v>
+        <v>48.686843</v>
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295">
-        <v>162</v>
+        <v>643</v>
       </c>
       <c r="B295" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D295" t="s">
+        <v>20</v>
       </c>
       <c r="E295" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="G295" t="s">
         <v>656</v>
       </c>
-      <c r="H295" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J295">
-        <v>-1.474841</v>
+        <v>-1.286615</v>
       </c>
       <c r="K295">
-        <v>43.492949</v>
+        <v>47.278754</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B296" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C296" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E296" t="s">
+        <v>657</v>
+      </c>
+      <c r="G296" t="s">
         <v>658</v>
       </c>
-      <c r="G296" t="s">
+      <c r="H296" t="s">
         <v>659</v>
       </c>
-      <c r="H296" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I296">
-        <v>437</v>
+        <v>390</v>
       </c>
       <c r="J296">
-        <v>-0.211464</v>
+        <v>-0.70314</v>
       </c>
       <c r="K296">
-        <v>44.430624</v>
+        <v>49.276437</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B297" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C297" t="s">
-        <v>183</v>
+        <v>31</v>
       </c>
       <c r="E297" t="s">
+        <v>660</v>
+      </c>
+      <c r="G297" t="s">
         <v>661</v>
       </c>
-      <c r="G297" t="s">
+      <c r="H297" t="s">
         <v>662</v>
       </c>
-      <c r="I297" t="s">
-        <v>76</v>
+      <c r="I297">
+        <v>980</v>
       </c>
       <c r="J297">
-        <v>4.840004</v>
+        <v>-1.474841</v>
       </c>
       <c r="K297">
-        <v>47.02603</v>
+        <v>43.492949</v>
       </c>
     </row>
     <row r="298" spans="1:11">
       <c r="A298">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B298" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C298" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E298" t="s">
         <v>663</v>
       </c>
       <c r="G298" t="s">
         <v>664</v>
       </c>
       <c r="H298" t="s">
         <v>665</v>
       </c>
       <c r="I298">
-        <v>250</v>
+        <v>437</v>
       </c>
       <c r="J298">
-        <v>2.0807123</v>
+        <v>-0.211464</v>
       </c>
       <c r="K298">
-        <v>49.4295387</v>
+        <v>44.430624</v>
       </c>
     </row>
     <row r="299" spans="1:11">
       <c r="A299">
-        <v>649</v>
+        <v>164</v>
       </c>
       <c r="B299" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C299" t="s">
+        <v>188</v>
       </c>
       <c r="E299" t="s">
         <v>666</v>
       </c>
       <c r="G299" t="s">
         <v>667</v>
       </c>
-      <c r="I299">
-        <v>1034</v>
+      <c r="I299" t="s">
+        <v>79</v>
       </c>
       <c r="J299">
-        <v>0.722705</v>
+        <v>4.840004</v>
       </c>
       <c r="K299">
-        <v>49.230782</v>
+        <v>47.02603</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300">
-        <v>7</v>
+        <v>165</v>
       </c>
       <c r="B300" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C300" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E300" t="s">
         <v>668</v>
       </c>
       <c r="G300" t="s">
         <v>669</v>
       </c>
       <c r="H300" t="s">
         <v>670</v>
       </c>
       <c r="I300">
-        <v>180</v>
+        <v>250</v>
       </c>
       <c r="J300">
-        <v>6.0240539</v>
+        <v>2.0807123</v>
       </c>
       <c r="K300">
-        <v>47.237829</v>
+        <v>49.4295387</v>
       </c>
     </row>
     <row r="301" spans="1:11">
       <c r="A301">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="B301" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D301" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E301" t="s">
         <v>671</v>
       </c>
+      <c r="G301" t="s">
+        <v>672</v>
+      </c>
       <c r="I301">
-        <v>630</v>
+        <v>1034</v>
       </c>
       <c r="J301">
-        <v>5.275159</v>
+        <v>0.722705</v>
       </c>
       <c r="K301">
-        <v>47.465224</v>
+        <v>49.230782</v>
       </c>
     </row>
     <row r="302" spans="1:11">
       <c r="A302">
-        <v>167</v>
+        <v>7</v>
       </c>
       <c r="B302" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C302" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E302" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="G302" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="H302" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="I302">
-        <v>400</v>
+        <v>180</v>
       </c>
       <c r="J302">
-        <v>3.215795</v>
+        <v>6.0240539</v>
       </c>
       <c r="K302">
-        <v>43.344233</v>
+        <v>47.237829</v>
       </c>
     </row>
     <row r="303" spans="1:11">
       <c r="A303">
-        <v>168</v>
+        <v>655</v>
       </c>
       <c r="B303" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>600</v>
+      </c>
+      <c r="D303" t="s">
+        <v>20</v>
       </c>
       <c r="E303" t="s">
-        <v>675</v>
-[...1 lines deleted...]
-      <c r="G303" t="s">
         <v>676</v>
       </c>
-      <c r="H303" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I303">
-        <v>314</v>
+        <v>630</v>
       </c>
       <c r="J303">
-        <v>-0.57918</v>
+        <v>5.275159</v>
       </c>
       <c r="K303">
-        <v>44.837789</v>
+        <v>47.465224</v>
       </c>
     </row>
     <row r="304" spans="1:11">
       <c r="A304">
-        <v>664</v>
+        <v>167</v>
       </c>
       <c r="B304" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C304" t="s">
+        <v>31</v>
       </c>
       <c r="E304" t="s">
         <v>677</v>
       </c>
       <c r="G304" t="s">
         <v>678</v>
       </c>
+      <c r="H304" t="s">
+        <v>679</v>
+      </c>
+      <c r="I304">
+        <v>400</v>
+      </c>
       <c r="J304">
-        <v>-0.5322971</v>
+        <v>3.215795</v>
       </c>
       <c r="K304">
-        <v>44.8222776</v>
+        <v>43.344233</v>
       </c>
     </row>
     <row r="305" spans="1:11">
       <c r="A305">
-        <v>1133</v>
+        <v>168</v>
       </c>
       <c r="B305" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C305" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E305" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="G305" t="s">
-        <v>680</v>
+        <v>681</v>
+      </c>
+      <c r="H305" t="s">
+        <v>205</v>
       </c>
       <c r="I305">
-        <v>1566</v>
+        <v>314</v>
+      </c>
+      <c r="J305">
+        <v>-0.57918</v>
+      </c>
+      <c r="K305">
+        <v>44.837789</v>
       </c>
     </row>
     <row r="306" spans="1:11">
       <c r="A306">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="B306" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D306" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E306" t="s">
-        <v>681</v>
+        <v>682</v>
+      </c>
+      <c r="G306" t="s">
+        <v>683</v>
       </c>
       <c r="J306">
-        <v>5.2255007</v>
+        <v>-0.5322971</v>
       </c>
       <c r="K306">
-        <v>46.2051675</v>
+        <v>44.8222776</v>
       </c>
     </row>
     <row r="307" spans="1:11">
       <c r="A307">
-        <v>169</v>
+        <v>1133</v>
       </c>
       <c r="B307" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C307" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E307" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="G307" t="s">
-        <v>683</v>
-[...2 lines deleted...]
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="I307">
-        <v>280</v>
-[...5 lines deleted...]
-        <v>47.081012</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308">
-        <v>549</v>
+        <v>667</v>
       </c>
       <c r="B308" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>600</v>
+      </c>
+      <c r="D308" t="s">
+        <v>20</v>
       </c>
       <c r="E308" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="J308">
-        <v>4.9994372</v>
+        <v>5.2255007</v>
       </c>
       <c r="K308">
-        <v>47.2805127</v>
+        <v>46.2051675</v>
       </c>
     </row>
     <row r="309" spans="1:11">
       <c r="A309">
-        <v>554</v>
+        <v>169</v>
       </c>
       <c r="B309" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C309" t="s">
-        <v>179</v>
+        <v>48</v>
       </c>
       <c r="E309" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="G309" t="s">
-        <v>687</v>
+        <v>688</v>
+      </c>
+      <c r="H309" t="s">
+        <v>689</v>
+      </c>
+      <c r="I309">
+        <v>280</v>
       </c>
       <c r="J309">
-        <v>-2.9326435</v>
+        <v>2.398782</v>
       </c>
       <c r="K309">
-        <v>48.2020471</v>
+        <v>47.081012</v>
       </c>
     </row>
     <row r="310" spans="1:11">
       <c r="A310">
-        <v>672</v>
+        <v>549</v>
       </c>
       <c r="B310" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C310" t="s">
+        <v>184</v>
       </c>
       <c r="E310" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="J310">
-        <v>-3.018729</v>
+        <v>4.9994372</v>
       </c>
       <c r="K310">
-        <v>47.751013</v>
+        <v>47.2805127</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311">
-        <v>170</v>
+        <v>554</v>
       </c>
       <c r="B311" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C311" t="s">
-        <v>28</v>
+        <v>184</v>
       </c>
       <c r="E311" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="G311" t="s">
-        <v>690</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>692</v>
       </c>
       <c r="J311">
-        <v>3.386482</v>
+        <v>-2.9326435</v>
       </c>
       <c r="K311">
-        <v>45.295564</v>
+        <v>48.2020471</v>
       </c>
     </row>
     <row r="312" spans="1:11">
       <c r="A312">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="B312" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D312" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E312" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="J312">
-        <v>-0.370679</v>
+        <v>-3.018729</v>
       </c>
       <c r="K312">
-        <v>49.182863</v>
+        <v>47.751013</v>
       </c>
     </row>
     <row r="313" spans="1:11">
       <c r="A313">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B313" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C313" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E313" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="G313" t="s">
-        <v>693</v>
-[...5 lines deleted...]
-        <v>250</v>
+        <v>695</v>
+      </c>
+      <c r="I313" t="s">
+        <v>79</v>
       </c>
       <c r="J313">
-        <v>1.441989</v>
+        <v>3.386482</v>
       </c>
       <c r="K313">
-        <v>44.4475229</v>
+        <v>45.295564</v>
       </c>
     </row>
     <row r="314" spans="1:11">
       <c r="A314">
-        <v>172</v>
+        <v>677</v>
       </c>
       <c r="B314" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D314" t="s">
+        <v>20</v>
       </c>
       <c r="E314" t="s">
-        <v>695</v>
-[...1 lines deleted...]
-      <c r="G314" t="s">
         <v>696</v>
       </c>
-      <c r="H314" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J314">
-        <v>3.236633</v>
+        <v>-0.370679</v>
       </c>
       <c r="K314">
-        <v>50.173538</v>
+        <v>49.182863</v>
       </c>
     </row>
     <row r="315" spans="1:11">
       <c r="A315">
-        <v>680</v>
+        <v>171</v>
       </c>
       <c r="B315" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>600</v>
+      </c>
+      <c r="C315" t="s">
+        <v>31</v>
       </c>
       <c r="E315" t="s">
+        <v>697</v>
+      </c>
+      <c r="G315" t="s">
         <v>698</v>
       </c>
+      <c r="H315" t="s">
+        <v>699</v>
+      </c>
+      <c r="I315">
+        <v>250</v>
+      </c>
       <c r="J315">
-        <v>3.0784144</v>
+        <v>1.441989</v>
       </c>
       <c r="K315">
-        <v>50.6351501</v>
+        <v>44.4475229</v>
       </c>
     </row>
     <row r="316" spans="1:11">
       <c r="A316">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B316" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C316" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E316" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="G316" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="H316" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="I316">
-        <v>589</v>
+        <v>580</v>
       </c>
       <c r="J316">
-        <v>2.3517703</v>
+        <v>3.236633</v>
       </c>
       <c r="K316">
-        <v>43.2132151</v>
+        <v>50.173538</v>
       </c>
     </row>
     <row r="317" spans="1:11">
       <c r="A317">
-        <v>174</v>
+        <v>680</v>
       </c>
       <c r="B317" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D317" t="s">
+        <v>35</v>
       </c>
       <c r="E317" t="s">
-        <v>702</v>
-[...1 lines deleted...]
-      <c r="G317" t="s">
         <v>703</v>
       </c>
-      <c r="I317">
-[...1 lines deleted...]
-      </c>
       <c r="J317">
-        <v>5.048722</v>
+        <v>3.0784144</v>
       </c>
       <c r="K317">
-        <v>44.0555639</v>
+        <v>50.6351501</v>
       </c>
     </row>
     <row r="318" spans="1:11">
       <c r="A318">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="B318" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C318" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E318" t="s">
         <v>704</v>
       </c>
       <c r="G318" t="s">
         <v>705</v>
       </c>
       <c r="H318" t="s">
         <v>706</v>
       </c>
       <c r="I318">
-        <v>346</v>
+        <v>589</v>
       </c>
       <c r="J318">
-        <v>4.853947</v>
+        <v>2.3517703</v>
       </c>
       <c r="K318">
-        <v>46.780764</v>
+        <v>43.2132151</v>
       </c>
     </row>
     <row r="319" spans="1:11">
       <c r="A319">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B319" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C319" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E319" t="s">
         <v>707</v>
       </c>
       <c r="G319" t="s">
         <v>708</v>
       </c>
-      <c r="H319" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I319">
-        <v>290</v>
+        <v>483</v>
       </c>
       <c r="J319">
-        <v>4.363073</v>
+        <v>5.048722</v>
       </c>
       <c r="K319">
-        <v>48.956682</v>
+        <v>44.0555639</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320">
-        <v>690</v>
+        <v>178</v>
       </c>
       <c r="B320" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C320" t="s">
+        <v>31</v>
       </c>
       <c r="E320" t="s">
+        <v>709</v>
+      </c>
+      <c r="G320" t="s">
         <v>710</v>
       </c>
-      <c r="G320" t="s">
-        <v>708</v>
+      <c r="H320" t="s">
+        <v>711</v>
+      </c>
+      <c r="I320">
+        <v>346</v>
       </c>
       <c r="J320">
-        <v>4.3420716</v>
+        <v>4.853947</v>
       </c>
       <c r="K320">
-        <v>48.9692378</v>
+        <v>46.780764</v>
       </c>
     </row>
     <row r="321" spans="1:11">
       <c r="A321">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B321" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C321" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E321" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="G321" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="H321" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="I321">
-        <v>390</v>
+        <v>290</v>
       </c>
       <c r="J321">
-        <v>1.489012</v>
+        <v>4.363073</v>
       </c>
       <c r="K321">
-        <v>48.443854</v>
+        <v>48.956682</v>
       </c>
     </row>
     <row r="322" spans="1:11">
       <c r="A322">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="B322" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D322" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E322" t="s">
-        <v>714</v>
+        <v>715</v>
+      </c>
+      <c r="G322" t="s">
+        <v>713</v>
       </c>
       <c r="J322">
-        <v>1.487157</v>
+        <v>4.3420716</v>
       </c>
       <c r="K322">
-        <v>48.447382</v>
+        <v>48.9692378</v>
       </c>
     </row>
     <row r="323" spans="1:11">
       <c r="A323">
-        <v>692</v>
+        <v>179</v>
       </c>
       <c r="B323" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C323" t="s">
+        <v>31</v>
       </c>
       <c r="E323" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="G323" t="s">
-        <v>712</v>
+        <v>717</v>
+      </c>
+      <c r="H323" t="s">
+        <v>718</v>
+      </c>
+      <c r="I323">
+        <v>390</v>
       </c>
       <c r="J323">
-        <v>1.4878371</v>
+        <v>1.489012</v>
       </c>
       <c r="K323">
-        <v>48.4478026</v>
+        <v>48.443854</v>
       </c>
     </row>
     <row r="324" spans="1:11">
       <c r="A324">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="B324" t="s">
-        <v>595</v>
+        <v>600</v>
+      </c>
+      <c r="D324" t="s">
+        <v>35</v>
       </c>
       <c r="E324" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="J324">
-        <v>5.1392559</v>
+        <v>1.487157</v>
       </c>
       <c r="K324">
-        <v>48.113748</v>
+        <v>48.447382</v>
       </c>
     </row>
     <row r="325" spans="1:11">
       <c r="A325">
-        <v>547</v>
+        <v>692</v>
       </c>
       <c r="B325" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>600</v>
       </c>
       <c r="D325" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E325" t="s">
+        <v>720</v>
+      </c>
+      <c r="G325" t="s">
         <v>717</v>
       </c>
-      <c r="G325" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J325">
-        <v>2.59016</v>
+        <v>1.4878371</v>
       </c>
       <c r="K325">
-        <v>48.877535</v>
+        <v>48.4478026</v>
       </c>
     </row>
     <row r="326" spans="1:11">
       <c r="A326">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="B326" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
       </c>
       <c r="E326" t="s">
-        <v>719</v>
-[...2 lines deleted...]
-        <v>1093</v>
+        <v>721</v>
       </c>
       <c r="J326">
-        <v>2.112264</v>
+        <v>5.1392559</v>
       </c>
       <c r="K326">
-        <v>46.82714</v>
+        <v>48.113748</v>
       </c>
     </row>
     <row r="327" spans="1:11">
       <c r="A327">
-        <v>180</v>
+        <v>547</v>
       </c>
       <c r="B327" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C327" t="s">
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="D327" t="s">
+        <v>20</v>
       </c>
       <c r="E327" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="G327" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="H327" t="s">
-        <v>722</v>
+        <v>453</v>
       </c>
       <c r="I327">
-        <v>312</v>
+        <v>658</v>
       </c>
       <c r="J327">
-        <v>3.087025</v>
+        <v>2.59016</v>
       </c>
       <c r="K327">
-        <v>45.777222</v>
+        <v>48.877535</v>
       </c>
     </row>
     <row r="328" spans="1:11">
       <c r="A328">
-        <v>700</v>
+        <v>696</v>
       </c>
       <c r="B328" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D328" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E328" t="s">
-        <v>723</v>
+        <v>724</v>
+      </c>
+      <c r="I328">
+        <v>1093</v>
       </c>
       <c r="J328">
-        <v>3.1265465</v>
+        <v>2.112264</v>
       </c>
       <c r="K328">
-        <v>45.7809732</v>
+        <v>46.82714</v>
       </c>
     </row>
     <row r="329" spans="1:11">
       <c r="A329">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B329" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C329" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="E329" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="G329" t="s">
-        <v>725</v>
+        <v>726</v>
+      </c>
+      <c r="H329" t="s">
+        <v>727</v>
+      </c>
+      <c r="I329">
+        <v>312</v>
       </c>
       <c r="J329">
-        <v>4.664555</v>
+        <v>3.087025</v>
       </c>
       <c r="K329">
-        <v>46.428968</v>
+        <v>45.777222</v>
       </c>
     </row>
     <row r="330" spans="1:11">
       <c r="A330">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="B330" t="s">
-        <v>595</v>
+        <v>600</v>
+      </c>
+      <c r="D330" t="s">
+        <v>20</v>
       </c>
       <c r="E330" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="J330">
-        <v>0.57086</v>
+        <v>3.1265465</v>
       </c>
       <c r="K330">
-        <v>43.026621</v>
+        <v>45.7809732</v>
       </c>
     </row>
     <row r="331" spans="1:11">
       <c r="A331">
-        <v>706</v>
+        <v>181</v>
       </c>
       <c r="B331" t="s">
-        <v>595</v>
+        <v>600</v>
+      </c>
+      <c r="C331" t="s">
+        <v>19</v>
       </c>
       <c r="D331" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E331" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-        <v>876</v>
+        <v>729</v>
+      </c>
+      <c r="G331" t="s">
+        <v>730</v>
       </c>
       <c r="J331">
-        <v>2.826145</v>
+        <v>4.664555</v>
       </c>
       <c r="K331">
-        <v>49.417816</v>
+        <v>46.428968</v>
       </c>
     </row>
     <row r="332" spans="1:11">
       <c r="A332">
-        <v>182</v>
+        <v>705</v>
       </c>
       <c r="B332" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
       </c>
       <c r="E332" t="s">
-        <v>728</v>
-[...5 lines deleted...]
-        <v>1317</v>
+        <v>731</v>
       </c>
       <c r="J332">
-        <v>0.372492</v>
+        <v>0.57086</v>
       </c>
       <c r="K332">
-        <v>43.9582229</v>
+        <v>43.026621</v>
       </c>
     </row>
     <row r="333" spans="1:11">
       <c r="A333">
-        <v>606</v>
+        <v>706</v>
       </c>
       <c r="B333" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>600</v>
       </c>
       <c r="D333" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E333" t="s">
-        <v>730</v>
-[...2 lines deleted...]
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="I333">
-        <v>660</v>
+        <v>876</v>
       </c>
       <c r="J333">
-        <v>2.511947</v>
+        <v>2.826145</v>
       </c>
       <c r="K333">
-        <v>49.907676</v>
+        <v>49.417816</v>
       </c>
     </row>
     <row r="334" spans="1:11">
       <c r="A334">
-        <v>1131</v>
+        <v>182</v>
       </c>
       <c r="B334" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C334" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E334" t="s">
-        <v>732</v>
+        <v>733</v>
+      </c>
+      <c r="G334" t="s">
+        <v>734</v>
+      </c>
+      <c r="I334">
+        <v>1317</v>
+      </c>
+      <c r="J334">
+        <v>0.372492</v>
+      </c>
+      <c r="K334">
+        <v>43.9582229</v>
       </c>
     </row>
     <row r="335" spans="1:11">
       <c r="A335">
-        <v>183</v>
+        <v>606</v>
       </c>
       <c r="B335" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C335" t="s">
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="D335" t="s">
+        <v>20</v>
       </c>
       <c r="E335" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="G335" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="I335">
-        <v>451</v>
+        <v>660</v>
       </c>
       <c r="J335">
-        <v>1.137885</v>
+        <v>2.511947</v>
       </c>
       <c r="K335">
-        <v>43.001602</v>
+        <v>49.907676</v>
       </c>
     </row>
     <row r="336" spans="1:11">
       <c r="A336">
-        <v>184</v>
+        <v>1131</v>
       </c>
       <c r="B336" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C336" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="E336" t="s">
-        <v>735</v>
-[...14 lines deleted...]
-        <v>49.047808</v>
+        <v>737</v>
       </c>
     </row>
     <row r="337" spans="1:11">
       <c r="A337">
-        <v>709</v>
+        <v>183</v>
       </c>
       <c r="B337" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>600</v>
+      </c>
+      <c r="C337" t="s">
+        <v>31</v>
       </c>
       <c r="E337" t="s">
-        <v>737</v>
+        <v>738</v>
+      </c>
+      <c r="G337" t="s">
+        <v>739</v>
       </c>
       <c r="I337">
-        <v>833</v>
+        <v>451</v>
       </c>
       <c r="J337">
-        <v>3.215868</v>
+        <v>1.137885</v>
       </c>
       <c r="K337">
-        <v>50.567672</v>
+        <v>43.001602</v>
       </c>
     </row>
     <row r="338" spans="1:11">
       <c r="A338">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B338" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C338" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E338" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="G338" t="s">
-        <v>604</v>
+        <v>274</v>
+      </c>
+      <c r="H338" t="s">
+        <v>741</v>
       </c>
       <c r="I338">
-        <v>506</v>
+        <v>429</v>
       </c>
       <c r="J338">
-        <v>-1.051945</v>
+        <v>-1.4452609</v>
       </c>
       <c r="K338">
-        <v>43.708608</v>
+        <v>49.047808</v>
       </c>
     </row>
     <row r="339" spans="1:11">
       <c r="A339">
-        <v>186</v>
+        <v>709</v>
       </c>
       <c r="B339" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D339" t="s">
+        <v>35</v>
       </c>
       <c r="E339" t="s">
-        <v>739</v>
-[...5 lines deleted...]
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="I339">
-        <v>325</v>
+        <v>833</v>
       </c>
       <c r="J339">
-        <v>5.370536</v>
+        <v>3.215868</v>
       </c>
       <c r="K339">
-        <v>44.751036</v>
+        <v>50.567672</v>
       </c>
     </row>
     <row r="340" spans="1:11">
       <c r="A340">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="B340" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C340" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E340" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="G340" t="s">
-        <v>743</v>
+        <v>609</v>
       </c>
       <c r="I340">
-        <v>364</v>
+        <v>506</v>
       </c>
       <c r="J340">
-        <v>6.235976</v>
+        <v>-1.051945</v>
       </c>
       <c r="K340">
-        <v>44.092193</v>
+        <v>43.708608</v>
       </c>
     </row>
     <row r="341" spans="1:11">
       <c r="A341">
-        <v>598</v>
+        <v>186</v>
       </c>
       <c r="B341" t="s">
-        <v>595</v>
+        <v>600</v>
+      </c>
+      <c r="C341" t="s">
+        <v>31</v>
       </c>
       <c r="E341" t="s">
         <v>744</v>
       </c>
       <c r="G341" t="s">
         <v>745</v>
       </c>
+      <c r="H341" t="s">
+        <v>746</v>
+      </c>
+      <c r="I341">
+        <v>325</v>
+      </c>
       <c r="J341">
-        <v>5.04148</v>
+        <v>5.370536</v>
       </c>
       <c r="K341">
-        <v>47.322047</v>
+        <v>44.751036</v>
       </c>
     </row>
     <row r="342" spans="1:11">
       <c r="A342">
-        <v>599</v>
+        <v>187</v>
       </c>
       <c r="B342" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C342" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E342" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="G342" t="s">
-        <v>747</v>
+        <v>748</v>
+      </c>
+      <c r="I342">
+        <v>364</v>
       </c>
       <c r="J342">
-        <v>5.033845</v>
+        <v>6.235976</v>
       </c>
       <c r="K342">
-        <v>47.321614</v>
+        <v>44.092193</v>
       </c>
     </row>
     <row r="343" spans="1:11">
       <c r="A343">
-        <v>556</v>
+        <v>598</v>
       </c>
       <c r="B343" t="s">
-        <v>595</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>600</v>
       </c>
       <c r="E343" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="G343" t="s">
-        <v>745</v>
-[...5 lines deleted...]
-        <v>990</v>
+        <v>750</v>
       </c>
       <c r="J343">
-        <v>5.047479</v>
+        <v>5.04148</v>
       </c>
       <c r="K343">
-        <v>47.2909559</v>
+        <v>47.322047</v>
       </c>
     </row>
     <row r="344" spans="1:11">
       <c r="A344">
-        <v>188</v>
+        <v>599</v>
       </c>
       <c r="B344" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C344" t="s">
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="D344" t="s">
+        <v>35</v>
       </c>
       <c r="E344" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="G344" t="s">
-        <v>751</v>
-[...2 lines deleted...]
-        <v>557</v>
+        <v>752</v>
       </c>
       <c r="J344">
-        <v>-1.753965</v>
+        <v>5.033845</v>
       </c>
       <c r="K344">
-        <v>48.54969</v>
+        <v>47.321614</v>
       </c>
     </row>
     <row r="345" spans="1:11">
       <c r="A345">
-        <v>716</v>
+        <v>556</v>
       </c>
       <c r="B345" t="s">
-        <v>595</v>
+        <v>600</v>
+      </c>
+      <c r="C345" t="s">
+        <v>19</v>
+      </c>
+      <c r="D345" t="s">
+        <v>20</v>
       </c>
       <c r="E345" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="G345" t="s">
-        <v>753</v>
+        <v>750</v>
+      </c>
+      <c r="H345" t="s">
+        <v>754</v>
+      </c>
+      <c r="I345">
+        <v>990</v>
       </c>
       <c r="J345">
-        <v>3.080602</v>
+        <v>5.047479</v>
       </c>
       <c r="K345">
-        <v>50.367874</v>
+        <v>47.2909559</v>
       </c>
     </row>
     <row r="346" spans="1:11">
       <c r="A346">
-        <v>105</v>
+        <v>188</v>
       </c>
       <c r="B346" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C346" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E346" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="G346" t="s">
-        <v>755</v>
-[...1 lines deleted...]
-      <c r="H346" t="s">
         <v>756</v>
       </c>
       <c r="I346">
-        <v>571</v>
+        <v>557</v>
       </c>
       <c r="J346">
-        <v>2.970433</v>
+        <v>-1.753965</v>
       </c>
       <c r="K346">
-        <v>42.600336</v>
+        <v>48.54969</v>
       </c>
     </row>
     <row r="347" spans="1:11">
       <c r="A347">
-        <v>725</v>
+        <v>716</v>
       </c>
       <c r="B347" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="E347" t="s">
         <v>757</v>
       </c>
+      <c r="G347" t="s">
+        <v>758</v>
+      </c>
       <c r="J347">
-        <v>7.4416241</v>
+        <v>3.080602</v>
       </c>
       <c r="K347">
-        <v>48.3181795</v>
+        <v>50.367874</v>
       </c>
     </row>
     <row r="348" spans="1:11">
       <c r="A348">
-        <v>189</v>
+        <v>105</v>
       </c>
       <c r="B348" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C348" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E348" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="G348" t="s">
-        <v>759</v>
+        <v>760</v>
+      </c>
+      <c r="H348" t="s">
+        <v>761</v>
       </c>
       <c r="I348">
-        <v>374</v>
+        <v>571</v>
       </c>
       <c r="J348">
-        <v>6.495865</v>
+        <v>2.970433</v>
       </c>
       <c r="K348">
-        <v>44.564164</v>
+        <v>42.600336</v>
       </c>
     </row>
     <row r="349" spans="1:11">
       <c r="A349">
-        <v>727</v>
+        <v>725</v>
       </c>
       <c r="B349" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
       </c>
       <c r="E349" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="J349">
-        <v>7.66326</v>
+        <v>7.4416241</v>
       </c>
       <c r="K349">
-        <v>48.42353</v>
+        <v>48.3181795</v>
       </c>
     </row>
     <row r="350" spans="1:11">
       <c r="A350">
-        <v>729</v>
+        <v>189</v>
       </c>
       <c r="B350" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C350" t="s">
+        <v>48</v>
       </c>
       <c r="E350" t="s">
-        <v>761</v>
+        <v>763</v>
+      </c>
+      <c r="G350" t="s">
+        <v>764</v>
+      </c>
+      <c r="I350">
+        <v>374</v>
       </c>
       <c r="J350">
-        <v>2.672035</v>
+        <v>6.495865</v>
       </c>
       <c r="K350">
-        <v>44.554877</v>
+        <v>44.564164</v>
       </c>
     </row>
     <row r="351" spans="1:11">
       <c r="A351">
-        <v>190</v>
+        <v>727</v>
       </c>
       <c r="B351" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D351" t="s">
+        <v>20</v>
       </c>
       <c r="E351" t="s">
-        <v>762</v>
-[...8 lines deleted...]
-        <v>412</v>
+        <v>765</v>
       </c>
       <c r="J351">
-        <v>1.151361</v>
+        <v>7.66326</v>
       </c>
       <c r="K351">
-        <v>49.0270129</v>
+        <v>48.42353</v>
       </c>
     </row>
     <row r="352" spans="1:11">
       <c r="A352">
-        <v>733</v>
+        <v>729</v>
       </c>
       <c r="B352" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D352" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E352" t="s">
-        <v>765</v>
-[...2 lines deleted...]
-        <v>658</v>
+        <v>766</v>
       </c>
       <c r="J352">
-        <v>0.380774</v>
+        <v>2.672035</v>
       </c>
       <c r="K352">
-        <v>49.755601</v>
+        <v>44.554877</v>
       </c>
     </row>
     <row r="353" spans="1:11">
       <c r="A353">
-        <v>735</v>
+        <v>190</v>
       </c>
       <c r="B353" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C353" t="s">
+        <v>31</v>
       </c>
       <c r="E353" t="s">
-        <v>766</v>
+        <v>767</v>
+      </c>
+      <c r="G353" t="s">
+        <v>768</v>
+      </c>
+      <c r="H353" t="s">
+        <v>769</v>
       </c>
       <c r="I353">
-        <v>1121</v>
+        <v>412</v>
       </c>
       <c r="J353">
-        <v>3.611037</v>
+        <v>1.151361</v>
       </c>
       <c r="K353">
-        <v>48.450119</v>
+        <v>49.0270129</v>
       </c>
     </row>
     <row r="354" spans="1:11">
       <c r="A354">
-        <v>737</v>
+        <v>733</v>
       </c>
       <c r="B354" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D354" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E354" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="I354">
-        <v>838</v>
+        <v>658</v>
       </c>
       <c r="J354">
-        <v>2.032871</v>
+        <v>0.380774</v>
       </c>
       <c r="K354">
-        <v>44.608288</v>
+        <v>49.755601</v>
       </c>
     </row>
     <row r="355" spans="1:11">
       <c r="A355">
-        <v>950</v>
+        <v>735</v>
       </c>
       <c r="B355" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D355" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E355" t="s">
-        <v>768</v>
-[...2 lines deleted...]
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="I355">
-        <v>651</v>
+        <v>1121</v>
       </c>
       <c r="J355">
-        <v>2.319231</v>
+        <v>3.611037</v>
       </c>
       <c r="K355">
-        <v>47.810331</v>
+        <v>48.450119</v>
       </c>
     </row>
     <row r="356" spans="1:11">
       <c r="A356">
-        <v>742</v>
+        <v>737</v>
       </c>
       <c r="B356" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D356" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E356" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="I356">
-        <v>1121</v>
+        <v>838</v>
       </c>
       <c r="J356">
-        <v>1.605232</v>
+        <v>2.032871</v>
       </c>
       <c r="K356">
-        <v>42.964127</v>
+        <v>44.608288</v>
       </c>
     </row>
     <row r="357" spans="1:11">
       <c r="A357">
-        <v>746</v>
+        <v>950</v>
       </c>
       <c r="B357" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>600</v>
       </c>
       <c r="D357" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E357" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="G357" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="I357">
-        <v>1101</v>
+        <v>651</v>
       </c>
       <c r="J357">
-        <v>0.049577</v>
+        <v>2.319231</v>
       </c>
       <c r="K357">
-        <v>47.181755</v>
+        <v>47.810331</v>
       </c>
     </row>
     <row r="358" spans="1:11">
       <c r="A358">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="B358" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D358" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E358" t="s">
-        <v>773</v>
+        <v>775</v>
+      </c>
+      <c r="I358">
+        <v>1121</v>
       </c>
       <c r="J358">
-        <v>4.945711</v>
+        <v>1.605232</v>
       </c>
       <c r="K358">
-        <v>43.437882</v>
+        <v>42.964127</v>
       </c>
     </row>
     <row r="359" spans="1:11">
       <c r="A359">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="B359" t="s">
-        <v>595</v>
+        <v>600</v>
+      </c>
+      <c r="C359" t="s">
+        <v>19</v>
+      </c>
+      <c r="D359" t="s">
+        <v>20</v>
       </c>
       <c r="E359" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="G359" t="s">
-        <v>775</v>
+        <v>777</v>
+      </c>
+      <c r="I359">
+        <v>1101</v>
       </c>
       <c r="J359">
-        <v>2.422808</v>
+        <v>0.049577</v>
       </c>
       <c r="K359">
-        <v>46.783089</v>
+        <v>47.181755</v>
       </c>
     </row>
     <row r="360" spans="1:11">
       <c r="A360">
-        <v>750</v>
+        <v>748</v>
       </c>
       <c r="B360" t="s">
-        <v>595</v>
+        <v>600</v>
+      </c>
+      <c r="D360" t="s">
+        <v>20</v>
       </c>
       <c r="E360" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="J360">
-        <v>2.422808</v>
+        <v>4.945711</v>
       </c>
       <c r="K360">
-        <v>46.783089</v>
+        <v>43.437882</v>
       </c>
     </row>
     <row r="361" spans="1:11">
       <c r="A361">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="B361" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="E361" t="s">
-        <v>777</v>
+        <v>779</v>
+      </c>
+      <c r="G361" t="s">
+        <v>780</v>
       </c>
       <c r="J361">
         <v>2.422808</v>
       </c>
       <c r="K361">
         <v>46.783089</v>
       </c>
     </row>
     <row r="362" spans="1:11">
       <c r="A362">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="B362" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="E362" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="J362">
         <v>2.422808</v>
       </c>
       <c r="K362">
         <v>46.783089</v>
       </c>
     </row>
     <row r="363" spans="1:11">
       <c r="A363">
-        <v>754</v>
+        <v>751</v>
       </c>
       <c r="B363" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="E363" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="J363">
         <v>2.422808</v>
       </c>
       <c r="K363">
         <v>46.783089</v>
       </c>
     </row>
     <row r="364" spans="1:11">
       <c r="A364">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="B364" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="E364" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="J364">
         <v>2.422808</v>
       </c>
       <c r="K364">
         <v>46.783089</v>
       </c>
     </row>
     <row r="365" spans="1:11">
       <c r="A365">
-        <v>191</v>
+        <v>754</v>
       </c>
       <c r="B365" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
       </c>
       <c r="E365" t="s">
-        <v>781</v>
-[...8 lines deleted...]
-        <v>374</v>
+        <v>784</v>
       </c>
       <c r="J365">
-        <v>6.737034</v>
+        <v>2.422808</v>
       </c>
       <c r="K365">
-        <v>43.433152</v>
+        <v>46.783089</v>
       </c>
     </row>
     <row r="366" spans="1:11">
       <c r="A366">
-        <v>192</v>
+        <v>755</v>
       </c>
       <c r="B366" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
       </c>
       <c r="E366" t="s">
-        <v>784</v>
-[...1 lines deleted...]
-      <c r="G366" t="s">
         <v>785</v>
       </c>
-      <c r="I366">
-[...1 lines deleted...]
-      </c>
       <c r="J366">
-        <v>6.079758</v>
+        <v>2.422808</v>
       </c>
       <c r="K366">
-        <v>44.559638</v>
+        <v>46.783089</v>
       </c>
     </row>
     <row r="367" spans="1:11">
       <c r="A367">
-        <v>957</v>
+        <v>191</v>
       </c>
       <c r="B367" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C367" t="s">
+        <v>31</v>
       </c>
       <c r="E367" t="s">
         <v>786</v>
       </c>
+      <c r="G367" t="s">
+        <v>787</v>
+      </c>
+      <c r="H367" t="s">
+        <v>788</v>
+      </c>
+      <c r="I367">
+        <v>374</v>
+      </c>
       <c r="J367">
-        <v>3.549015</v>
+        <v>6.737034</v>
       </c>
       <c r="K367">
-        <v>43.734434</v>
+        <v>43.433152</v>
       </c>
     </row>
     <row r="368" spans="1:11">
       <c r="A368">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B368" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C368" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E368" t="s">
-        <v>787</v>
-[...2 lines deleted...]
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="G368" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="I368">
-        <v>451</v>
+        <v>430</v>
       </c>
       <c r="J368">
-        <v>6.841838</v>
+        <v>6.079758</v>
       </c>
       <c r="K368">
-        <v>43.94714</v>
+        <v>44.559638</v>
       </c>
     </row>
     <row r="369" spans="1:11">
       <c r="A369">
-        <v>194</v>
+        <v>957</v>
       </c>
       <c r="B369" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D369" t="s">
+        <v>20</v>
       </c>
       <c r="E369" t="s">
-        <v>790</v>
-[...1 lines deleted...]
-      <c r="F369" t="s">
         <v>791</v>
       </c>
-      <c r="G369" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J369">
-        <v>6.926492</v>
+        <v>3.549015</v>
       </c>
       <c r="K369">
-        <v>43.660153</v>
+        <v>43.734434</v>
       </c>
     </row>
     <row r="370" spans="1:11">
       <c r="A370">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="B370" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C370" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E370" t="s">
+        <v>792</v>
+      </c>
+      <c r="F370" t="s">
         <v>793</v>
       </c>
       <c r="G370" t="s">
         <v>794</v>
       </c>
       <c r="I370">
-        <v>381</v>
+        <v>451</v>
       </c>
       <c r="J370">
-        <v>5.724524</v>
+        <v>6.841838</v>
       </c>
       <c r="K370">
-        <v>45.188529</v>
+        <v>43.94714</v>
       </c>
     </row>
     <row r="371" spans="1:11">
       <c r="A371">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="B371" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C371" t="s">
-        <v>179</v>
+        <v>31</v>
       </c>
       <c r="E371" t="s">
         <v>795</v>
       </c>
+      <c r="F371" t="s">
+        <v>796</v>
+      </c>
+      <c r="G371" t="s">
+        <v>797</v>
+      </c>
+      <c r="I371">
+        <v>451</v>
+      </c>
       <c r="J371">
-        <v>2.517525</v>
+        <v>6.926492</v>
       </c>
       <c r="K371">
-        <v>48.737806</v>
+        <v>43.660153</v>
       </c>
     </row>
     <row r="372" spans="1:11">
       <c r="A372">
-        <v>788</v>
+        <v>195</v>
       </c>
       <c r="B372" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C372" t="s">
+        <v>31</v>
       </c>
       <c r="E372" t="s">
-        <v>796</v>
+        <v>798</v>
+      </c>
+      <c r="G372" t="s">
+        <v>799</v>
+      </c>
+      <c r="I372">
+        <v>381</v>
       </c>
       <c r="J372">
-        <v>7.0525374</v>
+        <v>5.724524</v>
       </c>
       <c r="K372">
-        <v>43.5141874</v>
+        <v>45.188529</v>
       </c>
     </row>
     <row r="373" spans="1:11">
       <c r="A373">
-        <v>791</v>
+        <v>196</v>
       </c>
       <c r="B373" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>600</v>
+      </c>
+      <c r="C373" t="s">
+        <v>184</v>
       </c>
       <c r="E373" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="J373">
-        <v>7.254065</v>
+        <v>2.517525</v>
       </c>
       <c r="K373">
-        <v>47.902854</v>
+        <v>48.737806</v>
       </c>
     </row>
     <row r="374" spans="1:11">
       <c r="A374">
-        <v>798</v>
+        <v>788</v>
       </c>
       <c r="B374" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D374" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E374" t="s">
-        <v>798</v>
-[...2 lines deleted...]
-        <v>654</v>
+        <v>801</v>
       </c>
       <c r="J374">
-        <v>0.819459</v>
+        <v>7.0525374</v>
       </c>
       <c r="K374">
-        <v>49.433214</v>
+        <v>43.5141874</v>
       </c>
     </row>
     <row r="375" spans="1:11">
       <c r="A375">
-        <v>1106</v>
+        <v>791</v>
       </c>
       <c r="B375" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>600</v>
       </c>
       <c r="D375" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E375" t="s">
-        <v>799</v>
-[...5 lines deleted...]
-        <v>1043</v>
+        <v>802</v>
       </c>
       <c r="J375">
-        <v>3.4146</v>
+        <v>7.254065</v>
       </c>
       <c r="K375">
-        <v>45.1915</v>
+        <v>47.902854</v>
       </c>
     </row>
     <row r="376" spans="1:11">
       <c r="A376">
-        <v>807</v>
+        <v>798</v>
       </c>
       <c r="B376" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D376" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E376" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="I376">
-        <v>1120</v>
+        <v>654</v>
       </c>
       <c r="J376">
-        <v>0.761037</v>
+        <v>0.819459</v>
       </c>
       <c r="K376">
-        <v>48.768079</v>
+        <v>49.433214</v>
       </c>
     </row>
     <row r="377" spans="1:11">
       <c r="A377">
-        <v>808</v>
+        <v>1106</v>
       </c>
       <c r="B377" t="s">
-        <v>595</v>
+        <v>600</v>
+      </c>
+      <c r="C377" t="s">
+        <v>19</v>
       </c>
       <c r="D377" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E377" t="s">
-        <v>802</v>
+        <v>804</v>
+      </c>
+      <c r="G377" t="s">
+        <v>805</v>
+      </c>
+      <c r="I377">
+        <v>1043</v>
       </c>
       <c r="J377">
-        <v>3.018014</v>
+        <v>3.4146</v>
       </c>
       <c r="K377">
-        <v>47.177091</v>
+        <v>45.1915</v>
       </c>
     </row>
     <row r="378" spans="1:11">
       <c r="A378">
-        <v>197</v>
+        <v>807</v>
       </c>
       <c r="B378" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>600</v>
       </c>
       <c r="D378" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E378" t="s">
-        <v>803</v>
+        <v>806</v>
+      </c>
+      <c r="I378">
+        <v>1120</v>
       </c>
       <c r="J378">
-        <v>5.3486269</v>
+        <v>0.761037</v>
       </c>
       <c r="K378">
-        <v>45.903996</v>
+        <v>48.768079</v>
       </c>
     </row>
     <row r="379" spans="1:11">
       <c r="A379">
-        <v>1126</v>
+        <v>808</v>
       </c>
       <c r="B379" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>600</v>
       </c>
       <c r="D379" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E379" t="s">
-        <v>804</v>
-[...5 lines deleted...]
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="J379">
-        <v>2.3701</v>
+        <v>3.018014</v>
       </c>
       <c r="K379">
-        <v>43.0526</v>
+        <v>47.177091</v>
       </c>
     </row>
     <row r="380" spans="1:11">
       <c r="A380">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B380" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C380" t="s">
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="D380" t="s">
+        <v>20</v>
       </c>
       <c r="E380" t="s">
-        <v>807</v>
-[...1 lines deleted...]
-      <c r="G380" t="s">
         <v>808</v>
       </c>
-      <c r="H380" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J380">
-        <v>5.334297</v>
+        <v>5.3486269</v>
       </c>
       <c r="K380">
-        <v>47.86683</v>
+        <v>45.903996</v>
       </c>
     </row>
     <row r="381" spans="1:11">
       <c r="A381">
-        <v>199</v>
+        <v>1126</v>
       </c>
       <c r="B381" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C381" t="s">
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="D381" t="s">
+        <v>20</v>
       </c>
       <c r="E381" t="s">
+        <v>809</v>
+      </c>
+      <c r="G381" t="s">
         <v>810</v>
       </c>
-      <c r="G381" t="s">
+      <c r="I381" t="s">
         <v>811</v>
       </c>
-      <c r="H381" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J381">
-        <v>3.623896</v>
+        <v>2.3701</v>
       </c>
       <c r="K381">
-        <v>49.564427</v>
+        <v>43.0526</v>
       </c>
     </row>
     <row r="382" spans="1:11">
       <c r="A382">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B382" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C382" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E382" t="s">
+        <v>812</v>
+      </c>
+      <c r="G382" t="s">
         <v>813</v>
       </c>
-      <c r="G382" t="s">
+      <c r="H382" t="s">
         <v>814</v>
       </c>
       <c r="I382">
-        <v>1317</v>
+        <v>220</v>
       </c>
       <c r="J382">
-        <v>1.820699</v>
+        <v>5.334297</v>
       </c>
       <c r="K382">
-        <v>43.699185</v>
+        <v>47.86683</v>
       </c>
     </row>
     <row r="383" spans="1:11">
       <c r="A383">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B383" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C383" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E383" t="s">
         <v>815</v>
       </c>
       <c r="G383" t="s">
         <v>816</v>
       </c>
       <c r="H383" t="s">
         <v>817</v>
       </c>
       <c r="I383">
-        <v>451</v>
+        <v>499</v>
       </c>
       <c r="J383">
-        <v>0.199556</v>
+        <v>3.623896</v>
       </c>
       <c r="K383">
-        <v>48.00611</v>
+        <v>49.564427</v>
       </c>
     </row>
     <row r="384" spans="1:11">
       <c r="A384">
-        <v>813</v>
+        <v>200</v>
       </c>
       <c r="B384" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C384" t="s">
+        <v>31</v>
       </c>
       <c r="E384" t="s">
         <v>818</v>
       </c>
       <c r="G384" t="s">
         <v>819</v>
       </c>
+      <c r="I384">
+        <v>1317</v>
+      </c>
       <c r="J384">
-        <v>0.1786975</v>
+        <v>1.820699</v>
       </c>
       <c r="K384">
-        <v>47.9620425</v>
+        <v>43.699185</v>
       </c>
     </row>
     <row r="385" spans="1:11">
       <c r="A385">
-        <v>11</v>
+        <v>201</v>
       </c>
       <c r="B385" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C385" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E385" t="s">
         <v>820</v>
       </c>
       <c r="G385" t="s">
         <v>821</v>
       </c>
+      <c r="H385" t="s">
+        <v>822</v>
+      </c>
       <c r="I385">
         <v>451</v>
       </c>
       <c r="J385">
-        <v>3.882936</v>
+        <v>0.199556</v>
       </c>
       <c r="K385">
-        <v>45.042768</v>
+        <v>48.00611</v>
       </c>
     </row>
     <row r="386" spans="1:11">
       <c r="A386">
-        <v>202</v>
+        <v>813</v>
       </c>
       <c r="B386" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D386" t="s">
+        <v>20</v>
       </c>
       <c r="E386" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="G386" t="s">
-        <v>823</v>
-[...2 lines deleted...]
-        <v>506</v>
+        <v>824</v>
       </c>
       <c r="J386">
-        <v>0.623621</v>
+        <v>0.1786975</v>
       </c>
       <c r="K386">
-        <v>43.933604</v>
+        <v>47.9620425</v>
       </c>
     </row>
     <row r="387" spans="1:11">
       <c r="A387">
-        <v>815</v>
+        <v>11</v>
       </c>
       <c r="B387" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C387" t="s">
+        <v>31</v>
       </c>
       <c r="E387" t="s">
-        <v>824</v>
+        <v>825</v>
+      </c>
+      <c r="G387" t="s">
+        <v>826</v>
+      </c>
+      <c r="I387">
+        <v>451</v>
       </c>
       <c r="J387">
-        <v>0.477153</v>
+        <v>3.882936</v>
       </c>
       <c r="K387">
-        <v>49.323896</v>
+        <v>45.042768</v>
       </c>
     </row>
     <row r="388" spans="1:11">
       <c r="A388">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B388" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C388" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E388" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="G388" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="I388">
         <v>506</v>
       </c>
       <c r="J388">
-        <v>-0.434402</v>
+        <v>0.623621</v>
       </c>
       <c r="K388">
-        <v>43.333177</v>
+        <v>43.933604</v>
       </c>
     </row>
     <row r="389" spans="1:11">
       <c r="A389">
-        <v>817</v>
+        <v>815</v>
       </c>
       <c r="B389" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D389" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E389" t="s">
-        <v>827</v>
-[...2 lines deleted...]
-        <v>751</v>
+        <v>829</v>
       </c>
       <c r="J389">
-        <v>4.082614</v>
+        <v>0.477153</v>
       </c>
       <c r="K389">
-        <v>50.117999</v>
+        <v>49.323896</v>
       </c>
     </row>
     <row r="390" spans="1:11">
       <c r="A390">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B390" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C390" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E390" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="G390" t="s">
-        <v>829</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>831</v>
+      </c>
+      <c r="I390">
+        <v>506</v>
       </c>
       <c r="J390">
-        <v>3.057256</v>
+        <v>-0.434402</v>
       </c>
       <c r="K390">
-        <v>50.62925</v>
+        <v>43.333177</v>
       </c>
     </row>
     <row r="391" spans="1:11">
       <c r="A391">
-        <v>205</v>
+        <v>817</v>
       </c>
       <c r="B391" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D391" t="s">
+        <v>20</v>
       </c>
       <c r="E391" t="s">
-        <v>830</v>
-[...4 lines deleted...]
-      <c r="H391" t="s">
         <v>832</v>
       </c>
       <c r="I391">
-        <v>73</v>
+        <v>751</v>
       </c>
       <c r="J391">
-        <v>1.261105</v>
+        <v>4.082614</v>
       </c>
       <c r="K391">
-        <v>45.833619</v>
+        <v>50.117999</v>
       </c>
     </row>
     <row r="392" spans="1:11">
       <c r="A392">
-        <v>820</v>
+        <v>204</v>
       </c>
       <c r="B392" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C392" t="s">
+        <v>31</v>
       </c>
       <c r="E392" t="s">
         <v>833</v>
       </c>
       <c r="G392" t="s">
         <v>834</v>
       </c>
+      <c r="I392" t="s">
+        <v>79</v>
+      </c>
       <c r="J392">
-        <v>1.2840732</v>
+        <v>3.057256</v>
       </c>
       <c r="K392">
-        <v>45.8777017</v>
+        <v>50.62925</v>
       </c>
     </row>
     <row r="393" spans="1:11">
       <c r="A393">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="B393" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C393" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E393" t="s">
         <v>835</v>
       </c>
       <c r="G393" t="s">
         <v>836</v>
       </c>
       <c r="H393" t="s">
         <v>837</v>
       </c>
       <c r="I393">
-        <v>538</v>
+        <v>73</v>
       </c>
       <c r="J393">
-        <v>0.227849</v>
+        <v>1.261105</v>
       </c>
       <c r="K393">
-        <v>49.145922</v>
+        <v>45.833619</v>
       </c>
     </row>
     <row r="394" spans="1:11">
       <c r="A394">
-        <v>208</v>
+        <v>820</v>
       </c>
       <c r="B394" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D394" t="s">
+        <v>20</v>
       </c>
       <c r="E394" t="s">
         <v>838</v>
       </c>
       <c r="G394" t="s">
         <v>839</v>
       </c>
-      <c r="I394">
-[...1 lines deleted...]
-      </c>
       <c r="J394">
-        <v>3.313975</v>
+        <v>1.2840732</v>
       </c>
       <c r="K394">
-        <v>43.73366</v>
+        <v>45.8777017</v>
       </c>
     </row>
     <row r="395" spans="1:11">
       <c r="A395">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B395" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C395" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E395" t="s">
         <v>840</v>
       </c>
       <c r="G395" t="s">
         <v>841</v>
       </c>
+      <c r="H395" t="s">
+        <v>842</v>
+      </c>
       <c r="I395">
-        <v>1317</v>
+        <v>538</v>
       </c>
       <c r="J395">
-        <v>0.91201</v>
+        <v>0.227849</v>
       </c>
       <c r="K395">
-        <v>43.4758039</v>
+        <v>49.145922</v>
       </c>
     </row>
     <row r="396" spans="1:11">
       <c r="A396">
-        <v>825</v>
+        <v>208</v>
       </c>
       <c r="B396" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C396" t="s">
+        <v>31</v>
       </c>
       <c r="E396" t="s">
-        <v>842</v>
+        <v>843</v>
+      </c>
+      <c r="G396" t="s">
+        <v>844</v>
       </c>
       <c r="I396">
-        <v>1168</v>
+        <v>506</v>
       </c>
       <c r="J396">
-        <v>-0.696318</v>
+        <v>3.313975</v>
       </c>
       <c r="K396">
-        <v>49.336387</v>
+        <v>43.73366</v>
       </c>
     </row>
     <row r="397" spans="1:11">
       <c r="A397">
-        <v>572</v>
+        <v>209</v>
       </c>
       <c r="B397" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C397" t="s">
-        <v>179</v>
+        <v>31</v>
       </c>
       <c r="E397" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="G397" t="s">
-        <v>844</v>
+        <v>846</v>
+      </c>
+      <c r="I397">
+        <v>1317</v>
       </c>
       <c r="J397">
-        <v>6.2080932</v>
+        <v>0.91201</v>
       </c>
       <c r="K397">
-        <v>48.8744233</v>
+        <v>43.4758039</v>
       </c>
     </row>
     <row r="398" spans="1:11">
       <c r="A398">
-        <v>210</v>
+        <v>825</v>
       </c>
       <c r="B398" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D398" t="s">
+        <v>20</v>
       </c>
       <c r="E398" t="s">
-        <v>845</v>
-[...2 lines deleted...]
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="I398">
-        <v>1317</v>
+        <v>1168</v>
       </c>
       <c r="J398">
-        <v>-1.167062</v>
+        <v>-0.696318</v>
       </c>
       <c r="K398">
-        <v>46.454772</v>
+        <v>49.336387</v>
       </c>
     </row>
     <row r="399" spans="1:11">
       <c r="A399">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="B399" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C399" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>184</v>
       </c>
       <c r="E399" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="G399" t="s">
-        <v>848</v>
-[...1 lines deleted...]
-      <c r="H399" t="s">
         <v>849</v>
       </c>
-      <c r="I399" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J399">
-        <v>6.381111</v>
+        <v>6.2080932</v>
       </c>
       <c r="K399">
-        <v>47.8168409</v>
+        <v>48.8744233</v>
       </c>
     </row>
     <row r="400" spans="1:11">
       <c r="A400">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B400" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C400" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E400" t="s">
+        <v>850</v>
+      </c>
+      <c r="G400" t="s">
         <v>851</v>
       </c>
-      <c r="G400" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I400">
-        <v>150</v>
+        <v>1317</v>
       </c>
       <c r="J400">
-        <v>4.835659</v>
+        <v>-1.167062</v>
       </c>
       <c r="K400">
-        <v>45.764043</v>
+        <v>46.454772</v>
       </c>
     </row>
     <row r="401" spans="1:11">
       <c r="A401">
-        <v>1104</v>
+        <v>550</v>
       </c>
       <c r="B401" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C401" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D401" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E401" t="s">
+        <v>852</v>
+      </c>
+      <c r="G401" t="s">
+        <v>853</v>
+      </c>
+      <c r="H401" t="s">
         <v>854</v>
       </c>
-      <c r="G401" t="s">
+      <c r="I401" t="s">
         <v>855</v>
       </c>
-      <c r="I401" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J401">
-        <v>4.4938</v>
+        <v>6.381111</v>
       </c>
       <c r="K401">
-        <v>45.4513</v>
+        <v>47.8168409</v>
       </c>
     </row>
     <row r="402" spans="1:11">
       <c r="A402">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B402" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C402" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E402" t="s">
+        <v>856</v>
+      </c>
+      <c r="G402" t="s">
         <v>857</v>
       </c>
-      <c r="G402" t="s">
+      <c r="H402" t="s">
         <v>858</v>
       </c>
-      <c r="H402" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I402">
-        <v>536</v>
+        <v>150</v>
       </c>
       <c r="J402">
-        <v>4.828731</v>
+        <v>4.835659</v>
       </c>
       <c r="K402">
-        <v>46.3068839</v>
+        <v>45.764043</v>
       </c>
     </row>
     <row r="403" spans="1:11">
       <c r="A403">
-        <v>285</v>
+        <v>1104</v>
       </c>
       <c r="B403" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C403" t="s">
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="D403" t="s">
+        <v>20</v>
       </c>
       <c r="E403" t="s">
+        <v>859</v>
+      </c>
+      <c r="G403" t="s">
         <v>860</v>
       </c>
-      <c r="F403" t="s">
+      <c r="I403" t="s">
         <v>861</v>
       </c>
-      <c r="G403" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J403">
-        <v>3.891907</v>
+        <v>4.4938</v>
       </c>
       <c r="K403">
-        <v>43.516689</v>
+        <v>45.4513</v>
       </c>
     </row>
     <row r="404" spans="1:11">
       <c r="A404">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B404" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C404" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E404" t="s">
+        <v>862</v>
+      </c>
+      <c r="G404" t="s">
+        <v>863</v>
+      </c>
+      <c r="H404" t="s">
         <v>864</v>
       </c>
-      <c r="G404" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I404">
-        <v>1317</v>
+        <v>536</v>
       </c>
       <c r="J404">
-        <v>-0.739466</v>
+        <v>4.828731</v>
       </c>
       <c r="K404">
-        <v>46.3718519</v>
+        <v>46.3068839</v>
       </c>
     </row>
     <row r="405" spans="1:11">
       <c r="A405">
-        <v>835</v>
+        <v>285</v>
       </c>
       <c r="B405" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C405" t="s">
+        <v>31</v>
       </c>
       <c r="E405" t="s">
+        <v>865</v>
+      </c>
+      <c r="F405" t="s">
         <v>866</v>
       </c>
       <c r="G405" t="s">
         <v>867</v>
       </c>
+      <c r="H405" t="s">
+        <v>868</v>
+      </c>
       <c r="I405">
-        <v>630</v>
+        <v>585</v>
       </c>
       <c r="J405">
-        <v>3.28058</v>
+        <v>3.891907</v>
       </c>
       <c r="K405">
-        <v>50.407869</v>
+        <v>43.516689</v>
       </c>
     </row>
     <row r="406" spans="1:11">
       <c r="A406">
-        <v>838</v>
+        <v>213</v>
       </c>
       <c r="B406" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C406" t="s">
+        <v>31</v>
       </c>
       <c r="E406" t="s">
-        <v>868</v>
+        <v>869</v>
+      </c>
+      <c r="G406" t="s">
+        <v>870</v>
       </c>
       <c r="I406">
-        <v>650</v>
+        <v>1317</v>
       </c>
       <c r="J406">
-        <v>3.760574</v>
+        <v>-0.739466</v>
       </c>
       <c r="K406">
-        <v>50.134723</v>
+        <v>46.3718519</v>
       </c>
     </row>
     <row r="407" spans="1:11">
       <c r="A407">
-        <v>214</v>
+        <v>835</v>
       </c>
       <c r="B407" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D407" t="s">
+        <v>20</v>
       </c>
       <c r="E407" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="G407" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="I407">
-        <v>314</v>
+        <v>630</v>
       </c>
       <c r="J407">
-        <v>5.36978</v>
+        <v>3.28058</v>
       </c>
       <c r="K407">
-        <v>43.296482</v>
+        <v>50.407869</v>
       </c>
     </row>
     <row r="408" spans="1:11">
       <c r="A408">
-        <v>215</v>
+        <v>838</v>
       </c>
       <c r="B408" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D408" t="s">
+        <v>20</v>
       </c>
       <c r="E408" t="s">
-        <v>871</v>
-[...2 lines deleted...]
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="I408">
-        <v>549</v>
+        <v>650</v>
       </c>
       <c r="J408">
-        <v>2.8884657</v>
+        <v>3.760574</v>
       </c>
       <c r="K408">
-        <v>48.9562018</v>
+        <v>50.134723</v>
       </c>
     </row>
     <row r="409" spans="1:11">
       <c r="A409">
-        <v>840</v>
+        <v>214</v>
       </c>
       <c r="B409" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C409" t="s">
+        <v>31</v>
       </c>
       <c r="E409" t="s">
-        <v>873</v>
+        <v>874</v>
+      </c>
+      <c r="G409" t="s">
+        <v>875</v>
+      </c>
+      <c r="I409">
+        <v>314</v>
       </c>
       <c r="J409">
-        <v>2.9048145</v>
+        <v>5.36978</v>
       </c>
       <c r="K409">
-        <v>48.9575601</v>
+        <v>43.296482</v>
       </c>
     </row>
     <row r="410" spans="1:11">
       <c r="A410">
-        <v>841</v>
+        <v>215</v>
       </c>
       <c r="B410" t="s">
-        <v>595</v>
+        <v>600</v>
+      </c>
+      <c r="C410" t="s">
+        <v>31</v>
       </c>
       <c r="E410" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="G410" t="s">
-        <v>875</v>
+        <v>877</v>
+      </c>
+      <c r="I410">
+        <v>549</v>
       </c>
       <c r="J410">
-        <v>2.6554</v>
+        <v>2.8884657</v>
       </c>
       <c r="K410">
-        <v>48.542105</v>
+        <v>48.9562018</v>
       </c>
     </row>
     <row r="411" spans="1:11">
       <c r="A411">
-        <v>216</v>
+        <v>840</v>
       </c>
       <c r="B411" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D411" t="s">
+        <v>20</v>
       </c>
       <c r="E411" t="s">
-        <v>876</v>
-[...4 lines deleted...]
-      <c r="H411" t="s">
         <v>878</v>
       </c>
-      <c r="I411">
-[...1 lines deleted...]
-      </c>
       <c r="J411">
-        <v>3.501873</v>
+        <v>2.9048145</v>
       </c>
       <c r="K411">
-        <v>44.517611</v>
+        <v>48.9575601</v>
       </c>
     </row>
     <row r="412" spans="1:11">
       <c r="A412">
-        <v>217</v>
+        <v>841</v>
       </c>
       <c r="B412" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
       </c>
       <c r="E412" t="s">
         <v>879</v>
       </c>
       <c r="G412" t="s">
         <v>880</v>
       </c>
-      <c r="H412" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J412">
-        <v>6.1757156</v>
+        <v>2.6554</v>
       </c>
       <c r="K412">
-        <v>49.1193089</v>
+        <v>48.542105</v>
       </c>
     </row>
     <row r="413" spans="1:11">
       <c r="A413">
-        <v>842</v>
+        <v>216</v>
       </c>
       <c r="B413" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C413" t="s">
+        <v>31</v>
       </c>
       <c r="E413" t="s">
+        <v>881</v>
+      </c>
+      <c r="G413" t="s">
         <v>882</v>
       </c>
+      <c r="H413" t="s">
+        <v>883</v>
+      </c>
+      <c r="I413">
+        <v>314</v>
+      </c>
       <c r="J413">
-        <v>6.1751768</v>
+        <v>3.501873</v>
       </c>
       <c r="K413">
-        <v>49.1431523</v>
+        <v>44.517611</v>
       </c>
     </row>
     <row r="414" spans="1:11">
       <c r="A414">
-        <v>843</v>
+        <v>217</v>
       </c>
       <c r="B414" t="s">
-        <v>595</v>
+        <v>600</v>
+      </c>
+      <c r="C414" t="s">
+        <v>31</v>
       </c>
       <c r="E414" t="s">
-        <v>883</v>
+        <v>884</v>
+      </c>
+      <c r="G414" t="s">
+        <v>885</v>
+      </c>
+      <c r="H414" t="s">
+        <v>886</v>
       </c>
       <c r="I414">
-        <v>882</v>
+        <v>344</v>
       </c>
       <c r="J414">
-        <v>6.174997</v>
+        <v>6.1757156</v>
       </c>
       <c r="K414">
-        <v>49.1198</v>
+        <v>49.1193089</v>
       </c>
     </row>
     <row r="415" spans="1:11">
       <c r="A415">
-        <v>844</v>
+        <v>842</v>
       </c>
       <c r="B415" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D415" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E415" t="s">
-        <v>884</v>
-[...2 lines deleted...]
-        <v>1055</v>
+        <v>887</v>
       </c>
       <c r="J415">
-        <v>-0.069616</v>
+        <v>6.1751768</v>
       </c>
       <c r="K415">
-        <v>49.07351</v>
+        <v>49.1431523</v>
       </c>
     </row>
     <row r="416" spans="1:11">
       <c r="A416">
-        <v>218</v>
+        <v>843</v>
       </c>
       <c r="B416" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
       </c>
       <c r="E416" t="s">
-        <v>885</v>
-[...2 lines deleted...]
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="I416">
-        <v>1318</v>
+        <v>882</v>
       </c>
       <c r="J416">
-        <v>1.873725</v>
+        <v>6.174997</v>
       </c>
       <c r="K416">
-        <v>43.088226</v>
+        <v>49.1198</v>
       </c>
     </row>
     <row r="417" spans="1:11">
       <c r="A417">
-        <v>851</v>
+        <v>844</v>
       </c>
       <c r="B417" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D417" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E417" t="s">
-        <v>887</v>
+        <v>889</v>
+      </c>
+      <c r="I417">
+        <v>1055</v>
       </c>
       <c r="J417">
-        <v>1.08468</v>
+        <v>-0.069616</v>
       </c>
       <c r="K417">
-        <v>44.104852</v>
+        <v>49.07351</v>
       </c>
     </row>
     <row r="418" spans="1:11">
       <c r="A418">
-        <v>855</v>
+        <v>218</v>
       </c>
       <c r="B418" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C418" t="s">
+        <v>31</v>
       </c>
       <c r="E418" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="G418" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>890</v>
+        <v>891</v>
+      </c>
+      <c r="I418">
+        <v>1318</v>
       </c>
       <c r="J418">
-        <v>-1.511457</v>
+        <v>1.873725</v>
       </c>
       <c r="K418">
-        <v>48.636063</v>
+        <v>43.088226</v>
       </c>
     </row>
     <row r="419" spans="1:11">
       <c r="A419">
-        <v>219</v>
+        <v>851</v>
       </c>
       <c r="B419" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D419" t="s">
+        <v>20</v>
       </c>
       <c r="E419" t="s">
-        <v>891</v>
-[...1 lines deleted...]
-      <c r="G419" t="s">
         <v>892</v>
       </c>
-      <c r="I419">
-[...1 lines deleted...]
-      </c>
       <c r="J419">
-        <v>1.3529599</v>
+        <v>1.08468</v>
       </c>
       <c r="K419">
-        <v>44.0221252</v>
+        <v>44.104852</v>
       </c>
     </row>
     <row r="420" spans="1:11">
       <c r="A420">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="B420" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D420" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E420" t="s">
         <v>893</v>
       </c>
+      <c r="G420" t="s">
+        <v>894</v>
+      </c>
+      <c r="I420" t="s">
+        <v>895</v>
+      </c>
       <c r="J420">
-        <v>4.663871</v>
+        <v>-1.511457</v>
       </c>
       <c r="K420">
-        <v>43.7056189</v>
+        <v>48.636063</v>
       </c>
     </row>
     <row r="421" spans="1:11">
       <c r="A421">
-        <v>865</v>
+        <v>219</v>
       </c>
       <c r="B421" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C421" t="s">
+        <v>31</v>
       </c>
       <c r="E421" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="G421" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="I421">
-        <v>727</v>
+        <v>1317</v>
       </c>
       <c r="J421">
-        <v>7.157327</v>
+        <v>1.3529599</v>
       </c>
       <c r="K421">
-        <v>47.923656</v>
+        <v>44.0221252</v>
       </c>
     </row>
     <row r="422" spans="1:11">
       <c r="A422">
-        <v>220</v>
+        <v>859</v>
       </c>
       <c r="B422" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D422" t="s">
+        <v>20</v>
       </c>
       <c r="E422" t="s">
-        <v>896</v>
-[...4 lines deleted...]
-      <c r="H422" t="s">
         <v>898</v>
       </c>
-      <c r="I422">
-[...1 lines deleted...]
-      </c>
       <c r="J422">
-        <v>-1.553621</v>
+        <v>4.663871</v>
       </c>
       <c r="K422">
-        <v>47.218371</v>
+        <v>43.7056189</v>
       </c>
     </row>
     <row r="423" spans="1:11">
       <c r="A423">
-        <v>221</v>
+        <v>865</v>
       </c>
       <c r="B423" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>600</v>
+      </c>
+      <c r="D423" t="s">
+        <v>20</v>
       </c>
       <c r="E423" t="s">
         <v>899</v>
       </c>
       <c r="G423" t="s">
         <v>900</v>
       </c>
-      <c r="H423" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I423">
-        <v>359</v>
+        <v>727</v>
       </c>
       <c r="J423">
-        <v>3.003078</v>
+        <v>7.157327</v>
       </c>
       <c r="K423">
-        <v>43.184277</v>
+        <v>47.923656</v>
       </c>
     </row>
     <row r="424" spans="1:11">
       <c r="A424">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="B424" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C424" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E424" t="s">
+        <v>901</v>
+      </c>
+      <c r="G424" t="s">
         <v>902</v>
       </c>
-      <c r="G424" t="s">
+      <c r="H424" t="s">
         <v>903</v>
       </c>
-      <c r="H424" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I424">
-        <v>505</v>
+        <v>374</v>
       </c>
       <c r="J424">
-        <v>3.162845</v>
+        <v>-1.553621</v>
       </c>
       <c r="K424">
-        <v>46.990896</v>
+        <v>47.218371</v>
       </c>
     </row>
     <row r="425" spans="1:11">
       <c r="A425">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="B425" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C425" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E425" t="s">
+        <v>904</v>
+      </c>
+      <c r="G425" t="s">
         <v>905</v>
       </c>
-      <c r="G425" t="s">
+      <c r="H425" t="s">
         <v>906</v>
       </c>
       <c r="I425">
-        <v>394</v>
+        <v>359</v>
       </c>
       <c r="J425">
-        <v>4.360054</v>
+        <v>3.003078</v>
       </c>
       <c r="K425">
-        <v>43.836699</v>
+        <v>43.184277</v>
       </c>
     </row>
     <row r="426" spans="1:11">
       <c r="A426">
-        <v>878</v>
+        <v>222</v>
       </c>
       <c r="B426" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C426" t="s">
+        <v>31</v>
       </c>
       <c r="E426" t="s">
         <v>907</v>
       </c>
       <c r="G426" t="s">
         <v>908</v>
       </c>
+      <c r="H426" t="s">
+        <v>909</v>
+      </c>
+      <c r="I426">
+        <v>505</v>
+      </c>
       <c r="J426">
-        <v>0.8217759</v>
+        <v>3.162845</v>
       </c>
       <c r="K426">
-        <v>48.321762</v>
+        <v>46.990896</v>
       </c>
     </row>
     <row r="427" spans="1:11">
       <c r="A427">
-        <v>879</v>
+        <v>224</v>
       </c>
       <c r="B427" t="s">
-        <v>595</v>
+        <v>600</v>
+      </c>
+      <c r="C427" t="s">
+        <v>31</v>
       </c>
       <c r="E427" t="s">
-        <v>909</v>
+        <v>910</v>
+      </c>
+      <c r="G427" t="s">
+        <v>911</v>
+      </c>
+      <c r="I427">
+        <v>394</v>
       </c>
       <c r="J427">
-        <v>0.1712529</v>
+        <v>4.360054</v>
       </c>
       <c r="K427">
-        <v>48.8798704</v>
+        <v>43.836699</v>
       </c>
     </row>
     <row r="428" spans="1:11">
       <c r="A428">
-        <v>225</v>
+        <v>878</v>
       </c>
       <c r="B428" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D428" t="s">
+        <v>20</v>
       </c>
       <c r="E428" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="G428" t="s">
-        <v>911</v>
-[...5 lines deleted...]
-        <v>511</v>
+        <v>913</v>
       </c>
       <c r="J428">
-        <v>3.0007229</v>
+        <v>0.8217759</v>
       </c>
       <c r="K428">
-        <v>49.580166</v>
+        <v>48.321762</v>
       </c>
     </row>
     <row r="429" spans="1:11">
       <c r="A429">
-        <v>227</v>
+        <v>879</v>
       </c>
       <c r="B429" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>913</v>
+        <v>600</v>
       </c>
       <c r="E429" t="s">
-        <v>913</v>
-[...1 lines deleted...]
-      <c r="G429" t="s">
         <v>914</v>
       </c>
       <c r="J429">
-        <v>5.793868</v>
+        <v>0.1712529</v>
       </c>
       <c r="K429">
-        <v>45.36411</v>
+        <v>48.8798704</v>
       </c>
     </row>
     <row r="430" spans="1:11">
       <c r="A430">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="B430" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>600</v>
+      </c>
+      <c r="C430" t="s">
+        <v>31</v>
       </c>
       <c r="E430" t="s">
-        <v>253</v>
+        <v>915</v>
       </c>
       <c r="G430" t="s">
-        <v>915</v>
+        <v>916</v>
+      </c>
+      <c r="H430" t="s">
+        <v>917</v>
+      </c>
+      <c r="I430">
+        <v>511</v>
       </c>
       <c r="J430">
-        <v>5.092987</v>
+        <v>3.0007229</v>
       </c>
       <c r="K430">
-        <v>47.128753</v>
+        <v>49.580166</v>
       </c>
     </row>
     <row r="431" spans="1:11">
       <c r="A431">
-        <v>886</v>
+        <v>227</v>
       </c>
       <c r="B431" t="s">
-        <v>595</v>
+        <v>600</v>
+      </c>
+      <c r="D431" t="s">
+        <v>918</v>
       </c>
       <c r="E431" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-        <v>1098</v>
+        <v>918</v>
+      </c>
+      <c r="G431" t="s">
+        <v>919</v>
       </c>
       <c r="J431">
-        <v>0.578303</v>
+        <v>5.793868</v>
       </c>
       <c r="K431">
-        <v>48.643492</v>
+        <v>45.36411</v>
       </c>
     </row>
     <row r="432" spans="1:11">
       <c r="A432">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="B432" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D432" t="s">
-        <v>917</v>
+        <v>258</v>
       </c>
       <c r="E432" t="s">
-        <v>917</v>
+        <v>258</v>
       </c>
       <c r="G432" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="J432">
-        <v>2.418886</v>
+        <v>5.092987</v>
       </c>
       <c r="K432">
-        <v>47.260826</v>
+        <v>47.128753</v>
       </c>
     </row>
     <row r="433" spans="1:11">
       <c r="A433">
-        <v>232</v>
+        <v>886</v>
       </c>
       <c r="B433" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>600</v>
       </c>
       <c r="E433" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>919</v>
+        <v>921</v>
+      </c>
+      <c r="I433">
+        <v>1098</v>
       </c>
       <c r="J433">
-        <v>3.408784</v>
+        <v>0.578303</v>
       </c>
       <c r="K433">
-        <v>49.548325</v>
+        <v>48.643492</v>
       </c>
     </row>
     <row r="434" spans="1:11">
       <c r="A434">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="B434" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D434" t="s">
+        <v>922</v>
       </c>
       <c r="E434" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="G434" t="s">
-        <v>921</v>
-[...5 lines deleted...]
-        <v>344</v>
+        <v>923</v>
       </c>
       <c r="J434">
-        <v>1.909251</v>
+        <v>2.418886</v>
       </c>
       <c r="K434">
-        <v>47.902964</v>
+        <v>47.260826</v>
       </c>
     </row>
     <row r="435" spans="1:11">
       <c r="A435">
-        <v>896</v>
+        <v>232</v>
       </c>
       <c r="B435" t="s">
-        <v>595</v>
+        <v>600</v>
+      </c>
+      <c r="D435" t="s">
+        <v>24</v>
       </c>
       <c r="E435" t="s">
-        <v>923</v>
+        <v>24</v>
       </c>
       <c r="G435" t="s">
         <v>924</v>
       </c>
-      <c r="I435">
-[...1 lines deleted...]
-      </c>
       <c r="J435">
-        <v>3.126991</v>
+        <v>3.408784</v>
       </c>
       <c r="K435">
-        <v>49.109362</v>
+        <v>49.548325</v>
       </c>
     </row>
     <row r="436" spans="1:11">
       <c r="A436">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B436" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C436" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E436" t="s">
         <v>925</v>
       </c>
       <c r="G436" t="s">
         <v>926</v>
       </c>
+      <c r="H436" t="s">
+        <v>927</v>
+      </c>
       <c r="I436">
-        <v>1295</v>
+        <v>344</v>
       </c>
       <c r="J436">
-        <v>1.607953</v>
+        <v>1.909251</v>
       </c>
       <c r="K436">
-        <v>43.114753</v>
+        <v>47.902964</v>
       </c>
     </row>
     <row r="437" spans="1:11">
       <c r="A437">
-        <v>236</v>
+        <v>896</v>
       </c>
       <c r="B437" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
       </c>
       <c r="E437" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="G437" t="s">
-        <v>928</v>
-[...1 lines deleted...]
-      <c r="H437" t="s">
         <v>929</v>
       </c>
       <c r="I437">
-        <v>344</v>
+        <v>1195</v>
       </c>
       <c r="J437">
-        <v>2.21</v>
+        <v>3.126991</v>
       </c>
       <c r="K437">
-        <v>48.5111</v>
+        <v>49.109362</v>
       </c>
     </row>
     <row r="438" spans="1:11">
       <c r="A438">
-        <v>902</v>
+        <v>235</v>
       </c>
       <c r="B438" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>600</v>
+      </c>
+      <c r="C438" t="s">
+        <v>31</v>
       </c>
       <c r="E438" t="s">
         <v>930</v>
       </c>
       <c r="G438" t="s">
         <v>931</v>
       </c>
       <c r="I438">
-        <v>1108</v>
+        <v>1295</v>
       </c>
       <c r="J438">
-        <v>2.2123</v>
+        <v>1.607953</v>
       </c>
       <c r="K438">
-        <v>48.5045</v>
+        <v>43.114753</v>
       </c>
     </row>
     <row r="439" spans="1:11">
       <c r="A439">
-        <v>904</v>
+        <v>236</v>
       </c>
       <c r="B439" t="s">
-        <v>595</v>
+        <v>600</v>
+      </c>
+      <c r="C439" t="s">
+        <v>31</v>
       </c>
       <c r="E439" t="s">
         <v>932</v>
       </c>
+      <c r="G439" t="s">
+        <v>933</v>
+      </c>
+      <c r="H439" t="s">
+        <v>934</v>
+      </c>
+      <c r="I439">
+        <v>344</v>
+      </c>
       <c r="J439">
-        <v>2.344415</v>
+        <v>2.21</v>
       </c>
       <c r="K439">
-        <v>48.863498</v>
+        <v>48.5111</v>
       </c>
     </row>
     <row r="440" spans="1:11">
       <c r="A440">
-        <v>905</v>
+        <v>902</v>
       </c>
       <c r="B440" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D440" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E440" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="G440" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="I440">
-        <v>1059</v>
+        <v>1108</v>
       </c>
       <c r="J440">
-        <v>2.354714</v>
+        <v>2.2123</v>
       </c>
       <c r="K440">
-        <v>48.8660396</v>
+        <v>48.5045</v>
       </c>
     </row>
     <row r="441" spans="1:11">
       <c r="A441">
-        <v>1078</v>
+        <v>904</v>
       </c>
       <c r="B441" t="s">
-        <v>595</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>600</v>
       </c>
       <c r="E441" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="J441">
-        <v>2.3506909</v>
+        <v>2.344415</v>
       </c>
       <c r="K441">
-        <v>48.8458543</v>
+        <v>48.863498</v>
       </c>
     </row>
     <row r="442" spans="1:11">
       <c r="A442">
-        <v>906</v>
+        <v>905</v>
       </c>
       <c r="B442" t="s">
-        <v>595</v>
+        <v>600</v>
+      </c>
+      <c r="D442" t="s">
+        <v>20</v>
       </c>
       <c r="E442" t="s">
-        <v>937</v>
+        <v>938</v>
+      </c>
+      <c r="G442" t="s">
+        <v>939</v>
+      </c>
+      <c r="I442">
+        <v>1059</v>
       </c>
       <c r="J442">
-        <v>2.3448768</v>
+        <v>2.354714</v>
       </c>
       <c r="K442">
-        <v>48.8495925</v>
+        <v>48.8660396</v>
       </c>
     </row>
     <row r="443" spans="1:11">
       <c r="A443">
-        <v>909</v>
+        <v>1078</v>
       </c>
       <c r="B443" t="s">
-        <v>595</v>
+        <v>600</v>
+      </c>
+      <c r="C443" t="s">
+        <v>19</v>
       </c>
       <c r="D443" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E443" t="s">
-        <v>938</v>
-[...5 lines deleted...]
-        <v>1079</v>
+        <v>940</v>
+      </c>
+      <c r="I443" t="s">
+        <v>941</v>
       </c>
       <c r="J443">
-        <v>3.212056</v>
+        <v>2.3506909</v>
       </c>
       <c r="K443">
-        <v>50.375524</v>
+        <v>48.8458543</v>
       </c>
     </row>
     <row r="444" spans="1:11">
       <c r="A444">
-        <v>237</v>
+        <v>906</v>
       </c>
       <c r="B444" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
       </c>
       <c r="E444" t="s">
-        <v>940</v>
-[...5 lines deleted...]
-        <v>356</v>
+        <v>942</v>
       </c>
       <c r="J444">
-        <v>0.7211149</v>
+        <v>2.3448768</v>
       </c>
       <c r="K444">
-        <v>45.184029</v>
+        <v>48.8495925</v>
       </c>
     </row>
     <row r="445" spans="1:11">
       <c r="A445">
-        <v>239</v>
+        <v>909</v>
       </c>
       <c r="B445" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D445" t="s">
+        <v>20</v>
       </c>
       <c r="E445" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="G445" t="s">
-        <v>943</v>
-[...1 lines deleted...]
-      <c r="H445" t="s">
         <v>944</v>
       </c>
       <c r="I445">
-        <v>355</v>
+        <v>1079</v>
       </c>
       <c r="J445">
-        <v>0.340375</v>
+        <v>3.212056</v>
       </c>
       <c r="K445">
-        <v>46.580224</v>
+        <v>50.375524</v>
       </c>
     </row>
     <row r="446" spans="1:11">
       <c r="A446">
-        <v>920</v>
+        <v>237</v>
       </c>
       <c r="B446" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C446" t="s">
+        <v>31</v>
       </c>
       <c r="E446" t="s">
         <v>945</v>
       </c>
       <c r="G446" t="s">
         <v>946</v>
       </c>
+      <c r="I446">
+        <v>356</v>
+      </c>
       <c r="J446">
-        <v>3.299203</v>
+        <v>0.7211149</v>
       </c>
       <c r="K446">
-        <v>48.560149</v>
+        <v>45.184029</v>
       </c>
     </row>
     <row r="447" spans="1:11">
       <c r="A447">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="B447" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C447" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E447" t="s">
         <v>947</v>
       </c>
       <c r="G447" t="s">
         <v>948</v>
       </c>
       <c r="H447" t="s">
         <v>949</v>
       </c>
       <c r="I447">
-        <v>290</v>
+        <v>355</v>
       </c>
       <c r="J447">
-        <v>4.031696</v>
+        <v>0.340375</v>
       </c>
       <c r="K447">
-        <v>49.258329</v>
+        <v>46.580224</v>
       </c>
     </row>
     <row r="448" spans="1:11">
       <c r="A448">
-        <v>937</v>
+        <v>920</v>
       </c>
       <c r="B448" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>600</v>
       </c>
       <c r="D448" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E448" t="s">
         <v>950</v>
       </c>
       <c r="G448" t="s">
         <v>951</v>
       </c>
-      <c r="I448" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J448">
-        <v>4.0231</v>
+        <v>3.299203</v>
       </c>
       <c r="K448">
-        <v>49.1435</v>
+        <v>48.560149</v>
       </c>
     </row>
     <row r="449" spans="1:11">
       <c r="A449">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B449" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C449" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="E449" t="s">
+        <v>952</v>
+      </c>
+      <c r="G449" t="s">
         <v>953</v>
       </c>
+      <c r="H449" t="s">
+        <v>954</v>
+      </c>
+      <c r="I449">
+        <v>290</v>
+      </c>
       <c r="J449">
-        <v>6.591716</v>
+        <v>4.031696</v>
       </c>
       <c r="K449">
-        <v>48.015589</v>
+        <v>49.258329</v>
       </c>
     </row>
     <row r="450" spans="1:11">
       <c r="A450">
-        <v>243</v>
+        <v>937</v>
       </c>
       <c r="B450" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C450" t="s">
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="D450" t="s">
+        <v>20</v>
       </c>
       <c r="E450" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="G450" t="s">
-        <v>955</v>
-[...1 lines deleted...]
-      <c r="H450" t="s">
         <v>956</v>
       </c>
-      <c r="I450">
-        <v>358</v>
+      <c r="I450" t="s">
+        <v>957</v>
       </c>
       <c r="J450">
-        <v>-1.6777926</v>
+        <v>4.0231</v>
       </c>
       <c r="K450">
-        <v>48.117266</v>
+        <v>49.1435</v>
       </c>
     </row>
     <row r="451" spans="1:11">
       <c r="A451">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="B451" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C451" t="s">
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="D451" t="s">
+        <v>20</v>
       </c>
       <c r="E451" t="s">
-        <v>957</v>
-[...1 lines deleted...]
-      <c r="G451" t="s">
         <v>958</v>
       </c>
-      <c r="I451">
-[...1 lines deleted...]
-      </c>
       <c r="J451">
-        <v>-2.1070319</v>
+        <v>6.591716</v>
       </c>
       <c r="K451">
-        <v>47.597764</v>
+        <v>48.015589</v>
       </c>
     </row>
     <row r="452" spans="1:11">
       <c r="A452">
-        <v>943</v>
+        <v>243</v>
       </c>
       <c r="B452" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C452" t="s">
+        <v>31</v>
       </c>
       <c r="E452" t="s">
         <v>959</v>
       </c>
       <c r="G452" t="s">
         <v>960</v>
       </c>
+      <c r="H452" t="s">
+        <v>961</v>
+      </c>
       <c r="I452">
-        <v>649</v>
+        <v>358</v>
       </c>
       <c r="J452">
-        <v>0.7439156</v>
+        <v>-1.6777926</v>
       </c>
       <c r="K452">
-        <v>49.5307061</v>
+        <v>48.117266</v>
       </c>
     </row>
     <row r="453" spans="1:11">
       <c r="A453">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="B453" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C453" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E453" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="G453" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="I453">
-        <v>506</v>
+        <v>1317</v>
       </c>
       <c r="J453">
-        <v>2.575986</v>
+        <v>-2.1070319</v>
       </c>
       <c r="K453">
-        <v>44.349389</v>
+        <v>47.597764</v>
       </c>
     </row>
     <row r="454" spans="1:11">
       <c r="A454">
-        <v>248</v>
+        <v>943</v>
       </c>
       <c r="B454" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>600</v>
+      </c>
+      <c r="D454" t="s">
+        <v>20</v>
       </c>
       <c r="E454" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="G454" t="s">
-        <v>964</v>
-[...1 lines deleted...]
-      <c r="H454" t="s">
         <v>965</v>
       </c>
       <c r="I454">
-        <v>250</v>
+        <v>649</v>
       </c>
       <c r="J454">
-        <v>1.099971</v>
+        <v>0.7439156</v>
       </c>
       <c r="K454">
-        <v>49.443232</v>
+        <v>49.5307061</v>
       </c>
     </row>
     <row r="455" spans="1:11">
       <c r="A455">
-        <v>945</v>
+        <v>246</v>
       </c>
       <c r="B455" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C455" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="E455" t="s">
         <v>966</v>
       </c>
       <c r="G455" t="s">
         <v>967</v>
       </c>
+      <c r="I455">
+        <v>506</v>
+      </c>
       <c r="J455">
-        <v>1.0995474</v>
+        <v>2.575986</v>
       </c>
       <c r="K455">
-        <v>49.4424115</v>
+        <v>44.349389</v>
       </c>
     </row>
     <row r="456" spans="1:11">
       <c r="A456">
-        <v>1081</v>
+        <v>248</v>
       </c>
       <c r="B456" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C456" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="E456" t="s">
         <v>968</v>
       </c>
       <c r="G456" t="s">
         <v>969</v>
       </c>
+      <c r="H456" t="s">
+        <v>970</v>
+      </c>
       <c r="I456">
-        <v>1030</v>
+        <v>250</v>
       </c>
       <c r="J456">
-        <v>1.1099</v>
+        <v>1.099971</v>
       </c>
       <c r="K456">
-        <v>49.4336</v>
+        <v>49.443232</v>
       </c>
     </row>
     <row r="457" spans="1:11">
       <c r="A457">
-        <v>596</v>
+        <v>945</v>
       </c>
       <c r="B457" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C457" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D457" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E457" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="G457" t="s">
-        <v>971</v>
-[...2 lines deleted...]
-        <v>1085</v>
+        <v>972</v>
       </c>
       <c r="J457">
-        <v>2.165233</v>
+        <v>1.0995474</v>
       </c>
       <c r="K457">
-        <v>50.190087</v>
+        <v>49.4424115</v>
       </c>
     </row>
     <row r="458" spans="1:11">
       <c r="A458">
-        <v>948</v>
+        <v>1081</v>
       </c>
       <c r="B458" t="s">
-        <v>595</v>
+        <v>600</v>
+      </c>
+      <c r="C458" t="s">
+        <v>19</v>
       </c>
       <c r="D458" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E458" t="s">
-        <v>972</v>
+        <v>973</v>
+      </c>
+      <c r="G458" t="s">
+        <v>974</v>
+      </c>
+      <c r="I458">
+        <v>1030</v>
       </c>
       <c r="J458">
-        <v>3.428713</v>
+        <v>1.1099</v>
       </c>
       <c r="K458">
-        <v>50.448979</v>
+        <v>49.4336</v>
       </c>
     </row>
     <row r="459" spans="1:11">
       <c r="A459">
-        <v>250</v>
+        <v>596</v>
       </c>
       <c r="B459" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C459" t="s">
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="D459" t="s">
+        <v>35</v>
       </c>
       <c r="E459" t="s">
-        <v>973</v>
-[...2 lines deleted...]
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="G459" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="I459">
-        <v>860</v>
+        <v>1085</v>
       </c>
       <c r="J459">
-        <v>-2.765835</v>
+        <v>2.165233</v>
       </c>
       <c r="K459">
-        <v>48.51418</v>
+        <v>50.190087</v>
       </c>
     </row>
     <row r="460" spans="1:11">
       <c r="A460">
-        <v>951</v>
+        <v>948</v>
       </c>
       <c r="B460" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D460" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E460" t="s">
-        <v>976</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>977</v>
       </c>
       <c r="J460">
-        <v>2.357443</v>
+        <v>3.428713</v>
       </c>
       <c r="K460">
-        <v>48.936181</v>
+        <v>50.448979</v>
       </c>
     </row>
     <row r="461" spans="1:11">
       <c r="A461">
-        <v>952</v>
+        <v>250</v>
       </c>
       <c r="B461" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C461" t="s">
+        <v>31</v>
       </c>
       <c r="E461" t="s">
-        <v>977</v>
+        <v>978</v>
+      </c>
+      <c r="F461" t="s">
+        <v>979</v>
       </c>
       <c r="G461" t="s">
-        <v>978</v>
+        <v>980</v>
+      </c>
+      <c r="I461">
+        <v>860</v>
       </c>
       <c r="J461">
-        <v>0.460098</v>
+        <v>-2.765835</v>
       </c>
       <c r="K461">
-        <v>48.790913</v>
+        <v>48.51418</v>
       </c>
     </row>
     <row r="462" spans="1:11">
       <c r="A462">
-        <v>953</v>
+        <v>951</v>
       </c>
       <c r="B462" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D462" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E462" t="s">
-        <v>979</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="I462">
-        <v>600</v>
+        <v>627</v>
       </c>
       <c r="J462">
-        <v>2.315874</v>
+        <v>2.357443</v>
       </c>
       <c r="K462">
-        <v>49.838889</v>
+        <v>48.936181</v>
       </c>
     </row>
     <row r="463" spans="1:11">
       <c r="A463">
-        <v>955</v>
+        <v>952</v>
       </c>
       <c r="B463" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D463" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E463" t="s">
-        <v>981</v>
-[...2 lines deleted...]
-        <v>540</v>
+        <v>982</v>
+      </c>
+      <c r="G463" t="s">
+        <v>983</v>
       </c>
       <c r="J463">
-        <v>2.3333285</v>
+        <v>0.460098</v>
       </c>
       <c r="K463">
-        <v>48.8537981</v>
+        <v>48.790913</v>
       </c>
     </row>
     <row r="464" spans="1:11">
       <c r="A464">
-        <v>956</v>
+        <v>953</v>
       </c>
       <c r="B464" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D464" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E464" t="s">
-        <v>982</v>
+        <v>984</v>
+      </c>
+      <c r="G464" t="s">
+        <v>985</v>
       </c>
       <c r="I464">
         <v>600</v>
       </c>
       <c r="J464">
-        <v>4.433703</v>
+        <v>2.315874</v>
       </c>
       <c r="K464">
-        <v>43.677079</v>
+        <v>49.838889</v>
       </c>
     </row>
     <row r="465" spans="1:11">
       <c r="A465">
-        <v>604</v>
+        <v>955</v>
       </c>
       <c r="B465" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>600</v>
       </c>
       <c r="D465" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E465" t="s">
-        <v>983</v>
+        <v>986</v>
+      </c>
+      <c r="I465">
+        <v>540</v>
       </c>
       <c r="J465">
-        <v>6.990981</v>
+        <v>2.3333285</v>
       </c>
       <c r="K465">
-        <v>48.8040639</v>
+        <v>48.8537981</v>
       </c>
     </row>
     <row r="466" spans="1:11">
       <c r="A466">
-        <v>958</v>
+        <v>956</v>
       </c>
       <c r="B466" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D466" t="s">
+        <v>20</v>
       </c>
       <c r="E466" t="s">
-        <v>984</v>
-[...2 lines deleted...]
-        <v>734</v>
+        <v>987</v>
       </c>
       <c r="I466">
-        <v>400</v>
+        <v>600</v>
       </c>
       <c r="J466">
-        <v>1.135509</v>
+        <v>4.433703</v>
       </c>
       <c r="K466">
-        <v>43.0025679</v>
+        <v>43.677079</v>
       </c>
     </row>
     <row r="467" spans="1:11">
       <c r="A467">
-        <v>253</v>
+        <v>604</v>
       </c>
       <c r="B467" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C467" t="s">
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="D467" t="s">
+        <v>35</v>
       </c>
       <c r="E467" t="s">
-        <v>985</v>
-[...8 lines deleted...]
-        <v>433</v>
+        <v>988</v>
       </c>
       <c r="J467">
-        <v>-2.025674</v>
+        <v>6.990981</v>
       </c>
       <c r="K467">
-        <v>48.649337</v>
+        <v>48.8040639</v>
       </c>
     </row>
     <row r="468" spans="1:11">
       <c r="A468">
-        <v>959</v>
+        <v>958</v>
       </c>
       <c r="B468" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C468" t="s">
+        <v>31</v>
       </c>
       <c r="E468" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="G468" t="s">
-        <v>989</v>
+        <v>739</v>
       </c>
       <c r="I468">
-        <v>639</v>
+        <v>400</v>
       </c>
       <c r="J468">
-        <v>2.485429</v>
+        <v>1.135509</v>
       </c>
       <c r="K468">
-        <v>48.8029439</v>
+        <v>43.0025679</v>
       </c>
     </row>
     <row r="469" spans="1:11">
       <c r="A469">
-        <v>961</v>
+        <v>253</v>
       </c>
       <c r="B469" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C469" t="s">
+        <v>31</v>
       </c>
       <c r="E469" t="s">
         <v>990</v>
       </c>
+      <c r="G469" t="s">
+        <v>991</v>
+      </c>
+      <c r="H469" t="s">
+        <v>992</v>
+      </c>
+      <c r="I469">
+        <v>433</v>
+      </c>
       <c r="J469">
-        <v>-2.192985</v>
+        <v>-2.025674</v>
       </c>
       <c r="K469">
-        <v>48.189812</v>
+        <v>48.649337</v>
       </c>
     </row>
     <row r="470" spans="1:11">
       <c r="A470">
-        <v>962</v>
+        <v>959</v>
       </c>
       <c r="B470" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D470" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E470" t="s">
-        <v>991</v>
+        <v>993</v>
+      </c>
+      <c r="G470" t="s">
+        <v>994</v>
+      </c>
+      <c r="I470">
+        <v>639</v>
       </c>
       <c r="J470">
-        <v>5.541657</v>
+        <v>2.485429</v>
       </c>
       <c r="K470">
-        <v>48.88855</v>
+        <v>48.8029439</v>
       </c>
     </row>
     <row r="471" spans="1:11">
       <c r="A471">
-        <v>254</v>
+        <v>961</v>
       </c>
       <c r="B471" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D471" t="s">
+        <v>20</v>
       </c>
       <c r="E471" t="s">
-        <v>992</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>995</v>
       </c>
       <c r="J471">
-        <v>2.252208</v>
+        <v>-2.192985</v>
       </c>
       <c r="K471">
-        <v>50.750115</v>
+        <v>48.189812</v>
       </c>
     </row>
     <row r="472" spans="1:11">
       <c r="A472">
-        <v>255</v>
+        <v>962</v>
       </c>
       <c r="B472" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D472" t="s">
+        <v>20</v>
       </c>
       <c r="E472" t="s">
-        <v>994</v>
-[...5 lines deleted...]
-        <v>1317</v>
+        <v>996</v>
       </c>
       <c r="J472">
-        <v>2.035234</v>
+        <v>5.541657</v>
       </c>
       <c r="K472">
-        <v>43.331344</v>
+        <v>48.88855</v>
       </c>
     </row>
     <row r="473" spans="1:11">
       <c r="A473">
-        <v>964</v>
+        <v>254</v>
       </c>
       <c r="B473" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C473" t="s">
+        <v>31</v>
       </c>
       <c r="E473" t="s">
-        <v>996</v>
-[...2 lines deleted...]
-        <v>1022</v>
+        <v>997</v>
+      </c>
+      <c r="G473" t="s">
+        <v>998</v>
+      </c>
+      <c r="I473" t="s">
+        <v>79</v>
       </c>
       <c r="J473">
-        <v>-0.1589299</v>
+        <v>2.252208</v>
       </c>
       <c r="K473">
-        <v>43.104138</v>
+        <v>50.750115</v>
       </c>
     </row>
     <row r="474" spans="1:11">
       <c r="A474">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B474" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C474" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E474" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="G474" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="I474">
-        <v>529</v>
+        <v>1317</v>
       </c>
       <c r="J474">
-        <v>-3.986533</v>
+        <v>2.035234</v>
       </c>
       <c r="K474">
-        <v>48.685113</v>
+        <v>43.331344</v>
       </c>
     </row>
     <row r="475" spans="1:11">
       <c r="A475">
-        <v>1010</v>
+        <v>964</v>
       </c>
       <c r="B475" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D475" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E475" t="s">
-        <v>999</v>
-[...4 lines deleted...]
-      <c r="I475" t="s">
         <v>1001</v>
       </c>
+      <c r="I475">
+        <v>1022</v>
+      </c>
       <c r="J475">
-        <v>2.760026</v>
+        <v>-0.1589299</v>
       </c>
       <c r="K475">
-        <v>43.488222</v>
+        <v>43.104138</v>
       </c>
     </row>
     <row r="476" spans="1:11">
       <c r="A476">
-        <v>965</v>
+        <v>257</v>
       </c>
       <c r="B476" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C476" t="s">
+        <v>31</v>
       </c>
       <c r="E476" t="s">
         <v>1002</v>
       </c>
+      <c r="G476" t="s">
+        <v>1003</v>
+      </c>
+      <c r="I476">
+        <v>529</v>
+      </c>
       <c r="J476">
-        <v>1.867408</v>
+        <v>-3.986533</v>
       </c>
       <c r="K476">
-        <v>47.88092</v>
+        <v>48.685113</v>
       </c>
     </row>
     <row r="477" spans="1:11">
       <c r="A477">
-        <v>259</v>
+        <v>1010</v>
       </c>
       <c r="B477" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D477" t="s">
+        <v>20</v>
       </c>
       <c r="E477" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="G477" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="I477" t="s">
-        <v>76</v>
+        <v>1006</v>
       </c>
       <c r="J477">
-        <v>3.2874</v>
+        <v>2.760026</v>
       </c>
       <c r="K477">
-        <v>49.847066</v>
+        <v>43.488222</v>
       </c>
     </row>
     <row r="478" spans="1:11">
       <c r="A478">
-        <v>967</v>
+        <v>965</v>
       </c>
       <c r="B478" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D478" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E478" t="s">
-        <v>1005</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>1007</v>
       </c>
       <c r="J478">
-        <v>1.945999</v>
+        <v>1.867408</v>
       </c>
       <c r="K478">
-        <v>50.134581</v>
+        <v>47.88092</v>
       </c>
     </row>
     <row r="479" spans="1:11">
       <c r="A479">
-        <v>968</v>
+        <v>259</v>
       </c>
       <c r="B479" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C479" t="s">
+        <v>31</v>
       </c>
       <c r="E479" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="G479" t="s">
-        <v>1007</v>
+        <v>1009</v>
+      </c>
+      <c r="I479" t="s">
+        <v>79</v>
       </c>
       <c r="J479">
-        <v>0.865195</v>
+        <v>3.2874</v>
       </c>
       <c r="K479">
-        <v>46.565319</v>
+        <v>49.847066</v>
       </c>
     </row>
     <row r="480" spans="1:11">
       <c r="A480">
-        <v>260</v>
+        <v>967</v>
       </c>
       <c r="B480" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D480" t="s">
+        <v>20</v>
       </c>
       <c r="E480" t="s">
-        <v>1008</v>
-[...2 lines deleted...]
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="I480">
-        <v>475</v>
+        <v>625</v>
       </c>
       <c r="J480">
-        <v>-0.633389</v>
+        <v>1.945999</v>
       </c>
       <c r="K480">
-        <v>45.744175</v>
+        <v>50.134581</v>
       </c>
     </row>
     <row r="481" spans="1:11">
       <c r="A481">
-        <v>261</v>
+        <v>968</v>
       </c>
       <c r="B481" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D481" t="s">
+        <v>20</v>
       </c>
       <c r="E481" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="G481" t="s">
-        <v>1011</v>
-[...2 lines deleted...]
-        <v>1318</v>
+        <v>1012</v>
       </c>
       <c r="J481">
-        <v>1.217292</v>
+        <v>0.865195</v>
       </c>
       <c r="K481">
-        <v>44.890891</v>
+        <v>46.565319</v>
       </c>
     </row>
     <row r="482" spans="1:11">
       <c r="A482">
-        <v>981</v>
+        <v>260</v>
       </c>
       <c r="B482" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C482" t="s">
+        <v>31</v>
       </c>
       <c r="E482" t="s">
-        <v>1012</v>
+        <v>1013</v>
+      </c>
+      <c r="G482" t="s">
+        <v>1014</v>
       </c>
       <c r="I482">
-        <v>1026</v>
+        <v>475</v>
       </c>
       <c r="J482">
-        <v>-0.080893</v>
+        <v>-0.633389</v>
       </c>
       <c r="K482">
-        <v>47.260135</v>
+        <v>45.744175</v>
       </c>
     </row>
     <row r="483" spans="1:11">
       <c r="A483">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B483" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C483" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E483" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="G483" t="s">
-        <v>1014</v>
-[...2 lines deleted...]
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="I483">
-        <v>511</v>
+        <v>1318</v>
       </c>
       <c r="J483">
-        <v>0.172625</v>
+        <v>1.217292</v>
       </c>
       <c r="K483">
-        <v>48.605919</v>
+        <v>44.890891</v>
       </c>
     </row>
     <row r="484" spans="1:11">
       <c r="A484">
-        <v>263</v>
+        <v>981</v>
       </c>
       <c r="B484" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D484" t="s">
+        <v>20</v>
       </c>
       <c r="E484" t="s">
-        <v>1016</v>
-[...1 lines deleted...]
-      <c r="G484" t="s">
         <v>1017</v>
       </c>
       <c r="I484">
-        <v>451</v>
+        <v>1026</v>
       </c>
       <c r="J484">
-        <v>6.406926</v>
+        <v>-0.080893</v>
       </c>
       <c r="K484">
-        <v>43.914274</v>
+        <v>47.260135</v>
       </c>
     </row>
     <row r="485" spans="1:11">
       <c r="A485">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B485" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C485" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E485" t="s">
         <v>1018</v>
       </c>
       <c r="G485" t="s">
         <v>1019</v>
       </c>
       <c r="H485" t="s">
         <v>1020</v>
       </c>
       <c r="I485">
         <v>511</v>
       </c>
       <c r="J485">
-        <v>2.583212</v>
+        <v>0.172625</v>
       </c>
       <c r="K485">
-        <v>49.205164</v>
+        <v>48.605919</v>
       </c>
     </row>
     <row r="486" spans="1:11">
       <c r="A486">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="B486" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C486" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E486" t="s">
         <v>1021</v>
       </c>
       <c r="G486" t="s">
         <v>1022</v>
       </c>
-      <c r="H486" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I486">
-        <v>275</v>
+        <v>451</v>
       </c>
       <c r="J486">
-        <v>3.28268</v>
+        <v>6.406926</v>
       </c>
       <c r="K486">
-        <v>48.20065</v>
+        <v>43.914274</v>
       </c>
     </row>
     <row r="487" spans="1:11">
       <c r="A487">
-        <v>991</v>
+        <v>264</v>
       </c>
       <c r="B487" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C487" t="s">
+        <v>31</v>
       </c>
       <c r="E487" t="s">
+        <v>1023</v>
+      </c>
+      <c r="G487" t="s">
         <v>1024</v>
       </c>
+      <c r="H487" t="s">
+        <v>1025</v>
+      </c>
+      <c r="I487">
+        <v>511</v>
+      </c>
       <c r="J487">
-        <v>3.2914667</v>
+        <v>2.583212</v>
       </c>
       <c r="K487">
-        <v>48.1801376</v>
+        <v>49.205164</v>
       </c>
     </row>
     <row r="488" spans="1:11">
       <c r="A488">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B488" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C488" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E488" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="G488" t="s">
-        <v>1026</v>
+        <v>1027</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1028</v>
       </c>
       <c r="I488">
-        <v>451</v>
+        <v>275</v>
       </c>
       <c r="J488">
-        <v>5.943191</v>
+        <v>3.28268</v>
       </c>
       <c r="K488">
-        <v>44.194713</v>
+        <v>48.20065</v>
       </c>
     </row>
     <row r="489" spans="1:11">
       <c r="A489">
-        <v>1000</v>
+        <v>991</v>
       </c>
       <c r="B489" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D489" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E489" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="J489">
-        <v>6.776114</v>
+        <v>3.2914667</v>
       </c>
       <c r="K489">
-        <v>46.054719</v>
+        <v>48.1801376</v>
       </c>
     </row>
     <row r="490" spans="1:11">
       <c r="A490">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B490" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C490" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E490" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="G490" t="s">
-        <v>1029</v>
-[...2 lines deleted...]
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="I490">
-        <v>344</v>
+        <v>451</v>
       </c>
       <c r="J490">
-        <v>3.32342</v>
+        <v>5.943191</v>
       </c>
       <c r="K490">
-        <v>49.376636</v>
+        <v>44.194713</v>
       </c>
     </row>
     <row r="491" spans="1:11">
       <c r="A491">
-        <v>1001</v>
+        <v>1000</v>
       </c>
       <c r="B491" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D491" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E491" t="s">
-        <v>1031</v>
-[...1 lines deleted...]
-      <c r="G491" t="s">
         <v>1032</v>
       </c>
-      <c r="I491">
-[...1 lines deleted...]
-      </c>
       <c r="J491">
-        <v>3.3364756</v>
+        <v>6.776114</v>
       </c>
       <c r="K491">
-        <v>49.3934137</v>
+        <v>46.054719</v>
       </c>
     </row>
     <row r="492" spans="1:11">
       <c r="A492">
-        <v>1004</v>
+        <v>267</v>
       </c>
       <c r="B492" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C492" t="s">
+        <v>31</v>
       </c>
       <c r="E492" t="s">
         <v>1033</v>
       </c>
       <c r="G492" t="s">
         <v>1034</v>
       </c>
+      <c r="H492" t="s">
+        <v>1035</v>
+      </c>
+      <c r="I492">
+        <v>344</v>
+      </c>
       <c r="J492">
-        <v>3.191994</v>
+        <v>3.32342</v>
       </c>
       <c r="K492">
-        <v>46.5339389</v>
+        <v>49.376636</v>
       </c>
     </row>
     <row r="493" spans="1:11">
       <c r="A493">
-        <v>1008</v>
+        <v>1001</v>
       </c>
       <c r="B493" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D493" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E493" t="s">
-        <v>1035</v>
+        <v>1036</v>
+      </c>
+      <c r="G493" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I493">
+        <v>557</v>
       </c>
       <c r="J493">
-        <v>-73.963244</v>
+        <v>3.3364756</v>
       </c>
       <c r="K493">
-        <v>40.7794366</v>
+        <v>49.3934137</v>
       </c>
     </row>
     <row r="494" spans="1:11">
       <c r="A494">
-        <v>1009</v>
+        <v>1004</v>
       </c>
       <c r="B494" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D494" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E494" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="G494" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="J494">
-        <v>2.2640011</v>
+        <v>3.191994</v>
       </c>
       <c r="K494">
-        <v>50.7506656</v>
+        <v>46.5339389</v>
       </c>
     </row>
     <row r="495" spans="1:11">
       <c r="A495">
-        <v>74</v>
+        <v>1008</v>
       </c>
       <c r="B495" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D495" t="s">
+        <v>20</v>
       </c>
       <c r="E495" t="s">
-        <v>1038</v>
-[...4 lines deleted...]
-      <c r="H495" t="s">
         <v>1040</v>
       </c>
-      <c r="I495">
-[...1 lines deleted...]
-      </c>
       <c r="J495">
-        <v>7.750245</v>
+        <v>-73.963244</v>
       </c>
       <c r="K495">
-        <v>48.581515</v>
+        <v>40.7794366</v>
       </c>
     </row>
     <row r="496" spans="1:11">
       <c r="A496">
-        <v>1017</v>
+        <v>1009</v>
       </c>
       <c r="B496" t="s">
-        <v>595</v>
+        <v>600</v>
+      </c>
+      <c r="D496" t="s">
+        <v>20</v>
       </c>
       <c r="E496" t="s">
         <v>1041</v>
       </c>
+      <c r="G496" t="s">
+        <v>1042</v>
+      </c>
       <c r="J496">
-        <v>3.514107</v>
+        <v>2.2640011</v>
       </c>
       <c r="K496">
-        <v>47.508006</v>
+        <v>50.7506656</v>
       </c>
     </row>
     <row r="497" spans="1:11">
       <c r="A497">
-        <v>268</v>
+        <v>74</v>
       </c>
       <c r="B497" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C497" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E497" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="G497" t="s">
-        <v>1043</v>
+        <v>1044</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1045</v>
       </c>
       <c r="I497">
-        <v>394</v>
+        <v>344</v>
       </c>
       <c r="J497">
-        <v>0.078082</v>
+        <v>7.750245</v>
       </c>
       <c r="K497">
-        <v>43.232951</v>
+        <v>48.581515</v>
       </c>
     </row>
     <row r="498" spans="1:11">
       <c r="A498">
-        <v>269</v>
+        <v>1017</v>
       </c>
       <c r="B498" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>600</v>
       </c>
       <c r="E498" t="s">
-        <v>1044</v>
-[...4 lines deleted...]
-      <c r="H498" t="s">
         <v>1046</v>
       </c>
-      <c r="I498">
-[...1 lines deleted...]
-      </c>
       <c r="J498">
-        <v>6.532883</v>
+        <v>3.514107</v>
       </c>
       <c r="K498">
-        <v>45.483458</v>
+        <v>47.508006</v>
       </c>
     </row>
     <row r="499" spans="1:11">
       <c r="A499">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="B499" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C499" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E499" t="s">
         <v>1047</v>
       </c>
       <c r="G499" t="s">
         <v>1048</v>
       </c>
-      <c r="H499" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I499">
-        <v>531</v>
+        <v>394</v>
       </c>
       <c r="J499">
-        <v>2.256984</v>
+        <v>0.078082</v>
       </c>
       <c r="K499">
-        <v>50.637833</v>
+        <v>43.232951</v>
       </c>
     </row>
     <row r="500" spans="1:11">
       <c r="A500">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="B500" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C500" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E500" t="s">
+        <v>1049</v>
+      </c>
+      <c r="G500" t="s">
         <v>1050</v>
       </c>
-      <c r="G500" t="s">
+      <c r="H500" t="s">
         <v>1051</v>
       </c>
-      <c r="H500" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I500">
-        <v>338</v>
+        <v>517</v>
       </c>
       <c r="J500">
-        <v>5.890159</v>
+        <v>6.532883</v>
       </c>
       <c r="K500">
-        <v>48.678296</v>
+        <v>45.483458</v>
       </c>
     </row>
     <row r="501" spans="1:11">
       <c r="A501">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B501" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C501" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E501" t="s">
+        <v>1052</v>
+      </c>
+      <c r="G501" t="s">
         <v>1053</v>
       </c>
-      <c r="G501" t="s">
+      <c r="H501" t="s">
         <v>1054</v>
       </c>
       <c r="I501">
-        <v>451</v>
+        <v>531</v>
       </c>
       <c r="J501">
-        <v>5.928</v>
+        <v>2.256984</v>
       </c>
       <c r="K501">
-        <v>43.124228</v>
+        <v>50.637833</v>
       </c>
     </row>
     <row r="502" spans="1:11">
       <c r="A502">
-        <v>5</v>
+        <v>271</v>
       </c>
       <c r="B502" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C502" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E502" t="s">
         <v>1055</v>
       </c>
       <c r="G502" t="s">
         <v>1056</v>
       </c>
       <c r="H502" t="s">
         <v>1057</v>
       </c>
       <c r="I502">
-        <v>257</v>
+        <v>338</v>
       </c>
       <c r="J502">
-        <v>1.444209</v>
+        <v>5.890159</v>
       </c>
       <c r="K502">
-        <v>43.604652</v>
+        <v>48.678296</v>
       </c>
     </row>
     <row r="503" spans="1:11">
       <c r="A503">
-        <v>1029</v>
+        <v>272</v>
       </c>
       <c r="B503" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C503" t="s">
+        <v>31</v>
       </c>
       <c r="E503" t="s">
         <v>1058</v>
       </c>
+      <c r="G503" t="s">
+        <v>1059</v>
+      </c>
+      <c r="I503">
+        <v>451</v>
+      </c>
       <c r="J503">
-        <v>1.4178025</v>
+        <v>5.928</v>
       </c>
       <c r="K503">
-        <v>43.6446018</v>
+        <v>43.124228</v>
       </c>
     </row>
     <row r="504" spans="1:11">
       <c r="A504">
-        <v>1031</v>
+        <v>5</v>
       </c>
       <c r="B504" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C504" t="s">
+        <v>31</v>
       </c>
       <c r="E504" t="s">
-        <v>1059</v>
+        <v>1060</v>
+      </c>
+      <c r="G504" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1062</v>
       </c>
       <c r="I504">
-        <v>875</v>
+        <v>257</v>
       </c>
       <c r="J504">
-        <v>4.9119529</v>
+        <v>1.444209</v>
       </c>
       <c r="K504">
-        <v>46.561816</v>
+        <v>43.604652</v>
       </c>
     </row>
     <row r="505" spans="1:11">
       <c r="A505">
-        <v>273</v>
+        <v>1029</v>
       </c>
       <c r="B505" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>600</v>
+      </c>
+      <c r="D505" t="s">
+        <v>20</v>
       </c>
       <c r="E505" t="s">
-        <v>1060</v>
-[...8 lines deleted...]
-        <v>250</v>
+        <v>1063</v>
       </c>
       <c r="J505">
-        <v>0.414</v>
+        <v>1.4178025</v>
       </c>
       <c r="K505">
-        <v>47.2344</v>
+        <v>43.6446018</v>
       </c>
     </row>
     <row r="506" spans="1:11">
       <c r="A506">
-        <v>1032</v>
+        <v>1031</v>
       </c>
       <c r="B506" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D506" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E506" t="s">
-        <v>1063</v>
-[...1 lines deleted...]
-      <c r="G506" t="s">
         <v>1064</v>
       </c>
+      <c r="I506">
+        <v>875</v>
+      </c>
       <c r="J506">
-        <v>0.4302</v>
+        <v>4.9119529</v>
       </c>
       <c r="K506">
-        <v>47.2411</v>
+        <v>46.561816</v>
       </c>
     </row>
     <row r="507" spans="1:11">
       <c r="A507">
-        <v>1034</v>
+        <v>273</v>
       </c>
       <c r="B507" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C507" t="s">
+        <v>48</v>
       </c>
       <c r="E507" t="s">
         <v>1065</v>
       </c>
+      <c r="G507" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1067</v>
+      </c>
       <c r="I507">
-        <v>1022</v>
+        <v>250</v>
       </c>
       <c r="J507">
-        <v>-0.181947</v>
+        <v>0.414</v>
       </c>
       <c r="K507">
-        <v>49.1814589</v>
+        <v>47.2344</v>
       </c>
     </row>
     <row r="508" spans="1:11">
       <c r="A508">
-        <v>275</v>
+        <v>1032</v>
       </c>
       <c r="B508" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D508" t="s">
+        <v>20</v>
       </c>
       <c r="E508" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="G508" t="s">
-        <v>1067</v>
-[...5 lines deleted...]
-        <v>344</v>
+        <v>1069</v>
       </c>
       <c r="J508">
-        <v>4.0744009</v>
+        <v>0.4302</v>
       </c>
       <c r="K508">
-        <v>48.2973451</v>
+        <v>47.2411</v>
       </c>
     </row>
     <row r="509" spans="1:11">
       <c r="A509">
-        <v>276</v>
+        <v>1034</v>
       </c>
       <c r="B509" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D509" t="s">
+        <v>20</v>
       </c>
       <c r="E509" t="s">
-        <v>1068</v>
-[...2 lines deleted...]
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="I509">
-        <v>1317</v>
+        <v>1022</v>
       </c>
       <c r="J509">
-        <v>1.771697</v>
+        <v>-0.181947</v>
       </c>
       <c r="K509">
-        <v>45.26565</v>
+        <v>49.1814589</v>
       </c>
     </row>
     <row r="510" spans="1:11">
       <c r="A510">
-        <v>1039</v>
+        <v>275</v>
       </c>
       <c r="B510" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C510" t="s">
+        <v>31</v>
       </c>
       <c r="E510" t="s">
-        <v>1070</v>
+        <v>1071</v>
+      </c>
+      <c r="G510" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H510" t="s">
+        <v>572</v>
+      </c>
+      <c r="I510">
+        <v>344</v>
       </c>
       <c r="J510">
-        <v>1.563457</v>
+        <v>4.0744009</v>
       </c>
       <c r="K510">
-        <v>45.424066</v>
+        <v>48.2973451</v>
       </c>
     </row>
     <row r="511" spans="1:11">
       <c r="A511">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="B511" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C511" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E511" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="G511" t="s">
-        <v>1072</v>
-[...2 lines deleted...]
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="I511">
-        <v>419</v>
+        <v>1317</v>
       </c>
       <c r="J511">
-        <v>4.419946</v>
+        <v>1.771697</v>
       </c>
       <c r="K511">
-        <v>44.01211</v>
+        <v>45.26565</v>
       </c>
     </row>
     <row r="512" spans="1:11">
       <c r="A512">
-        <v>280</v>
+        <v>1039</v>
       </c>
       <c r="B512" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D512" t="s">
+        <v>20</v>
       </c>
       <c r="E512" t="s">
-        <v>1074</v>
-[...1 lines deleted...]
-      <c r="G512" t="s">
         <v>1075</v>
       </c>
-      <c r="H512" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J512">
-        <v>4.89236</v>
+        <v>1.563457</v>
       </c>
       <c r="K512">
-        <v>44.933393</v>
+        <v>45.424066</v>
       </c>
     </row>
     <row r="513" spans="1:11">
       <c r="A513">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="B513" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C513" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E513" t="s">
+        <v>1076</v>
+      </c>
+      <c r="G513" t="s">
         <v>1077</v>
       </c>
-      <c r="G513" t="s">
+      <c r="H513" t="s">
         <v>1078</v>
       </c>
       <c r="I513">
-        <v>448</v>
+        <v>419</v>
       </c>
       <c r="J513">
-        <v>-2.760847</v>
+        <v>4.419946</v>
       </c>
       <c r="K513">
-        <v>47.658236</v>
+        <v>44.01211</v>
       </c>
     </row>
     <row r="514" spans="1:11">
       <c r="A514">
-        <v>1042</v>
+        <v>280</v>
       </c>
       <c r="B514" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C514" t="s">
+        <v>31</v>
       </c>
       <c r="E514" t="s">
         <v>1079</v>
       </c>
+      <c r="G514" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1081</v>
+      </c>
       <c r="I514">
-        <v>1032</v>
+        <v>344</v>
       </c>
       <c r="J514">
-        <v>1.065343</v>
+        <v>4.89236</v>
       </c>
       <c r="K514">
-        <v>47.792551</v>
+        <v>44.933393</v>
       </c>
     </row>
     <row r="515" spans="1:11">
       <c r="A515">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="B515" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C515" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E515" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="G515" t="s">
-        <v>1081</v>
-[...2 lines deleted...]
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="I515">
-        <v>346</v>
+        <v>448</v>
       </c>
       <c r="J515">
-        <v>5.3844231</v>
+        <v>-2.760847</v>
       </c>
       <c r="K515">
-        <v>49.1598764</v>
+        <v>47.658236</v>
       </c>
     </row>
     <row r="516" spans="1:11">
       <c r="A516">
-        <v>1044</v>
+        <v>1042</v>
       </c>
       <c r="B516" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D516" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E516" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="I516">
-        <v>952</v>
+        <v>1032</v>
       </c>
       <c r="J516">
-        <v>5.3844231</v>
+        <v>1.065343</v>
       </c>
       <c r="K516">
-        <v>49.1598764</v>
+        <v>47.792551</v>
       </c>
     </row>
     <row r="517" spans="1:11">
       <c r="A517">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B517" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C517" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E517" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="G517" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="H517" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="I517">
-        <v>60</v>
+        <v>346</v>
       </c>
       <c r="J517">
-        <v>4.874339</v>
+        <v>5.3844231</v>
       </c>
       <c r="K517">
-        <v>45.525587</v>
+        <v>49.1598764</v>
       </c>
     </row>
     <row r="518" spans="1:11">
       <c r="A518">
-        <v>286</v>
+        <v>1044</v>
       </c>
       <c r="B518" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D518" t="s">
+        <v>20</v>
       </c>
       <c r="E518" t="s">
-        <v>1087</v>
-[...1 lines deleted...]
-      <c r="G518" t="s">
         <v>1088</v>
       </c>
-      <c r="H518" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I518">
-        <v>432</v>
+        <v>952</v>
       </c>
       <c r="J518">
-        <v>4.691053</v>
+        <v>5.3844231</v>
       </c>
       <c r="K518">
-        <v>44.480269</v>
+        <v>49.1598764</v>
       </c>
     </row>
     <row r="519" spans="1:11">
       <c r="A519">
-        <v>1060</v>
+        <v>284</v>
       </c>
       <c r="B519" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>600</v>
+      </c>
+      <c r="C519" t="s">
+        <v>48</v>
       </c>
       <c r="E519" t="s">
+        <v>1089</v>
+      </c>
+      <c r="G519" t="s">
         <v>1090</v>
       </c>
+      <c r="H519" t="s">
+        <v>1091</v>
+      </c>
       <c r="I519">
-        <v>660</v>
+        <v>60</v>
       </c>
       <c r="J519">
-        <v>7.94454</v>
+        <v>4.874339</v>
       </c>
       <c r="K519">
-        <v>49.036858</v>
+        <v>45.525587</v>
       </c>
     </row>
     <row r="520" spans="1:11">
       <c r="A520">
-        <v>611</v>
+        <v>286</v>
       </c>
       <c r="B520" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>600</v>
+      </c>
+      <c r="C520" t="s">
+        <v>31</v>
       </c>
       <c r="E520" t="s">
         <v>1092</v>
       </c>
       <c r="G520" t="s">
         <v>1093</v>
       </c>
+      <c r="H520" t="s">
+        <v>1094</v>
+      </c>
+      <c r="I520">
+        <v>432</v>
+      </c>
       <c r="J520">
-        <v>0.1188182</v>
+        <v>4.691053</v>
       </c>
       <c r="K520">
-        <v>51.4926116</v>
+        <v>44.480269</v>
       </c>
     </row>
     <row r="521" spans="1:11">
       <c r="A521">
-        <v>287</v>
+        <v>1060</v>
       </c>
       <c r="B521" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>600</v>
+      </c>
+      <c r="D521" t="s">
+        <v>20</v>
       </c>
       <c r="E521" t="s">
-        <v>1094</v>
-[...1 lines deleted...]
-      <c r="G521" t="s">
         <v>1095</v>
       </c>
-      <c r="H521" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I521">
-        <v>1015</v>
+        <v>660</v>
       </c>
       <c r="J521">
-        <v>-2.094278</v>
+        <v>7.94454</v>
       </c>
       <c r="K521">
-        <v>57.149717</v>
+        <v>49.036858</v>
       </c>
     </row>
     <row r="522" spans="1:11">
       <c r="A522">
-        <v>288</v>
+        <v>611</v>
       </c>
       <c r="B522" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1096</v>
+      </c>
+      <c r="D522" t="s">
+        <v>35</v>
       </c>
       <c r="E522" t="s">
         <v>1097</v>
       </c>
-      <c r="I522">
-        <v>516</v>
+      <c r="G522" t="s">
+        <v>1098</v>
       </c>
       <c r="J522">
-        <v>-4.129263</v>
+        <v>0.1188182</v>
       </c>
       <c r="K522">
-        <v>53.22739</v>
+        <v>51.4926116</v>
       </c>
     </row>
     <row r="523" spans="1:11">
       <c r="A523">
-        <v>644</v>
+        <v>287</v>
       </c>
       <c r="B523" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1096</v>
+      </c>
+      <c r="C523" t="s">
+        <v>31</v>
       </c>
       <c r="E523" t="s">
-        <v>1098</v>
+        <v>1099</v>
+      </c>
+      <c r="G523" t="s">
+        <v>1100</v>
+      </c>
+      <c r="H523" t="s">
+        <v>1101</v>
+      </c>
+      <c r="I523">
+        <v>1015</v>
       </c>
       <c r="J523">
-        <v>0.075766</v>
+        <v>-2.094278</v>
       </c>
       <c r="K523">
-        <v>51.536563</v>
+        <v>57.149717</v>
       </c>
     </row>
     <row r="524" spans="1:11">
       <c r="A524">
-        <v>661</v>
+        <v>288</v>
       </c>
       <c r="B524" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1096</v>
+      </c>
+      <c r="C524" t="s">
+        <v>31</v>
       </c>
       <c r="E524" t="s">
-        <v>1099</v>
+        <v>1102</v>
+      </c>
+      <c r="I524">
+        <v>516</v>
       </c>
       <c r="J524">
-        <v>-4.7188629</v>
+        <v>-4.129263</v>
       </c>
       <c r="K524">
-        <v>50.4714961</v>
+        <v>53.22739</v>
       </c>
     </row>
     <row r="525" spans="1:11">
       <c r="A525">
-        <v>669</v>
+        <v>644</v>
       </c>
       <c r="B525" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="D525" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E525" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="J525">
-        <v>-0.378462</v>
+        <v>0.075766</v>
       </c>
       <c r="K525">
-        <v>52.768599</v>
+        <v>51.536563</v>
       </c>
     </row>
     <row r="526" spans="1:11">
       <c r="A526">
-        <v>670</v>
+        <v>661</v>
       </c>
       <c r="B526" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="D526" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E526" t="s">
-        <v>1101</v>
+        <v>1104</v>
       </c>
       <c r="J526">
-        <v>-1.7753189</v>
+        <v>-4.7188629</v>
       </c>
       <c r="K526">
-        <v>50.9626639</v>
+        <v>50.4714961</v>
       </c>
     </row>
     <row r="527" spans="1:11">
       <c r="A527">
-        <v>676</v>
+        <v>669</v>
       </c>
       <c r="B527" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="D527" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E527" t="s">
-        <v>1102</v>
+        <v>1105</v>
       </c>
       <c r="J527">
-        <v>0.7104932</v>
+        <v>-0.378462</v>
       </c>
       <c r="K527">
-        <v>52.2429228</v>
+        <v>52.768599</v>
       </c>
     </row>
     <row r="528" spans="1:11">
       <c r="A528">
-        <v>291</v>
+        <v>670</v>
       </c>
       <c r="B528" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>1096</v>
+      </c>
+      <c r="D528" t="s">
+        <v>35</v>
       </c>
       <c r="E528" t="s">
-        <v>1103</v>
-[...8 lines deleted...]
-        <v>596</v>
+        <v>1106</v>
       </c>
       <c r="J528">
-        <v>1.0789089</v>
+        <v>-1.7753189</v>
       </c>
       <c r="K528">
-        <v>51.280233</v>
+        <v>50.9626639</v>
       </c>
     </row>
     <row r="529" spans="1:11">
       <c r="A529">
-        <v>688</v>
+        <v>676</v>
       </c>
       <c r="B529" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="D529" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E529" t="s">
-        <v>1106</v>
-[...2 lines deleted...]
-        <v>987</v>
+        <v>1107</v>
       </c>
       <c r="J529">
-        <v>-2.4772256</v>
+        <v>0.7104932</v>
       </c>
       <c r="K529">
-        <v>50.8088477</v>
+        <v>52.2429228</v>
       </c>
     </row>
     <row r="530" spans="1:11">
       <c r="A530">
-        <v>695</v>
+        <v>291</v>
       </c>
       <c r="B530" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1096</v>
+      </c>
+      <c r="C530" t="s">
+        <v>48</v>
       </c>
       <c r="E530" t="s">
-        <v>1107</v>
+        <v>1108</v>
+      </c>
+      <c r="G530" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H530" t="s">
+        <v>1110</v>
+      </c>
+      <c r="I530">
+        <v>596</v>
       </c>
       <c r="J530">
-        <v>-2.893075</v>
+        <v>1.0789089</v>
       </c>
       <c r="K530">
-        <v>53.193392</v>
+        <v>51.280233</v>
       </c>
     </row>
     <row r="531" spans="1:11">
       <c r="A531">
-        <v>704</v>
+        <v>688</v>
       </c>
       <c r="B531" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="D531" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E531" t="s">
-        <v>1108</v>
+        <v>1111</v>
+      </c>
+      <c r="I531">
+        <v>987</v>
       </c>
       <c r="J531">
-        <v>-2.1582782</v>
+        <v>-2.4772256</v>
       </c>
       <c r="K531">
-        <v>55.8861059</v>
+        <v>50.8088477</v>
       </c>
     </row>
     <row r="532" spans="1:11">
       <c r="A532">
-        <v>708</v>
+        <v>695</v>
       </c>
       <c r="B532" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="D532" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E532" t="s">
-        <v>1109</v>
+        <v>1112</v>
       </c>
       <c r="J532">
-        <v>-0.1669214</v>
+        <v>-2.893075</v>
       </c>
       <c r="K532">
-        <v>52.676305</v>
+        <v>53.193392</v>
       </c>
     </row>
     <row r="533" spans="1:11">
       <c r="A533">
-        <v>297</v>
+        <v>704</v>
       </c>
       <c r="B533" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1096</v>
+      </c>
+      <c r="D533" t="s">
+        <v>20</v>
       </c>
       <c r="E533" t="s">
-        <v>1110</v>
-[...8 lines deleted...]
-        <v>634</v>
+        <v>1113</v>
       </c>
       <c r="J533">
-        <v>-1.584852</v>
+        <v>-2.1582782</v>
       </c>
       <c r="K533">
-        <v>54.77525</v>
+        <v>55.8861059</v>
       </c>
     </row>
     <row r="534" spans="1:11">
       <c r="A534">
-        <v>718</v>
+        <v>708</v>
       </c>
       <c r="B534" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="D534" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E534" t="s">
-        <v>1113</v>
-[...5 lines deleted...]
-        <v>1083</v>
+        <v>1114</v>
       </c>
       <c r="J534">
-        <v>-1.5782029</v>
+        <v>-0.1669214</v>
       </c>
       <c r="K534">
-        <v>54.7649859</v>
+        <v>52.676305</v>
       </c>
     </row>
     <row r="535" spans="1:11">
       <c r="A535">
-        <v>719</v>
+        <v>297</v>
       </c>
       <c r="B535" t="s">
-        <v>1091</v>
+        <v>1096</v>
+      </c>
+      <c r="C535" t="s">
+        <v>31</v>
       </c>
       <c r="E535" t="s">
-        <v>1114</v>
+        <v>1115</v>
+      </c>
+      <c r="G535" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H535" t="s">
+        <v>1117</v>
+      </c>
+      <c r="I535">
+        <v>634</v>
       </c>
       <c r="J535">
-        <v>1.302347</v>
+        <v>-1.584852</v>
       </c>
       <c r="K535">
-        <v>52.63209</v>
+        <v>54.77525</v>
       </c>
     </row>
     <row r="536" spans="1:11">
       <c r="A536">
-        <v>720</v>
+        <v>718</v>
       </c>
       <c r="B536" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="D536" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E536" t="s">
-        <v>1115</v>
+        <v>1118</v>
+      </c>
+      <c r="G536" t="s">
+        <v>1116</v>
       </c>
       <c r="I536">
-        <v>1128</v>
+        <v>1083</v>
       </c>
       <c r="J536">
-        <v>-3.190964</v>
+        <v>-1.5782029</v>
       </c>
       <c r="K536">
-        <v>55.94974</v>
+        <v>54.7649859</v>
       </c>
     </row>
     <row r="537" spans="1:11">
       <c r="A537">
-        <v>298</v>
+        <v>719</v>
       </c>
       <c r="B537" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1096</v>
       </c>
       <c r="E537" t="s">
-        <v>1116</v>
-[...5 lines deleted...]
-        <v>1109</v>
+        <v>1119</v>
       </c>
       <c r="J537">
-        <v>0.262363</v>
+        <v>1.302347</v>
       </c>
       <c r="K537">
-        <v>52.399539</v>
+        <v>52.63209</v>
       </c>
     </row>
     <row r="538" spans="1:11">
       <c r="A538">
-        <v>299</v>
+        <v>720</v>
       </c>
       <c r="B538" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1096</v>
+      </c>
+      <c r="D538" t="s">
+        <v>35</v>
       </c>
       <c r="E538" t="s">
-        <v>1118</v>
+        <v>1120</v>
+      </c>
+      <c r="I538">
+        <v>1128</v>
       </c>
       <c r="J538">
-        <v>-1.1743197</v>
+        <v>-3.190964</v>
       </c>
       <c r="K538">
-        <v>52.3555177</v>
+        <v>55.94974</v>
       </c>
     </row>
     <row r="539" spans="1:11">
       <c r="A539">
-        <v>533</v>
+        <v>298</v>
       </c>
       <c r="B539" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="C539" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="E539" t="s">
-        <v>1118</v>
+        <v>1121</v>
       </c>
       <c r="G539" t="s">
-        <v>1119</v>
+        <v>1122</v>
+      </c>
+      <c r="I539">
+        <v>1109</v>
       </c>
       <c r="J539">
-        <v>-1.1743197</v>
+        <v>0.262363</v>
       </c>
       <c r="K539">
-        <v>52.3555177</v>
+        <v>52.399539</v>
       </c>
     </row>
     <row r="540" spans="1:11">
       <c r="A540">
-        <v>726</v>
+        <v>299</v>
       </c>
       <c r="B540" t="s">
-        <v>1091</v>
+        <v>1096</v>
+      </c>
+      <c r="C540" t="s">
+        <v>31</v>
       </c>
       <c r="E540" t="s">
-        <v>1120</v>
+        <v>1123</v>
       </c>
       <c r="J540">
-        <v>-3.999461</v>
+        <v>-1.1743197</v>
       </c>
       <c r="K540">
-        <v>50.7772135</v>
+        <v>52.3555177</v>
       </c>
     </row>
     <row r="541" spans="1:11">
       <c r="A541">
-        <v>300</v>
+        <v>533</v>
       </c>
       <c r="B541" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="C541" t="s">
         <v>15</v>
       </c>
-      <c r="D541" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E541" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="G541" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="J541">
-        <v>-1.94677</v>
+        <v>-1.1743197</v>
       </c>
       <c r="K541">
-        <v>52.092149</v>
+        <v>52.3555177</v>
       </c>
     </row>
     <row r="542" spans="1:11">
       <c r="A542">
-        <v>301</v>
+        <v>726</v>
       </c>
       <c r="B542" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1096</v>
       </c>
       <c r="E542" t="s">
-        <v>1123</v>
-[...5 lines deleted...]
-        <v>909</v>
+        <v>1125</v>
       </c>
       <c r="J542">
-        <v>-3.533899</v>
+        <v>-3.999461</v>
       </c>
       <c r="K542">
-        <v>50.718412</v>
+        <v>50.7772135</v>
       </c>
     </row>
     <row r="543" spans="1:11">
       <c r="A543">
-        <v>738</v>
+        <v>300</v>
       </c>
       <c r="B543" t="s">
-        <v>1091</v>
+        <v>1096</v>
+      </c>
+      <c r="C543" t="s">
+        <v>19</v>
       </c>
       <c r="D543" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E543" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-        <v>1196</v>
+        <v>1126</v>
+      </c>
+      <c r="G543" t="s">
+        <v>1127</v>
       </c>
       <c r="J543">
-        <v>-1.5403804</v>
+        <v>-1.94677</v>
       </c>
       <c r="K543">
-        <v>54.8181293</v>
+        <v>52.092149</v>
       </c>
     </row>
     <row r="544" spans="1:11">
       <c r="A544">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="B544" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="C544" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E544" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="G544" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="I544">
-        <v>1115</v>
+        <v>909</v>
       </c>
       <c r="J544">
-        <v>-4.251806</v>
+        <v>-3.533899</v>
       </c>
       <c r="K544">
-        <v>55.864237</v>
+        <v>50.718412</v>
       </c>
     </row>
     <row r="545" spans="1:11">
       <c r="A545">
-        <v>771</v>
+        <v>738</v>
       </c>
       <c r="B545" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="D545" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E545" t="s">
-        <v>1128</v>
+        <v>1130</v>
+      </c>
+      <c r="I545">
+        <v>1196</v>
       </c>
       <c r="J545">
-        <v>-2.718454</v>
+        <v>-1.5403804</v>
       </c>
       <c r="K545">
-        <v>51.147427</v>
+        <v>54.8181293</v>
       </c>
     </row>
     <row r="546" spans="1:11">
       <c r="A546">
-        <v>773</v>
+        <v>303</v>
       </c>
       <c r="B546" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1096</v>
+      </c>
+      <c r="C546" t="s">
+        <v>31</v>
       </c>
       <c r="E546" t="s">
-        <v>1129</v>
+        <v>1131</v>
+      </c>
+      <c r="G546" t="s">
+        <v>1132</v>
+      </c>
+      <c r="I546">
+        <v>1115</v>
       </c>
       <c r="J546">
-        <v>-2.238156</v>
+        <v>-4.251806</v>
       </c>
       <c r="K546">
-        <v>51.8642449</v>
+        <v>55.864237</v>
       </c>
     </row>
     <row r="547" spans="1:11">
       <c r="A547">
-        <v>532</v>
+        <v>771</v>
       </c>
       <c r="B547" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1096</v>
       </c>
       <c r="D547" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E547" t="s">
-        <v>1130</v>
-[...2 lines deleted...]
-        <v>1100</v>
+        <v>1133</v>
       </c>
       <c r="J547">
-        <v>-1.049544</v>
+        <v>-2.718454</v>
       </c>
       <c r="K547">
-        <v>54.536241</v>
+        <v>51.147427</v>
       </c>
     </row>
     <row r="548" spans="1:11">
       <c r="A548">
-        <v>304</v>
+        <v>773</v>
       </c>
       <c r="B548" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1096</v>
+      </c>
+      <c r="D548" t="s">
+        <v>20</v>
       </c>
       <c r="E548" t="s">
-        <v>1131</v>
-[...8 lines deleted...]
-        <v>676</v>
+        <v>1134</v>
       </c>
       <c r="J548">
-        <v>-2.715974</v>
+        <v>-2.238156</v>
       </c>
       <c r="K548">
-        <v>52.056398</v>
+        <v>51.8642449</v>
       </c>
     </row>
     <row r="549" spans="1:11">
       <c r="A549">
-        <v>799</v>
+        <v>532</v>
       </c>
       <c r="B549" t="s">
-        <v>1091</v>
+        <v>1096</v>
+      </c>
+      <c r="C549" t="s">
+        <v>19</v>
       </c>
       <c r="D549" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E549" t="s">
-        <v>1134</v>
+        <v>1135</v>
+      </c>
+      <c r="I549">
+        <v>1100</v>
       </c>
       <c r="J549">
-        <v>-1.58073</v>
+        <v>-1.049544</v>
       </c>
       <c r="K549">
-        <v>52.349557</v>
+        <v>54.536241</v>
       </c>
     </row>
     <row r="550" spans="1:11">
       <c r="A550">
-        <v>816</v>
+        <v>304</v>
       </c>
       <c r="B550" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1096</v>
+      </c>
+      <c r="C550" t="s">
+        <v>31</v>
       </c>
       <c r="E550" t="s">
-        <v>1135</v>
+        <v>1136</v>
+      </c>
+      <c r="G550" t="s">
+        <v>1137</v>
+      </c>
+      <c r="H550" t="s">
+        <v>1138</v>
       </c>
       <c r="I550">
-        <v>1081</v>
+        <v>676</v>
       </c>
       <c r="J550">
-        <v>0.00878</v>
+        <v>-2.715974</v>
       </c>
       <c r="K550">
-        <v>50.873872</v>
+        <v>52.056398</v>
       </c>
     </row>
     <row r="551" spans="1:11">
       <c r="A551">
-        <v>305</v>
+        <v>799</v>
       </c>
       <c r="B551" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1096</v>
+      </c>
+      <c r="D551" t="s">
+        <v>35</v>
       </c>
       <c r="E551" t="s">
-        <v>1136</v>
-[...5 lines deleted...]
-        <v>656</v>
+        <v>1139</v>
       </c>
       <c r="J551">
-        <v>-1.831672</v>
+        <v>-1.58073</v>
       </c>
       <c r="K551">
-        <v>52.681602</v>
+        <v>52.349557</v>
       </c>
     </row>
     <row r="552" spans="1:11">
       <c r="A552">
-        <v>306</v>
+        <v>816</v>
       </c>
       <c r="B552" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1096</v>
+      </c>
+      <c r="D552" t="s">
+        <v>20</v>
       </c>
       <c r="E552" t="s">
-        <v>1138</v>
-[...4 lines deleted...]
-      <c r="G552" t="s">
         <v>1140</v>
       </c>
       <c r="I552">
-        <v>680</v>
+        <v>1081</v>
       </c>
       <c r="J552">
-        <v>-0.540579</v>
+        <v>0.00878</v>
       </c>
       <c r="K552">
-        <v>53.230688</v>
+        <v>50.873872</v>
       </c>
     </row>
     <row r="553" spans="1:11">
       <c r="A553">
-        <v>821</v>
+        <v>305</v>
       </c>
       <c r="B553" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1096</v>
+      </c>
+      <c r="C553" t="s">
+        <v>31</v>
       </c>
       <c r="E553" t="s">
         <v>1141</v>
       </c>
+      <c r="F553" t="s">
+        <v>1142</v>
+      </c>
+      <c r="I553">
+        <v>656</v>
+      </c>
       <c r="J553">
-        <v>-1.800859</v>
+        <v>-1.831672</v>
       </c>
       <c r="K553">
-        <v>55.6807718</v>
+        <v>52.681602</v>
       </c>
     </row>
     <row r="554" spans="1:11">
       <c r="A554">
-        <v>563</v>
+        <v>306</v>
       </c>
       <c r="B554" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="C554" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E554" t="s">
-        <v>1142</v>
+        <v>1143</v>
+      </c>
+      <c r="F554" t="s">
+        <v>1144</v>
+      </c>
+      <c r="G554" t="s">
+        <v>1145</v>
       </c>
       <c r="I554">
-        <v>1100</v>
+        <v>680</v>
       </c>
       <c r="J554">
-        <v>-3.035708</v>
+        <v>-0.540579</v>
       </c>
       <c r="K554">
-        <v>51.943793</v>
+        <v>53.230688</v>
       </c>
     </row>
     <row r="555" spans="1:11">
       <c r="A555">
-        <v>309</v>
+        <v>821</v>
       </c>
       <c r="B555" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1096</v>
+      </c>
+      <c r="D555" t="s">
+        <v>20</v>
       </c>
       <c r="E555" t="s">
-        <v>1143</v>
-[...5 lines deleted...]
-        <v>604</v>
+        <v>1146</v>
       </c>
       <c r="J555">
-        <v>-0.1277583</v>
+        <v>-1.800859</v>
       </c>
       <c r="K555">
-        <v>51.5073509</v>
+        <v>55.6807718</v>
       </c>
     </row>
     <row r="556" spans="1:11">
       <c r="A556">
-        <v>833</v>
+        <v>563</v>
       </c>
       <c r="B556" t="s">
-        <v>1091</v>
+        <v>1096</v>
+      </c>
+      <c r="C556" t="s">
+        <v>19</v>
       </c>
       <c r="D556" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E556" t="s">
-        <v>1145</v>
+        <v>1147</v>
+      </c>
+      <c r="I556">
+        <v>1100</v>
       </c>
       <c r="J556">
-        <v>-2.102834</v>
+        <v>-3.035708</v>
       </c>
       <c r="K556">
-        <v>51.586357</v>
+        <v>51.943793</v>
       </c>
     </row>
     <row r="557" spans="1:11">
       <c r="A557">
-        <v>854</v>
+        <v>309</v>
       </c>
       <c r="B557" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1096</v>
+      </c>
+      <c r="C557" t="s">
+        <v>31</v>
       </c>
       <c r="E557" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="G557" t="s">
-        <v>1147</v>
+        <v>1149</v>
+      </c>
+      <c r="I557">
+        <v>604</v>
       </c>
       <c r="J557">
-        <v>-1.3865376</v>
+        <v>-0.1277583</v>
       </c>
       <c r="K557">
-        <v>54.91613</v>
+        <v>51.5073509</v>
       </c>
     </row>
     <row r="558" spans="1:11">
       <c r="A558">
-        <v>311</v>
+        <v>833</v>
       </c>
       <c r="B558" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1096</v>
+      </c>
+      <c r="D558" t="s">
+        <v>20</v>
       </c>
       <c r="E558" t="s">
-        <v>1148</v>
-[...4 lines deleted...]
-      <c r="H558" t="s">
         <v>1150</v>
       </c>
-      <c r="I558">
-[...1 lines deleted...]
-      </c>
       <c r="J558">
-        <v>1.297355</v>
+        <v>-2.102834</v>
       </c>
       <c r="K558">
-        <v>52.6308859</v>
+        <v>51.586357</v>
       </c>
     </row>
     <row r="559" spans="1:11">
       <c r="A559">
-        <v>312</v>
+        <v>854</v>
       </c>
       <c r="B559" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="D559" t="s">
-        <v>1151</v>
+        <v>20</v>
       </c>
       <c r="E559" t="s">
         <v>1151</v>
       </c>
       <c r="G559" t="s">
         <v>1152</v>
       </c>
       <c r="J559">
-        <v>-0.356669</v>
+        <v>-1.3865376</v>
       </c>
       <c r="K559">
-        <v>52.881891</v>
+        <v>54.91613</v>
       </c>
     </row>
     <row r="560" spans="1:11">
       <c r="A560">
-        <v>551</v>
+        <v>311</v>
       </c>
       <c r="B560" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="C560" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="E560" t="s">
         <v>1153</v>
       </c>
-      <c r="I560" t="s">
+      <c r="G560" t="s">
         <v>1154</v>
       </c>
+      <c r="H560" t="s">
+        <v>1155</v>
+      </c>
+      <c r="I560">
+        <v>630</v>
+      </c>
       <c r="J560">
-        <v>-2.0367308</v>
+        <v>1.297355</v>
       </c>
       <c r="K560">
-        <v>57.519414</v>
+        <v>52.6308859</v>
       </c>
     </row>
     <row r="561" spans="1:11">
       <c r="A561">
-        <v>893</v>
+        <v>312</v>
       </c>
       <c r="B561" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="D561" t="s">
-        <v>32</v>
+        <v>1156</v>
       </c>
       <c r="E561" t="s">
-        <v>1155</v>
+        <v>1156</v>
+      </c>
+      <c r="G561" t="s">
+        <v>1157</v>
       </c>
       <c r="J561">
-        <v>-1.274089</v>
+        <v>-0.356669</v>
       </c>
       <c r="K561">
-        <v>51.752245</v>
+        <v>52.881891</v>
       </c>
     </row>
     <row r="562" spans="1:11">
       <c r="A562">
-        <v>898</v>
+        <v>551</v>
       </c>
       <c r="B562" t="s">
-        <v>1091</v>
+        <v>1096</v>
+      </c>
+      <c r="C562" t="s">
+        <v>19</v>
       </c>
       <c r="D562" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E562" t="s">
-        <v>1156</v>
+        <v>1158</v>
+      </c>
+      <c r="I562" t="s">
+        <v>1159</v>
       </c>
       <c r="J562">
-        <v>-1.2543668</v>
+        <v>-2.0367308</v>
       </c>
       <c r="K562">
-        <v>51.7548164</v>
+        <v>57.519414</v>
       </c>
     </row>
     <row r="563" spans="1:11">
       <c r="A563">
-        <v>912</v>
+        <v>893</v>
       </c>
       <c r="B563" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="D563" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E563" t="s">
-        <v>1157</v>
+        <v>1160</v>
       </c>
       <c r="J563">
-        <v>-0.2405299</v>
+        <v>-1.274089</v>
       </c>
       <c r="K563">
-        <v>52.5694985</v>
+        <v>51.752245</v>
       </c>
     </row>
     <row r="564" spans="1:11">
       <c r="A564">
-        <v>927</v>
+        <v>898</v>
       </c>
       <c r="B564" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="D564" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E564" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="J564">
-        <v>-0.1084655</v>
+        <v>-1.2543668</v>
       </c>
       <c r="K564">
-        <v>52.4503619</v>
+        <v>51.7548164</v>
       </c>
     </row>
     <row r="565" spans="1:11">
       <c r="A565">
-        <v>931</v>
+        <v>912</v>
       </c>
       <c r="B565" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="D565" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E565" t="s">
-        <v>1159</v>
-[...2 lines deleted...]
-        <v>1121</v>
+        <v>1162</v>
       </c>
       <c r="J565">
-        <v>-0.9781303</v>
+        <v>-0.2405299</v>
       </c>
       <c r="K565">
-        <v>51.4542645</v>
+        <v>52.5694985</v>
       </c>
     </row>
     <row r="566" spans="1:11">
       <c r="A566">
-        <v>8</v>
+        <v>927</v>
       </c>
       <c r="B566" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1096</v>
+      </c>
+      <c r="D566" t="s">
+        <v>20</v>
       </c>
       <c r="E566" t="s">
-        <v>1160</v>
-[...8 lines deleted...]
-        <v>705</v>
+        <v>1163</v>
       </c>
       <c r="J566">
-        <v>-1.794472</v>
+        <v>-0.1084655</v>
       </c>
       <c r="K566">
-        <v>51.068785</v>
+        <v>52.4503619</v>
       </c>
     </row>
     <row r="567" spans="1:11">
       <c r="A567">
-        <v>992</v>
+        <v>931</v>
       </c>
       <c r="B567" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="D567" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E567" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="I567">
-        <v>888</v>
+        <v>1121</v>
       </c>
       <c r="J567">
-        <v>-2.198083</v>
+        <v>-0.9781303</v>
       </c>
       <c r="K567">
-        <v>51.0046</v>
+        <v>51.4542645</v>
       </c>
     </row>
     <row r="568" spans="1:11">
       <c r="A568">
-        <v>316</v>
+        <v>8</v>
       </c>
       <c r="B568" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="C568" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E568" t="s">
-        <v>1164</v>
-[...1 lines deleted...]
-      <c r="F568" t="s">
         <v>1165</v>
       </c>
+      <c r="G568" t="s">
+        <v>1166</v>
+      </c>
+      <c r="H568" t="s">
+        <v>1167</v>
+      </c>
+      <c r="I568">
+        <v>705</v>
+      </c>
       <c r="J568">
-        <v>-2.5144829</v>
+        <v>-1.794472</v>
       </c>
       <c r="K568">
-        <v>50.947822</v>
+        <v>51.068785</v>
       </c>
     </row>
     <row r="569" spans="1:11">
       <c r="A569">
-        <v>1007</v>
+        <v>992</v>
       </c>
       <c r="B569" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="D569" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E569" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="I569">
-        <v>793</v>
+        <v>888</v>
       </c>
       <c r="J569">
-        <v>-0.339436</v>
+        <v>-2.198083</v>
       </c>
       <c r="K569">
-        <v>51.752725</v>
+        <v>51.0046</v>
       </c>
     </row>
     <row r="570" spans="1:11">
       <c r="A570">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="B570" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="C570" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E570" t="s">
-        <v>1167</v>
-[...4 lines deleted...]
-      <c r="H570" t="s">
         <v>1169</v>
       </c>
-      <c r="I570">
-        <v>1109</v>
+      <c r="F570" t="s">
+        <v>1170</v>
       </c>
       <c r="J570">
-        <v>-2.7967214</v>
+        <v>-2.5144829</v>
       </c>
       <c r="K570">
-        <v>56.3397753</v>
+        <v>50.947822</v>
       </c>
     </row>
     <row r="571" spans="1:11">
       <c r="A571">
-        <v>1022</v>
+        <v>1007</v>
       </c>
       <c r="B571" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="D571" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E571" t="s">
-        <v>1170</v>
+        <v>1171</v>
+      </c>
+      <c r="I571">
+        <v>793</v>
       </c>
       <c r="J571">
-        <v>-2.15796</v>
+        <v>-0.339436</v>
       </c>
       <c r="K571">
-        <v>51.992265</v>
+        <v>51.752725</v>
       </c>
     </row>
     <row r="572" spans="1:11">
       <c r="A572">
-        <v>1025</v>
+        <v>318</v>
       </c>
       <c r="B572" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1096</v>
+      </c>
+      <c r="C572" t="s">
+        <v>31</v>
       </c>
       <c r="E572" t="s">
-        <v>1171</v>
+        <v>1172</v>
+      </c>
+      <c r="G572" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H572" t="s">
+        <v>1174</v>
       </c>
       <c r="I572">
-        <v>970</v>
+        <v>1109</v>
       </c>
       <c r="J572">
-        <v>-0.1080679</v>
+        <v>-2.7967214</v>
       </c>
       <c r="K572">
-        <v>52.6214197</v>
+        <v>56.3397753</v>
       </c>
     </row>
     <row r="573" spans="1:11">
       <c r="A573">
-        <v>321</v>
+        <v>1022</v>
       </c>
       <c r="B573" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1096</v>
+      </c>
+      <c r="D573" t="s">
+        <v>20</v>
       </c>
       <c r="E573" t="s">
-        <v>1172</v>
-[...8 lines deleted...]
-        <v>909</v>
+        <v>1175</v>
       </c>
       <c r="J573">
-        <v>-2.6445979</v>
+        <v>-2.15796</v>
       </c>
       <c r="K573">
-        <v>51.209347</v>
+        <v>51.992265</v>
       </c>
     </row>
     <row r="574" spans="1:11">
       <c r="A574">
-        <v>1055</v>
+        <v>1025</v>
       </c>
       <c r="B574" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="D574" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E574" t="s">
-        <v>1175</v>
-[...1 lines deleted...]
-      <c r="G574" t="s">
         <v>1176</v>
       </c>
+      <c r="I574">
+        <v>970</v>
+      </c>
       <c r="J574">
-        <v>-0.1595389</v>
+        <v>-0.1080679</v>
       </c>
       <c r="K574">
-        <v>51.5145337</v>
+        <v>52.6214197</v>
       </c>
     </row>
     <row r="575" spans="1:11">
       <c r="A575">
-        <v>1058</v>
+        <v>321</v>
       </c>
       <c r="B575" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1096</v>
+      </c>
+      <c r="C575" t="s">
+        <v>31</v>
       </c>
       <c r="E575" t="s">
         <v>1177</v>
       </c>
+      <c r="F575" t="s">
+        <v>1178</v>
+      </c>
       <c r="G575" t="s">
-        <v>1178</v>
+        <v>1179</v>
+      </c>
+      <c r="I575">
+        <v>909</v>
       </c>
       <c r="J575">
-        <v>-1.969204</v>
+        <v>-2.6445979</v>
       </c>
       <c r="K575">
-        <v>51.957205</v>
+        <v>51.209347</v>
       </c>
     </row>
     <row r="576" spans="1:11">
       <c r="A576">
-        <v>322</v>
+        <v>1055</v>
       </c>
       <c r="B576" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1096</v>
+      </c>
+      <c r="D576" t="s">
+        <v>20</v>
       </c>
       <c r="E576" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="G576" t="s">
-        <v>1180</v>
-[...2 lines deleted...]
-        <v>635</v>
+        <v>1181</v>
       </c>
       <c r="J576">
-        <v>-1.310142</v>
+        <v>-0.1595389</v>
       </c>
       <c r="K576">
-        <v>51.059771</v>
+        <v>51.5145337</v>
       </c>
     </row>
     <row r="577" spans="1:11">
       <c r="A577">
-        <v>1059</v>
+        <v>1058</v>
       </c>
       <c r="B577" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="D577" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E577" t="s">
-        <v>1181</v>
-[...2 lines deleted...]
-        <v>901</v>
+        <v>1182</v>
+      </c>
+      <c r="G577" t="s">
+        <v>1183</v>
       </c>
       <c r="J577">
-        <v>-1.3131538</v>
+        <v>-1.969204</v>
       </c>
       <c r="K577">
-        <v>51.0606892</v>
+        <v>51.957205</v>
       </c>
     </row>
     <row r="578" spans="1:11">
       <c r="A578">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="B578" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="C578" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E578" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="G578" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="I578">
-        <v>680</v>
+        <v>635</v>
       </c>
       <c r="J578">
-        <v>-2.221575</v>
+        <v>-1.310142</v>
       </c>
       <c r="K578">
-        <v>52.193636</v>
+        <v>51.059771</v>
       </c>
     </row>
     <row r="579" spans="1:11">
       <c r="A579">
-        <v>324</v>
+        <v>1059</v>
       </c>
       <c r="B579" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>1096</v>
+      </c>
+      <c r="D579" t="s">
+        <v>20</v>
       </c>
       <c r="E579" t="s">
-        <v>1184</v>
-[...4 lines deleted...]
-      <c r="H579" t="s">
         <v>1186</v>
       </c>
       <c r="I579">
-        <v>314</v>
+        <v>901</v>
       </c>
       <c r="J579">
-        <v>-1.0872979</v>
+        <v>-1.3131538</v>
       </c>
       <c r="K579">
-        <v>53.9599651</v>
+        <v>51.0606892</v>
       </c>
     </row>
     <row r="580" spans="1:11">
       <c r="A580">
-        <v>564</v>
+        <v>323</v>
       </c>
       <c r="B580" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C580" t="s">
+        <v>31</v>
+      </c>
+      <c r="E580" t="s">
         <v>1187</v>
       </c>
-      <c r="C580" t="s">
-[...2 lines deleted...]
-      <c r="E580" t="s">
+      <c r="G580" t="s">
         <v>1188</v>
       </c>
-      <c r="G580" t="s">
-[...3 lines deleted...]
-        <v>1190</v>
+      <c r="I580">
+        <v>680</v>
       </c>
       <c r="J580">
-        <v>16.8178377</v>
+        <v>-2.221575</v>
       </c>
       <c r="K580">
-        <v>43.5240328</v>
+        <v>52.193636</v>
       </c>
     </row>
     <row r="581" spans="1:11">
       <c r="A581">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="B581" t="s">
-        <v>1187</v>
+        <v>1096</v>
       </c>
       <c r="C581" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E581" t="s">
+        <v>1189</v>
+      </c>
+      <c r="G581" t="s">
+        <v>1190</v>
+      </c>
+      <c r="H581" t="s">
         <v>1191</v>
       </c>
-      <c r="G581" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I581">
-        <v>530</v>
+        <v>314</v>
       </c>
       <c r="J581">
-        <v>18.0944238</v>
+        <v>-1.0872979</v>
       </c>
       <c r="K581">
-        <v>42.6506606</v>
+        <v>53.9599651</v>
       </c>
     </row>
     <row r="582" spans="1:11">
       <c r="A582">
-        <v>336</v>
+        <v>564</v>
       </c>
       <c r="B582" t="s">
-        <v>1187</v>
+        <v>1192</v>
       </c>
       <c r="C582" t="s">
-        <v>45</v>
+        <v>184</v>
       </c>
       <c r="E582" t="s">
         <v>1193</v>
       </c>
       <c r="G582" t="s">
         <v>1194</v>
       </c>
-      <c r="I582">
-        <v>296</v>
+      <c r="H582" t="s">
+        <v>1195</v>
       </c>
       <c r="J582">
-        <v>16.4401935</v>
+        <v>16.8178377</v>
       </c>
       <c r="K582">
-        <v>43.5081323</v>
+        <v>43.5240328</v>
       </c>
     </row>
     <row r="583" spans="1:11">
       <c r="A583">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="B583" t="s">
-        <v>1187</v>
+        <v>1192</v>
       </c>
       <c r="C583" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E583" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="G583" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="I583">
-        <v>715</v>
+        <v>530</v>
       </c>
       <c r="J583">
-        <v>16.2501894</v>
+        <v>18.0944238</v>
       </c>
       <c r="K583">
-        <v>43.516387</v>
+        <v>42.6506606</v>
       </c>
     </row>
     <row r="584" spans="1:11">
       <c r="A584">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="B584" t="s">
-        <v>1187</v>
+        <v>1192</v>
       </c>
       <c r="C584" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E584" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="G584" t="s">
-        <v>1198</v>
-[...1 lines deleted...]
-      <c r="H584" t="s">
         <v>1199</v>
       </c>
       <c r="I584">
-        <v>1054</v>
+        <v>296</v>
       </c>
       <c r="J584">
-        <v>15.2313648</v>
+        <v>16.4401935</v>
       </c>
       <c r="K584">
-        <v>44.119371</v>
+        <v>43.5081323</v>
       </c>
     </row>
     <row r="585" spans="1:11">
       <c r="A585">
-        <v>582</v>
+        <v>338</v>
       </c>
       <c r="B585" t="s">
-        <v>1187</v>
+        <v>1192</v>
       </c>
       <c r="C585" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="D585" t="s">
+        <v>31</v>
+      </c>
+      <c r="E585" t="s">
         <v>1200</v>
       </c>
-      <c r="E585" t="s">
+      <c r="G585" t="s">
         <v>1201</v>
       </c>
-      <c r="G585" t="s">
-[...3 lines deleted...]
-        <v>1199</v>
+      <c r="I585">
+        <v>715</v>
       </c>
       <c r="J585">
-        <v>15.2242063</v>
+        <v>16.2501894</v>
       </c>
       <c r="K585">
-        <v>44.116718</v>
+        <v>43.516387</v>
       </c>
     </row>
     <row r="586" spans="1:11">
       <c r="A586">
-        <v>583</v>
+        <v>340</v>
       </c>
       <c r="B586" t="s">
-        <v>1187</v>
+        <v>1192</v>
       </c>
       <c r="C586" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="E586" t="s">
         <v>1202</v>
       </c>
       <c r="G586" t="s">
-        <v>1198</v>
+        <v>1203</v>
       </c>
       <c r="H586" t="s">
-        <v>1199</v>
+        <v>1204</v>
+      </c>
+      <c r="I586">
+        <v>1054</v>
       </c>
       <c r="J586">
-        <v>15.2735673</v>
+        <v>15.2313648</v>
       </c>
       <c r="K586">
-        <v>44.102302</v>
+        <v>44.119371</v>
       </c>
     </row>
     <row r="587" spans="1:11">
       <c r="A587">
-        <v>359</v>
+        <v>582</v>
       </c>
       <c r="B587" t="s">
-        <v>1187</v>
+        <v>1192</v>
       </c>
       <c r="C587" t="s">
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="D587" t="s">
+        <v>1205</v>
       </c>
       <c r="E587" t="s">
+        <v>1206</v>
+      </c>
+      <c r="G587" t="s">
         <v>1203</v>
       </c>
-      <c r="G587" t="s">
+      <c r="H587" t="s">
         <v>1204</v>
       </c>
-      <c r="H587" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J587">
-        <v>15.973738</v>
+        <v>15.2242063</v>
       </c>
       <c r="K587">
-        <v>45.816645</v>
+        <v>44.116718</v>
       </c>
     </row>
     <row r="588" spans="1:11">
       <c r="A588">
-        <v>529</v>
+        <v>583</v>
       </c>
       <c r="B588" t="s">
-        <v>1206</v>
+        <v>1192</v>
       </c>
       <c r="C588" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D588" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E588" t="s">
         <v>1207</v>
       </c>
       <c r="G588" t="s">
-        <v>1208</v>
+        <v>1203</v>
+      </c>
+      <c r="H588" t="s">
+        <v>1204</v>
       </c>
       <c r="J588">
-        <v>20.7886144</v>
+        <v>15.2735673</v>
       </c>
       <c r="K588">
-        <v>48.218091</v>
+        <v>44.102302</v>
       </c>
     </row>
     <row r="589" spans="1:11">
       <c r="A589">
-        <v>343</v>
+        <v>359</v>
       </c>
       <c r="B589" t="s">
-        <v>1206</v>
+        <v>1192</v>
       </c>
       <c r="C589" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="E589" t="s">
+        <v>1208</v>
+      </c>
+      <c r="G589" t="s">
         <v>1209</v>
       </c>
+      <c r="H589" t="s">
+        <v>1210</v>
+      </c>
+      <c r="I589">
+        <v>1085</v>
+      </c>
       <c r="J589">
-        <v>18.9104042</v>
+        <v>15.973738</v>
       </c>
       <c r="K589">
-        <v>47.7644099</v>
+        <v>45.816645</v>
       </c>
     </row>
     <row r="590" spans="1:11">
       <c r="A590">
-        <v>352</v>
+        <v>529</v>
       </c>
       <c r="B590" t="s">
-        <v>1206</v>
+        <v>1211</v>
       </c>
       <c r="C590" t="s">
-        <v>183</v>
+        <v>19</v>
+      </c>
+      <c r="D590" t="s">
+        <v>20</v>
       </c>
       <c r="E590" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
       <c r="G590" t="s">
-        <v>1211</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>1213</v>
       </c>
       <c r="J590">
-        <v>19.1407</v>
+        <v>20.7886144</v>
       </c>
       <c r="K590">
-        <v>45.2319</v>
+        <v>48.218091</v>
       </c>
     </row>
     <row r="591" spans="1:11">
       <c r="A591">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="B591" t="s">
-        <v>1206</v>
+        <v>1211</v>
       </c>
       <c r="C591" t="s">
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="D591" t="s">
+        <v>20</v>
       </c>
       <c r="E591" t="s">
-        <v>1213</v>
-[...1 lines deleted...]
-      <c r="G591" t="s">
         <v>1214</v>
       </c>
-      <c r="I591">
-[...1 lines deleted...]
-      </c>
       <c r="J591">
-        <v>20.3772284</v>
+        <v>18.9104042</v>
       </c>
       <c r="K591">
-        <v>47.9025348</v>
+        <v>47.7644099</v>
       </c>
     </row>
     <row r="592" spans="1:11">
       <c r="A592">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="B592" t="s">
-        <v>1206</v>
+        <v>1211</v>
       </c>
       <c r="C592" t="s">
-        <v>45</v>
+        <v>188</v>
       </c>
       <c r="E592" t="s">
         <v>1215</v>
       </c>
       <c r="G592" t="s">
         <v>1216</v>
       </c>
       <c r="H592" t="s">
         <v>1217</v>
       </c>
-      <c r="I592">
-        <v>1000</v>
+      <c r="I592" t="s">
+        <v>79</v>
       </c>
       <c r="J592">
-        <v>18.7434451</v>
+        <v>19.1407</v>
       </c>
       <c r="K592">
-        <v>47.7883949</v>
+        <v>45.2319</v>
       </c>
     </row>
     <row r="593" spans="1:11">
       <c r="A593">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="B593" t="s">
-        <v>1206</v>
+        <v>1211</v>
       </c>
       <c r="C593" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E593" t="s">
         <v>1218</v>
       </c>
       <c r="G593" t="s">
         <v>1219</v>
       </c>
       <c r="I593">
         <v>1009</v>
       </c>
       <c r="J593">
-        <v>17.6503974</v>
+        <v>20.3772284</v>
       </c>
       <c r="K593">
-        <v>47.6874569</v>
+        <v>47.9025348</v>
       </c>
     </row>
     <row r="594" spans="1:11">
       <c r="A594">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="B594" t="s">
-        <v>1206</v>
+        <v>1211</v>
       </c>
       <c r="C594" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="E594" t="s">
         <v>1220</v>
       </c>
+      <c r="G594" t="s">
+        <v>1221</v>
+      </c>
+      <c r="H594" t="s">
+        <v>1222</v>
+      </c>
+      <c r="I594">
+        <v>1000</v>
+      </c>
       <c r="J594">
-        <v>19.5033041</v>
+        <v>18.7434451</v>
       </c>
       <c r="K594">
-        <v>47.162494</v>
+        <v>47.7883949</v>
       </c>
     </row>
     <row r="595" spans="1:11">
       <c r="A595">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="B595" t="s">
-        <v>1206</v>
+        <v>1211</v>
       </c>
       <c r="C595" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E595" t="s">
-        <v>1221</v>
-[...2 lines deleted...]
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="G595" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="I595">
-        <v>1000</v>
+        <v>1009</v>
       </c>
       <c r="J595">
-        <v>18.9840376</v>
+        <v>17.6503974</v>
       </c>
       <c r="K595">
-        <v>46.5281229</v>
+        <v>47.6874569</v>
       </c>
     </row>
     <row r="596" spans="1:11">
       <c r="A596">
-        <v>1107</v>
+        <v>348</v>
       </c>
       <c r="B596" t="s">
-        <v>1206</v>
+        <v>1211</v>
       </c>
       <c r="C596" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E596" t="s">
-        <v>1224</v>
-[...1 lines deleted...]
-      <c r="G596" t="s">
         <v>1225</v>
       </c>
       <c r="J596">
-        <v>20.4729</v>
+        <v>19.5033041</v>
       </c>
       <c r="K596">
-        <v>48.0615</v>
+        <v>47.162494</v>
       </c>
     </row>
     <row r="597" spans="1:11">
       <c r="A597">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="B597" t="s">
-        <v>1206</v>
-[...2 lines deleted...]
-        <v>1226</v>
+        <v>1211</v>
+      </c>
+      <c r="C597" t="s">
+        <v>48</v>
       </c>
       <c r="E597" t="s">
         <v>1226</v>
       </c>
+      <c r="F597" t="s">
+        <v>1227</v>
+      </c>
       <c r="G597" t="s">
-        <v>1227</v>
-[...1 lines deleted...]
-      <c r="H597" t="s">
         <v>1228</v>
       </c>
       <c r="I597">
-        <v>1250</v>
+        <v>1000</v>
       </c>
       <c r="J597">
-        <v>18.955799</v>
+        <v>18.9840376</v>
       </c>
       <c r="K597">
-        <v>47.526712</v>
+        <v>46.5281229</v>
       </c>
     </row>
     <row r="598" spans="1:11">
       <c r="A598">
-        <v>901</v>
+        <v>1107</v>
       </c>
       <c r="B598" t="s">
-        <v>1206</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1211</v>
+      </c>
+      <c r="C598" t="s">
+        <v>12</v>
       </c>
       <c r="E598" t="s">
         <v>1229</v>
       </c>
-      <c r="I598">
-        <v>996</v>
+      <c r="G598" t="s">
+        <v>1230</v>
       </c>
       <c r="J598">
-        <v>17.7552412</v>
+        <v>20.4729</v>
       </c>
       <c r="K598">
-        <v>47.549497</v>
+        <v>48.0615</v>
       </c>
     </row>
     <row r="599" spans="1:11">
       <c r="A599">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="B599" t="s">
-        <v>1206</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1211</v>
+      </c>
+      <c r="D599" t="s">
+        <v>1231</v>
       </c>
       <c r="E599" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="G599" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="H599" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="I599">
-        <v>1009</v>
+        <v>1250</v>
       </c>
       <c r="J599">
-        <v>18.232266</v>
+        <v>18.955799</v>
       </c>
       <c r="K599">
-        <v>46.0727345</v>
+        <v>47.526712</v>
       </c>
     </row>
     <row r="600" spans="1:11">
       <c r="A600">
-        <v>1150</v>
+        <v>901</v>
       </c>
       <c r="B600" t="s">
-        <v>1206</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1211</v>
+      </c>
+      <c r="D600" t="s">
+        <v>20</v>
       </c>
       <c r="E600" t="s">
-        <v>1233</v>
-[...1 lines deleted...]
-      <c r="G600" t="s">
         <v>1234</v>
       </c>
-      <c r="I600" t="s">
-        <v>1235</v>
+      <c r="I600">
+        <v>996</v>
       </c>
       <c r="J600">
-        <v>16.3525</v>
+        <v>17.7552412</v>
       </c>
       <c r="K600">
-        <v>47.416</v>
+        <v>47.549497</v>
       </c>
     </row>
     <row r="601" spans="1:11">
       <c r="A601">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="B601" t="s">
-        <v>1206</v>
+        <v>1211</v>
       </c>
       <c r="C601" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E601" t="s">
+        <v>1235</v>
+      </c>
+      <c r="G601" t="s">
         <v>1236</v>
       </c>
-      <c r="G601" t="s">
+      <c r="H601" t="s">
         <v>1237</v>
-      </c>
-[...1 lines deleted...]
-        <v>1238</v>
       </c>
       <c r="I601">
         <v>1009</v>
       </c>
       <c r="J601">
-        <v>17.9093019</v>
+        <v>18.232266</v>
       </c>
       <c r="K601">
-        <v>47.1028087</v>
+        <v>46.0727345</v>
       </c>
     </row>
     <row r="602" spans="1:11">
       <c r="A602">
-        <v>362</v>
+        <v>1150</v>
       </c>
       <c r="B602" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C602" t="s">
+        <v>12</v>
+      </c>
+      <c r="E602" t="s">
+        <v>1238</v>
+      </c>
+      <c r="G602" t="s">
         <v>1239</v>
       </c>
-      <c r="C602" t="s">
-[...2 lines deleted...]
-      <c r="E602" t="s">
+      <c r="I602" t="s">
         <v>1240</v>
       </c>
-      <c r="G602" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J602">
-        <v>-6.652792</v>
+        <v>16.3525</v>
       </c>
       <c r="K602">
-        <v>54.3502798</v>
+        <v>47.416</v>
       </c>
     </row>
     <row r="603" spans="1:11">
       <c r="A603">
-        <v>561</v>
+        <v>358</v>
       </c>
       <c r="B603" t="s">
-        <v>1239</v>
+        <v>1211</v>
       </c>
       <c r="C603" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="E603" t="s">
+        <v>1241</v>
+      </c>
+      <c r="G603" t="s">
+        <v>1242</v>
+      </c>
+      <c r="H603" t="s">
         <v>1243</v>
       </c>
-      <c r="G603" t="s">
-[...3 lines deleted...]
-        <v>1245</v>
+      <c r="I603">
+        <v>1009</v>
       </c>
       <c r="J603">
-        <v>-5.6730648</v>
+        <v>17.9093019</v>
       </c>
       <c r="K603">
-        <v>54.6541971</v>
+        <v>47.1028087</v>
       </c>
     </row>
     <row r="604" spans="1:11">
       <c r="A604">
-        <v>372</v>
+        <v>362</v>
       </c>
       <c r="B604" t="s">
-        <v>1239</v>
+        <v>1244</v>
       </c>
       <c r="C604" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E604" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G604" t="s">
         <v>1246</v>
       </c>
-      <c r="G604" t="s">
+      <c r="I604" t="s">
         <v>1247</v>
       </c>
-      <c r="I604">
-[...1 lines deleted...]
-      </c>
       <c r="J604">
-        <v>-6.2603097</v>
+        <v>-6.652792</v>
       </c>
       <c r="K604">
-        <v>53.3498053</v>
+        <v>54.3502798</v>
       </c>
     </row>
     <row r="605" spans="1:11">
       <c r="A605">
-        <v>534</v>
+        <v>561</v>
       </c>
       <c r="B605" t="s">
-        <v>1239</v>
+        <v>1244</v>
       </c>
       <c r="C605" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D605" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E605" t="s">
         <v>1248</v>
       </c>
       <c r="G605" t="s">
-        <v>1247</v>
+        <v>1249</v>
+      </c>
+      <c r="I605" t="s">
+        <v>1250</v>
       </c>
       <c r="J605">
-        <v>-6.2337198</v>
+        <v>-5.6730648</v>
       </c>
       <c r="K605">
-        <v>53.3302896</v>
+        <v>54.6541971</v>
       </c>
     </row>
     <row r="606" spans="1:11">
       <c r="A606">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="B606" t="s">
-        <v>1239</v>
+        <v>1244</v>
       </c>
       <c r="C606" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="E606" t="s">
-        <v>1249</v>
+        <v>1251</v>
+      </c>
+      <c r="G606" t="s">
+        <v>1252</v>
+      </c>
+      <c r="I606">
+        <v>618</v>
       </c>
       <c r="J606">
-        <v>-8.048613</v>
+        <v>-6.2603097</v>
       </c>
       <c r="K606">
-        <v>53.124887</v>
+        <v>53.3498053</v>
       </c>
     </row>
     <row r="607" spans="1:11">
       <c r="A607">
-        <v>1120</v>
+        <v>534</v>
       </c>
       <c r="B607" t="s">
-        <v>1239</v>
+        <v>1244</v>
       </c>
       <c r="C607" t="s">
-        <v>12</v>
+        <v>19</v>
+      </c>
+      <c r="D607" t="s">
+        <v>35</v>
       </c>
       <c r="E607" t="s">
-        <v>1250</v>
+        <v>1253</v>
+      </c>
+      <c r="G607" t="s">
+        <v>1252</v>
+      </c>
+      <c r="J607">
+        <v>-6.2337198</v>
+      </c>
+      <c r="K607">
+        <v>53.3302896</v>
       </c>
     </row>
     <row r="608" spans="1:11">
       <c r="A608">
-        <v>1122</v>
+        <v>376</v>
       </c>
       <c r="B608" t="s">
-        <v>1239</v>
+        <v>1244</v>
+      </c>
+      <c r="C608" t="s">
+        <v>15</v>
       </c>
       <c r="E608" t="s">
-        <v>1251</v>
+        <v>1254</v>
+      </c>
+      <c r="J608">
+        <v>-8.048613</v>
+      </c>
+      <c r="K608">
+        <v>53.124887</v>
       </c>
     </row>
     <row r="609" spans="1:11">
       <c r="A609">
-        <v>1117</v>
+        <v>1120</v>
       </c>
       <c r="B609" t="s">
-        <v>1239</v>
+        <v>1244</v>
       </c>
       <c r="C609" t="s">
         <v>12</v>
       </c>
       <c r="E609" t="s">
-        <v>1252</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="610" spans="1:11">
       <c r="A610">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="B610" t="s">
-        <v>1239</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1244</v>
       </c>
       <c r="E610" t="s">
-        <v>1253</v>
-[...2 lines deleted...]
-        <v>1254</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="611" spans="1:11">
       <c r="A611">
-        <v>560</v>
+        <v>1117</v>
       </c>
       <c r="B611" t="s">
-        <v>1239</v>
+        <v>1244</v>
       </c>
       <c r="C611" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E611" t="s">
-        <v>1255</v>
-[...4 lines deleted...]
-      <c r="I611" t="s">
         <v>1257</v>
-      </c>
-[...4 lines deleted...]
-        <v>53.0931067</v>
       </c>
     </row>
     <row r="612" spans="1:11">
       <c r="A612">
-        <v>387</v>
+        <v>1123</v>
       </c>
       <c r="B612" t="s">
-        <v>1239</v>
+        <v>1244</v>
       </c>
       <c r="C612" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E612" t="s">
         <v>1258</v>
       </c>
       <c r="G612" t="s">
         <v>1259</v>
       </c>
-      <c r="I612" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="613" spans="1:11">
       <c r="A613">
-        <v>1119</v>
+        <v>560</v>
       </c>
       <c r="B613" t="s">
-        <v>1239</v>
+        <v>1244</v>
       </c>
       <c r="C613" t="s">
-        <v>12</v>
+        <v>19</v>
+      </c>
+      <c r="D613" t="s">
+        <v>20</v>
       </c>
       <c r="E613" t="s">
+        <v>1260</v>
+      </c>
+      <c r="G613" t="s">
         <v>1261</v>
+      </c>
+      <c r="I613" t="s">
+        <v>1262</v>
+      </c>
+      <c r="J613">
+        <v>-8.1228037</v>
+      </c>
+      <c r="K613">
+        <v>53.0931067</v>
       </c>
     </row>
     <row r="614" spans="1:11">
       <c r="A614">
-        <v>607</v>
+        <v>387</v>
       </c>
       <c r="B614" t="s">
-        <v>1262</v>
+        <v>1244</v>
       </c>
       <c r="C614" t="s">
+        <v>31</v>
+      </c>
+      <c r="E614" t="s">
         <v>1263</v>
       </c>
-      <c r="E614" t="s">
+      <c r="G614" t="s">
         <v>1264</v>
       </c>
-      <c r="G614" t="s">
+      <c r="I614" t="s">
         <v>1265</v>
       </c>
-      <c r="H614" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J614">
-        <v>35.21371</v>
+        <v>-6.6564169</v>
       </c>
       <c r="K614">
-        <v>31.768319</v>
+        <v>53.605548</v>
       </c>
     </row>
     <row r="615" spans="1:11">
       <c r="A615">
-        <v>226</v>
+        <v>1119</v>
       </c>
       <c r="B615" t="s">
-        <v>1262</v>
-[...2 lines deleted...]
-        <v>1267</v>
+        <v>1244</v>
+      </c>
+      <c r="C615" t="s">
+        <v>12</v>
       </c>
       <c r="E615" t="s">
-        <v>1267</v>
-[...8 lines deleted...]
-        <v>31.778413</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="616" spans="1:11">
       <c r="A616">
-        <v>584</v>
+        <v>607</v>
       </c>
       <c r="B616" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E616" t="s">
         <v>1269</v>
       </c>
-      <c r="C616" t="s">
-[...2 lines deleted...]
-      <c r="E616" t="s">
+      <c r="G616" t="s">
         <v>1270</v>
       </c>
+      <c r="H616" t="s">
+        <v>1271</v>
+      </c>
+      <c r="I616">
+        <v>1158</v>
+      </c>
       <c r="J616">
-        <v>-19.020835</v>
+        <v>35.21371</v>
       </c>
       <c r="K616">
-        <v>64.963051</v>
+        <v>31.768319</v>
       </c>
     </row>
     <row r="617" spans="1:11">
       <c r="A617">
-        <v>591</v>
+        <v>226</v>
       </c>
       <c r="B617" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>1267</v>
+      </c>
+      <c r="D617" t="s">
+        <v>1272</v>
       </c>
       <c r="E617" t="s">
         <v>1272</v>
       </c>
       <c r="G617" t="s">
         <v>1273</v>
       </c>
       <c r="J617">
-        <v>13.7289167</v>
+        <v>35.229117</v>
       </c>
       <c r="K617">
-        <v>42.1920119</v>
+        <v>31.778413</v>
       </c>
     </row>
     <row r="618" spans="1:11">
       <c r="A618">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="B618" t="s">
-        <v>1271</v>
+        <v>1274</v>
       </c>
       <c r="C618" t="s">
         <v>15</v>
       </c>
-      <c r="D618" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E618" t="s">
-        <v>1274</v>
-[...1 lines deleted...]
-      <c r="G618" t="s">
         <v>1275</v>
       </c>
-      <c r="H618" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J618">
-        <v>13.7968432</v>
+        <v>-19.020835</v>
       </c>
       <c r="K618">
-        <v>41.5085858</v>
+        <v>64.963051</v>
       </c>
     </row>
     <row r="619" spans="1:11">
       <c r="A619">
-        <v>552</v>
+        <v>591</v>
       </c>
       <c r="B619" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="C619" t="s">
-        <v>28</v>
+        <v>184</v>
       </c>
       <c r="E619" t="s">
         <v>1277</v>
       </c>
       <c r="G619" t="s">
         <v>1278</v>
       </c>
-      <c r="H619" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J619">
-        <v>13.1513636</v>
+        <v>13.7289167</v>
       </c>
       <c r="K619">
-        <v>41.745324</v>
+        <v>42.1920119</v>
       </c>
     </row>
     <row r="620" spans="1:11">
       <c r="A620">
-        <v>622</v>
+        <v>587</v>
       </c>
       <c r="B620" t="s">
-        <v>1271</v>
+        <v>1276</v>
+      </c>
+      <c r="C620" t="s">
+        <v>19</v>
+      </c>
+      <c r="D620" t="s">
+        <v>20</v>
       </c>
       <c r="E620" t="s">
+        <v>1279</v>
+      </c>
+      <c r="G620" t="s">
+        <v>1280</v>
+      </c>
+      <c r="H620" t="s">
         <v>1281</v>
       </c>
-      <c r="G620" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I620">
-        <v>200</v>
+        <v>990</v>
       </c>
       <c r="J620">
-        <v>13.518915</v>
+        <v>13.7968432</v>
       </c>
       <c r="K620">
-        <v>43.6158299</v>
+        <v>41.5085858</v>
       </c>
     </row>
     <row r="621" spans="1:11">
       <c r="A621">
-        <v>392</v>
+        <v>552</v>
       </c>
       <c r="B621" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="C621" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E621" t="s">
+        <v>1282</v>
+      </c>
+      <c r="G621" t="s">
         <v>1283</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="H621" t="s">
         <v>1284</v>
       </c>
-      <c r="I621">
-        <v>388</v>
+      <c r="I621" t="s">
+        <v>1285</v>
       </c>
       <c r="J621">
-        <v>7.3130762</v>
+        <v>13.1513636</v>
       </c>
       <c r="K621">
-        <v>45.7349551</v>
+        <v>41.745324</v>
       </c>
     </row>
     <row r="622" spans="1:11">
       <c r="A622">
-        <v>393</v>
+        <v>622</v>
       </c>
       <c r="B622" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>1263</v>
+        <v>1276</v>
       </c>
       <c r="E622" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="G622" t="s">
-        <v>1286</v>
-[...1 lines deleted...]
-      <c r="H622" t="s">
         <v>1287</v>
       </c>
       <c r="I622">
-        <v>50</v>
+        <v>200</v>
       </c>
       <c r="J622">
-        <v>13.3687199</v>
+        <v>13.518915</v>
       </c>
       <c r="K622">
-        <v>45.7681691</v>
+        <v>43.6158299</v>
       </c>
     </row>
     <row r="623" spans="1:11">
       <c r="A623">
-        <v>579</v>
+        <v>392</v>
       </c>
       <c r="B623" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="C623" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E623" t="s">
         <v>1288</v>
       </c>
       <c r="G623" t="s">
+        <v>176</v>
+      </c>
+      <c r="H623" t="s">
         <v>1289</v>
       </c>
-      <c r="H623" t="s">
-[...3 lines deleted...]
-        <v>1291</v>
+      <c r="I623">
+        <v>388</v>
       </c>
       <c r="J623">
-        <v>11.8796336</v>
+        <v>7.3130762</v>
       </c>
       <c r="K623">
-        <v>43.4632839</v>
+        <v>45.7349551</v>
       </c>
     </row>
     <row r="624" spans="1:11">
       <c r="A624">
-        <v>634</v>
+        <v>393</v>
       </c>
       <c r="B624" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1276</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1268</v>
       </c>
       <c r="E624" t="s">
+        <v>1290</v>
+      </c>
+      <c r="G624" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H624" t="s">
         <v>1292</v>
       </c>
       <c r="I624">
-        <v>1313</v>
+        <v>50</v>
       </c>
       <c r="J624">
-        <v>11.5606307</v>
+        <v>13.3687199</v>
       </c>
       <c r="K624">
-        <v>43.2339704</v>
+        <v>45.7681691</v>
       </c>
     </row>
     <row r="625" spans="1:11">
       <c r="A625">
-        <v>1115</v>
+        <v>579</v>
       </c>
       <c r="B625" t="s">
-        <v>1271</v>
+        <v>1276</v>
+      </c>
+      <c r="C625" t="s">
+        <v>31</v>
       </c>
       <c r="E625" t="s">
         <v>1293</v>
       </c>
       <c r="G625" t="s">
         <v>1294</v>
       </c>
+      <c r="H625" t="s">
+        <v>1295</v>
+      </c>
       <c r="I625" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="J625">
-        <v>8.1225</v>
+        <v>11.8796336</v>
       </c>
       <c r="K625">
-        <v>44.54</v>
+        <v>43.4632839</v>
       </c>
     </row>
     <row r="626" spans="1:11">
       <c r="A626">
-        <v>545</v>
+        <v>634</v>
       </c>
       <c r="B626" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>1276</v>
+      </c>
+      <c r="D626" t="s">
+        <v>20</v>
       </c>
       <c r="E626" t="s">
-        <v>1296</v>
-[...1 lines deleted...]
-      <c r="G626" t="s">
         <v>1297</v>
       </c>
-      <c r="H626" t="s">
-[...3 lines deleted...]
-        <v>1299</v>
+      <c r="I626">
+        <v>1313</v>
       </c>
       <c r="J626">
-        <v>14.7826208</v>
+        <v>11.5606307</v>
       </c>
       <c r="K626">
-        <v>41.1297613</v>
+        <v>43.2339704</v>
       </c>
     </row>
     <row r="627" spans="1:11">
       <c r="A627">
-        <v>651</v>
+        <v>1115</v>
       </c>
       <c r="B627" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1276</v>
       </c>
       <c r="E627" t="s">
+        <v>1298</v>
+      </c>
+      <c r="G627" t="s">
+        <v>1299</v>
+      </c>
+      <c r="I627" t="s">
         <v>1300</v>
       </c>
       <c r="J627">
-        <v>14.8073039</v>
+        <v>8.1225</v>
       </c>
       <c r="K627">
-        <v>41.1363275</v>
+        <v>44.54</v>
       </c>
     </row>
     <row r="628" spans="1:11">
       <c r="A628">
-        <v>652</v>
+        <v>545</v>
       </c>
       <c r="B628" t="s">
-        <v>1271</v>
+        <v>1276</v>
+      </c>
+      <c r="C628" t="s">
+        <v>48</v>
       </c>
       <c r="E628" t="s">
         <v>1301</v>
       </c>
       <c r="G628" t="s">
         <v>1302</v>
       </c>
+      <c r="H628" t="s">
+        <v>1303</v>
+      </c>
       <c r="I628" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="J628">
-        <v>9.6772698</v>
+        <v>14.7826208</v>
       </c>
       <c r="K628">
-        <v>45.6982642</v>
+        <v>41.1297613</v>
       </c>
     </row>
     <row r="629" spans="1:11">
       <c r="A629">
-        <v>659</v>
+        <v>651</v>
       </c>
       <c r="B629" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1276</v>
       </c>
       <c r="D629" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E629" t="s">
-        <v>1304</v>
-[...1 lines deleted...]
-      <c r="G629" t="s">
         <v>1305</v>
       </c>
       <c r="J629">
-        <v>9.3859502</v>
+        <v>14.8073039</v>
       </c>
       <c r="K629">
-        <v>44.7700875</v>
+        <v>41.1363275</v>
       </c>
     </row>
     <row r="630" spans="1:11">
       <c r="A630">
-        <v>662</v>
+        <v>652</v>
       </c>
       <c r="B630" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="E630" t="s">
         <v>1306</v>
       </c>
       <c r="G630" t="s">
         <v>1307</v>
       </c>
-      <c r="I630">
-        <v>200</v>
+      <c r="I630" t="s">
+        <v>1308</v>
       </c>
       <c r="J630">
-        <v>11.3426162</v>
+        <v>9.6772698</v>
       </c>
       <c r="K630">
-        <v>44.494887</v>
+        <v>45.6982642</v>
       </c>
     </row>
     <row r="631" spans="1:11">
       <c r="A631">
-        <v>590</v>
+        <v>659</v>
       </c>
       <c r="B631" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="C631" t="s">
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="D631" t="s">
+        <v>20</v>
       </c>
       <c r="E631" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="G631" t="s">
-        <v>1309</v>
-[...2 lines deleted...]
-        <v>1299</v>
+        <v>1310</v>
       </c>
       <c r="J631">
-        <v>10.2118019</v>
+        <v>9.3859502</v>
       </c>
       <c r="K631">
-        <v>45.5415526</v>
+        <v>44.7700875</v>
       </c>
     </row>
     <row r="632" spans="1:11">
       <c r="A632">
-        <v>671</v>
+        <v>662</v>
       </c>
       <c r="B632" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1276</v>
       </c>
       <c r="E632" t="s">
-        <v>1310</v>
+        <v>1311</v>
+      </c>
+      <c r="G632" t="s">
+        <v>1312</v>
+      </c>
+      <c r="I632">
+        <v>200</v>
       </c>
       <c r="J632">
-        <v>10.2044836</v>
+        <v>11.3426162</v>
       </c>
       <c r="K632">
-        <v>45.5270349</v>
+        <v>44.494887</v>
       </c>
     </row>
     <row r="633" spans="1:11">
       <c r="A633">
-        <v>6</v>
+        <v>590</v>
       </c>
       <c r="B633" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="C633" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E633" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
       <c r="G633" t="s">
-        <v>1312</v>
-[...5 lines deleted...]
-        <v>591</v>
+        <v>1314</v>
+      </c>
+      <c r="I633" t="s">
+        <v>1304</v>
       </c>
       <c r="J633">
-        <v>11.6572436</v>
+        <v>10.2118019</v>
       </c>
       <c r="K633">
-        <v>46.7177048</v>
+        <v>45.5415526</v>
       </c>
     </row>
     <row r="634" spans="1:11">
       <c r="A634">
-        <v>678</v>
+        <v>671</v>
       </c>
       <c r="B634" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>1276</v>
+      </c>
+      <c r="D634" t="s">
+        <v>20</v>
       </c>
       <c r="E634" t="s">
-        <v>1314</v>
-[...1 lines deleted...]
-      <c r="G634" t="s">
         <v>1315</v>
       </c>
-      <c r="I634">
-[...1 lines deleted...]
-      </c>
       <c r="J634">
-        <v>9.1216613</v>
+        <v>10.2044836</v>
       </c>
       <c r="K634">
-        <v>39.2238411</v>
+        <v>45.5270349</v>
       </c>
     </row>
     <row r="635" spans="1:11">
       <c r="A635">
-        <v>679</v>
+        <v>6</v>
       </c>
       <c r="B635" t="s">
-        <v>1271</v>
+        <v>1276</v>
+      </c>
+      <c r="C635" t="s">
+        <v>31</v>
       </c>
       <c r="E635" t="s">
         <v>1316</v>
       </c>
+      <c r="G635" t="s">
+        <v>1317</v>
+      </c>
+      <c r="H635" t="s">
+        <v>1318</v>
+      </c>
+      <c r="I635">
+        <v>591</v>
+      </c>
       <c r="J635">
-        <v>16.3463791</v>
+        <v>11.6572436</v>
       </c>
       <c r="K635">
-        <v>39.3087714</v>
+        <v>46.7177048</v>
       </c>
     </row>
     <row r="636" spans="1:11">
       <c r="A636">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="B636" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>1276</v>
+      </c>
+      <c r="C636" t="s">
+        <v>48</v>
       </c>
       <c r="E636" t="s">
-        <v>1317</v>
+        <v>1319</v>
+      </c>
+      <c r="G636" t="s">
+        <v>1320</v>
       </c>
       <c r="I636">
-        <v>1462</v>
+        <v>300</v>
       </c>
       <c r="J636">
-        <v>11.9882848</v>
+        <v>9.1216613</v>
       </c>
       <c r="K636">
-        <v>45.2204415</v>
+        <v>39.2238411</v>
       </c>
     </row>
     <row r="637" spans="1:11">
       <c r="A637">
-        <v>395</v>
+        <v>679</v>
       </c>
       <c r="B637" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>1276</v>
       </c>
       <c r="E637" t="s">
-        <v>1318</v>
-[...8 lines deleted...]
-        <v>313</v>
+        <v>1321</v>
       </c>
       <c r="J637">
-        <v>14.2130486</v>
+        <v>16.3463791</v>
       </c>
       <c r="K637">
-        <v>41.1061258</v>
+        <v>39.3087714</v>
       </c>
     </row>
     <row r="638" spans="1:11">
       <c r="A638">
-        <v>396</v>
+        <v>681</v>
       </c>
       <c r="B638" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1276</v>
       </c>
       <c r="D638" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E638" t="s">
-        <v>1321</v>
-[...1 lines deleted...]
-      <c r="G638" t="s">
         <v>1322</v>
       </c>
-      <c r="H638" t="s">
-        <v>1323</v>
+      <c r="I638">
+        <v>1462</v>
       </c>
       <c r="J638">
-        <v>13.8332193</v>
+        <v>11.9882848</v>
       </c>
       <c r="K638">
-        <v>41.4866953</v>
+        <v>45.2204415</v>
       </c>
     </row>
     <row r="639" spans="1:11">
       <c r="A639">
-        <v>683</v>
+        <v>395</v>
       </c>
       <c r="B639" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1276</v>
+      </c>
+      <c r="C639" t="s">
+        <v>48</v>
       </c>
       <c r="E639" t="s">
+        <v>1323</v>
+      </c>
+      <c r="G639" t="s">
         <v>1324</v>
       </c>
-      <c r="G639" t="s">
+      <c r="H639" t="s">
         <v>1325</v>
       </c>
+      <c r="I639">
+        <v>313</v>
+      </c>
       <c r="J639">
-        <v>14.0569698</v>
+        <v>14.2130486</v>
       </c>
       <c r="K639">
-        <v>41.6549095</v>
+        <v>41.1061258</v>
       </c>
     </row>
     <row r="640" spans="1:11">
       <c r="A640">
-        <v>687</v>
+        <v>396</v>
       </c>
       <c r="B640" t="s">
-        <v>1271</v>
+        <v>1276</v>
+      </c>
+      <c r="C640" t="s">
+        <v>19</v>
       </c>
       <c r="D640" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E640" t="s">
         <v>1326</v>
       </c>
       <c r="G640" t="s">
         <v>1327</v>
       </c>
-      <c r="I640">
-        <v>1011</v>
+      <c r="H640" t="s">
+        <v>1328</v>
       </c>
       <c r="J640">
-        <v>14.6937674</v>
+        <v>13.8332193</v>
       </c>
       <c r="K640">
-        <v>40.7069866</v>
+        <v>41.4866953</v>
       </c>
     </row>
     <row r="641" spans="1:11">
       <c r="A641">
-        <v>541</v>
+        <v>683</v>
       </c>
       <c r="B641" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1276</v>
+      </c>
+      <c r="D641" t="s">
+        <v>20</v>
       </c>
       <c r="E641" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="G641" t="s">
-        <v>1329</v>
-[...1 lines deleted...]
-      <c r="H641" t="s">
         <v>1330</v>
       </c>
-      <c r="I641">
-[...1 lines deleted...]
-      </c>
       <c r="J641">
-        <v>14.1635845</v>
+        <v>14.0569698</v>
       </c>
       <c r="K641">
-        <v>42.347886</v>
+        <v>41.6549095</v>
       </c>
     </row>
     <row r="642" spans="1:11">
       <c r="A642">
-        <v>698</v>
+        <v>687</v>
       </c>
       <c r="B642" t="s">
-        <v>1271</v>
+        <v>1276</v>
+      </c>
+      <c r="D642" t="s">
+        <v>20</v>
       </c>
       <c r="E642" t="s">
         <v>1331</v>
       </c>
+      <c r="G642" t="s">
+        <v>1332</v>
+      </c>
+      <c r="I642">
+        <v>1011</v>
+      </c>
       <c r="J642">
-        <v>12.2319048</v>
+        <v>14.6937674</v>
       </c>
       <c r="K642">
-        <v>43.4577876</v>
+        <v>40.7069866</v>
       </c>
     </row>
     <row r="643" spans="1:11">
       <c r="A643">
-        <v>699</v>
+        <v>541</v>
       </c>
       <c r="B643" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1276</v>
+      </c>
+      <c r="C643" t="s">
+        <v>31</v>
       </c>
       <c r="E643" t="s">
-        <v>1332</v>
+        <v>1333</v>
+      </c>
+      <c r="G643" t="s">
+        <v>1334</v>
+      </c>
+      <c r="H643" t="s">
+        <v>1335</v>
+      </c>
+      <c r="I643">
+        <v>550</v>
       </c>
       <c r="J643">
-        <v>9.3445133</v>
+        <v>14.1635845</v>
       </c>
       <c r="K643">
-        <v>45.8290341</v>
+        <v>42.347886</v>
       </c>
     </row>
     <row r="644" spans="1:11">
       <c r="A644">
-        <v>397</v>
+        <v>698</v>
       </c>
       <c r="B644" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1276</v>
       </c>
       <c r="E644" t="s">
-        <v>1333</v>
-[...5 lines deleted...]
-        <v>390</v>
+        <v>1336</v>
       </c>
       <c r="J644">
-        <v>9.0851793</v>
+        <v>12.2319048</v>
       </c>
       <c r="K644">
-        <v>45.8080416</v>
+        <v>43.4577876</v>
       </c>
     </row>
     <row r="645" spans="1:11">
       <c r="A645">
-        <v>1087</v>
+        <v>699</v>
       </c>
       <c r="B645" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>1276</v>
+      </c>
+      <c r="D645" t="s">
+        <v>20</v>
       </c>
       <c r="E645" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="J645">
-        <v>16.2537</v>
+        <v>9.3445133</v>
       </c>
       <c r="K645">
-        <v>39.2983</v>
+        <v>45.8290341</v>
       </c>
     </row>
     <row r="646" spans="1:11">
       <c r="A646">
-        <v>1114</v>
+        <v>397</v>
       </c>
       <c r="B646" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="C646" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E646" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
       <c r="G646" t="s">
-        <v>1337</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>1339</v>
+      </c>
+      <c r="I646">
+        <v>390</v>
       </c>
       <c r="J646">
-        <v>10.0255</v>
+        <v>9.0851793</v>
       </c>
       <c r="K646">
-        <v>45.1335</v>
+        <v>45.8080416</v>
       </c>
     </row>
     <row r="647" spans="1:11">
       <c r="A647">
-        <v>398</v>
+        <v>1087</v>
       </c>
       <c r="B647" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>1338</v>
+        <v>1276</v>
+      </c>
+      <c r="C647" t="s">
+        <v>48</v>
       </c>
       <c r="E647" t="s">
-        <v>1338</v>
-[...2 lines deleted...]
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="J647">
-        <v>11.820401</v>
+        <v>16.2537</v>
       </c>
       <c r="K647">
-        <v>43.793298</v>
+        <v>39.2983</v>
       </c>
     </row>
     <row r="648" spans="1:11">
       <c r="A648">
-        <v>734</v>
+        <v>1114</v>
       </c>
       <c r="B648" t="s">
-        <v>1271</v>
+        <v>1276</v>
+      </c>
+      <c r="C648" t="s">
+        <v>31</v>
       </c>
       <c r="E648" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="G648" t="s">
-        <v>1341</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>1342</v>
+      </c>
+      <c r="I648" t="s">
+        <v>388</v>
       </c>
       <c r="J648">
-        <v>11.619787</v>
+        <v>10.0255</v>
       </c>
       <c r="K648">
-        <v>44.8381237</v>
+        <v>45.1335</v>
       </c>
     </row>
     <row r="649" spans="1:11">
       <c r="A649">
-        <v>736</v>
+        <v>398</v>
       </c>
       <c r="B649" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="D649" t="s">
-        <v>16</v>
+        <v>1343</v>
       </c>
       <c r="E649" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="G649" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="J649">
-        <v>11.2931525</v>
+        <v>11.820401</v>
       </c>
       <c r="K649">
-        <v>43.8064785</v>
+        <v>43.793298</v>
       </c>
     </row>
     <row r="650" spans="1:11">
       <c r="A650">
-        <v>536</v>
+        <v>734</v>
       </c>
       <c r="B650" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>1276</v>
       </c>
       <c r="E650" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="G650" t="s">
-        <v>1345</v>
-[...1 lines deleted...]
-      <c r="H650" t="s">
         <v>1346</v>
       </c>
-      <c r="I650" t="s">
-        <v>1299</v>
+      <c r="I650">
+        <v>624</v>
       </c>
       <c r="J650">
-        <v>11.2558136</v>
+        <v>11.619787</v>
       </c>
       <c r="K650">
-        <v>43.7695604</v>
+        <v>44.8381237</v>
       </c>
     </row>
     <row r="651" spans="1:11">
       <c r="A651">
-        <v>741</v>
+        <v>736</v>
       </c>
       <c r="B651" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="D651" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E651" t="s">
         <v>1347</v>
       </c>
       <c r="G651" t="s">
         <v>1348</v>
       </c>
       <c r="J651">
-        <v>15.5446302</v>
+        <v>11.2931525</v>
       </c>
       <c r="K651">
-        <v>41.4621984</v>
+        <v>43.8064785</v>
       </c>
     </row>
     <row r="652" spans="1:11">
       <c r="A652">
-        <v>743</v>
+        <v>536</v>
       </c>
       <c r="B652" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1276</v>
+      </c>
+      <c r="C652" t="s">
+        <v>48</v>
       </c>
       <c r="E652" t="s">
         <v>1349</v>
       </c>
+      <c r="G652" t="s">
+        <v>1350</v>
+      </c>
+      <c r="H652" t="s">
+        <v>1351</v>
+      </c>
+      <c r="I652" t="s">
+        <v>1304</v>
+      </c>
       <c r="J652">
-        <v>12.7014749</v>
+        <v>11.2558136</v>
       </c>
       <c r="K652">
-        <v>42.9508683</v>
+        <v>43.7695604</v>
       </c>
     </row>
     <row r="653" spans="1:11">
       <c r="A653">
-        <v>745</v>
+        <v>741</v>
       </c>
       <c r="B653" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="D653" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E653" t="s">
-        <v>1350</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>1352</v>
+      </c>
+      <c r="G653" t="s">
+        <v>1353</v>
       </c>
       <c r="J653">
-        <v>12.7266197</v>
+        <v>15.5446302</v>
       </c>
       <c r="K653">
-        <v>43.4714578</v>
+        <v>41.4621984</v>
       </c>
     </row>
     <row r="654" spans="1:11">
       <c r="A654">
-        <v>581</v>
+        <v>743</v>
       </c>
       <c r="B654" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1276</v>
       </c>
       <c r="D654" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E654" t="s">
-        <v>1351</v>
-[...2 lines deleted...]
-        <v>1352</v>
+        <v>1354</v>
       </c>
       <c r="J654">
-        <v>9.8990204</v>
+        <v>12.7014749</v>
       </c>
       <c r="K654">
-        <v>43.4309329</v>
+        <v>42.9508683</v>
       </c>
     </row>
     <row r="655" spans="1:11">
       <c r="A655">
-        <v>790</v>
+        <v>745</v>
       </c>
       <c r="B655" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="D655" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E655" t="s">
-        <v>1353</v>
+        <v>1355</v>
+      </c>
+      <c r="I655">
+        <v>980</v>
       </c>
       <c r="J655">
-        <v>12.2805214</v>
+        <v>12.7266197</v>
       </c>
       <c r="K655">
-        <v>46.7300428</v>
+        <v>43.4714578</v>
       </c>
     </row>
     <row r="656" spans="1:11">
       <c r="A656">
-        <v>1067</v>
+        <v>581</v>
       </c>
       <c r="B656" t="s">
-        <v>1271</v>
+        <v>1276</v>
+      </c>
+      <c r="C656" t="s">
+        <v>19</v>
       </c>
       <c r="D656" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E656" t="s">
-        <v>1354</v>
+        <v>1356</v>
+      </c>
+      <c r="I656" t="s">
+        <v>1357</v>
       </c>
       <c r="J656">
-        <v>12.3468539</v>
+        <v>9.8990204</v>
       </c>
       <c r="K656">
-        <v>45.4464474</v>
+        <v>43.4309329</v>
       </c>
     </row>
     <row r="657" spans="1:11">
       <c r="A657">
-        <v>399</v>
+        <v>790</v>
       </c>
       <c r="B657" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>1276</v>
+      </c>
+      <c r="D657" t="s">
+        <v>20</v>
       </c>
       <c r="E657" t="s">
-        <v>1355</v>
-[...2 lines deleted...]
-        <v>1356</v>
+        <v>1358</v>
       </c>
       <c r="J657">
-        <v>12.56738</v>
+        <v>12.2805214</v>
       </c>
       <c r="K657">
-        <v>41.87194</v>
+        <v>46.7300428</v>
       </c>
     </row>
     <row r="658" spans="1:11">
       <c r="A658">
-        <v>792</v>
+        <v>1067</v>
       </c>
       <c r="B658" t="s">
-        <v>1271</v>
+        <v>1276</v>
+      </c>
+      <c r="D658" t="s">
+        <v>20</v>
       </c>
       <c r="E658" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
       <c r="J658">
-        <v>12.56738</v>
+        <v>12.3468539</v>
       </c>
       <c r="K658">
-        <v>41.87194</v>
+        <v>45.4464474</v>
       </c>
     </row>
     <row r="659" spans="1:11">
       <c r="A659">
-        <v>793</v>
+        <v>399</v>
       </c>
       <c r="B659" t="s">
-        <v>1271</v>
+        <v>1276</v>
+      </c>
+      <c r="C659" t="s">
+        <v>15</v>
       </c>
       <c r="E659" t="s">
-        <v>1358</v>
+        <v>1360</v>
+      </c>
+      <c r="G659" t="s">
+        <v>1361</v>
       </c>
       <c r="J659">
-        <v>9.8452433</v>
+        <v>12.56738</v>
       </c>
       <c r="K659">
-        <v>45.4790671</v>
+        <v>41.87194</v>
       </c>
     </row>
     <row r="660" spans="1:11">
       <c r="A660">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="B660" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="E660" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="J660">
-        <v>15.4068079</v>
+        <v>12.56738</v>
       </c>
       <c r="K660">
-        <v>40.5625825</v>
+        <v>41.87194</v>
       </c>
     </row>
     <row r="661" spans="1:11">
       <c r="A661">
-        <v>796</v>
+        <v>793</v>
       </c>
       <c r="B661" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="E661" t="s">
-        <v>1360</v>
-[...5 lines deleted...]
-        <v>400</v>
+        <v>1363</v>
       </c>
       <c r="J661">
-        <v>7.8800589</v>
+        <v>9.8452433</v>
       </c>
       <c r="K661">
-        <v>45.4672764</v>
+        <v>45.4790671</v>
       </c>
     </row>
     <row r="662" spans="1:11">
       <c r="A662">
-        <v>1074</v>
+        <v>794</v>
       </c>
       <c r="B662" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1276</v>
       </c>
       <c r="E662" t="s">
-        <v>1362</v>
-[...5 lines deleted...]
-        <v>1303</v>
+        <v>1364</v>
       </c>
       <c r="J662">
-        <v>9.503716</v>
+        <v>15.4068079</v>
       </c>
       <c r="K662">
-        <v>45.3097228</v>
+        <v>40.5625825</v>
       </c>
     </row>
     <row r="663" spans="1:11">
       <c r="A663">
-        <v>1075</v>
+        <v>796</v>
       </c>
       <c r="B663" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>1276</v>
       </c>
       <c r="E663" t="s">
-        <v>1364</v>
+        <v>1365</v>
+      </c>
+      <c r="G663" t="s">
+        <v>1366</v>
+      </c>
+      <c r="I663">
+        <v>400</v>
       </c>
       <c r="J663">
-        <v>9.8452433</v>
+        <v>7.8800589</v>
       </c>
       <c r="K663">
-        <v>45.4790671</v>
+        <v>45.4672764</v>
       </c>
     </row>
     <row r="664" spans="1:11">
       <c r="A664">
-        <v>593</v>
+        <v>1074</v>
       </c>
       <c r="B664" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="C664" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E664" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="G664" t="s">
-        <v>492</v>
-[...2 lines deleted...]
-        <v>493</v>
+        <v>1368</v>
       </c>
       <c r="I664" t="s">
-        <v>1299</v>
+        <v>1308</v>
       </c>
       <c r="J664">
-        <v>10.5026977</v>
+        <v>9.503716</v>
       </c>
       <c r="K664">
-        <v>43.8429197</v>
+        <v>45.3097228</v>
       </c>
     </row>
     <row r="665" spans="1:11">
       <c r="A665">
-        <v>403</v>
+        <v>1075</v>
       </c>
       <c r="B665" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="C665" t="s">
-        <v>45</v>
+        <v>184</v>
       </c>
       <c r="E665" t="s">
-        <v>1366</v>
-[...8 lines deleted...]
-        <v>590</v>
+        <v>1369</v>
       </c>
       <c r="J665">
-        <v>15.5542057</v>
+        <v>9.8452433</v>
       </c>
       <c r="K665">
-        <v>38.1937335</v>
+        <v>45.4790671</v>
       </c>
     </row>
     <row r="666" spans="1:11">
       <c r="A666">
-        <v>404</v>
+        <v>593</v>
       </c>
       <c r="B666" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="C666" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E666" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="G666" t="s">
-        <v>1370</v>
+        <v>497</v>
       </c>
       <c r="H666" t="s">
-        <v>1371</v>
+        <v>498</v>
       </c>
       <c r="I666" t="s">
-        <v>1372</v>
+        <v>1304</v>
       </c>
       <c r="J666">
-        <v>9.189982</v>
+        <v>10.5026977</v>
       </c>
       <c r="K666">
-        <v>45.4642035</v>
+        <v>43.8429197</v>
       </c>
     </row>
     <row r="667" spans="1:11">
       <c r="A667">
-        <v>588</v>
+        <v>403</v>
       </c>
       <c r="B667" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="C667" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E667" t="s">
+        <v>1371</v>
+      </c>
+      <c r="G667" t="s">
+        <v>1372</v>
+      </c>
+      <c r="H667" t="s">
         <v>1373</v>
       </c>
-      <c r="G667" t="s">
-[...6 lines deleted...]
-        <v>1291</v>
+      <c r="I667">
+        <v>590</v>
       </c>
       <c r="J667">
-        <v>10.9252269</v>
+        <v>15.5542057</v>
       </c>
       <c r="K667">
-        <v>44.647128</v>
+        <v>38.1937335</v>
       </c>
     </row>
     <row r="668" spans="1:11">
       <c r="A668">
-        <v>850</v>
+        <v>404</v>
       </c>
       <c r="B668" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1276</v>
+      </c>
+      <c r="C668" t="s">
+        <v>48</v>
       </c>
       <c r="E668" t="s">
+        <v>1374</v>
+      </c>
+      <c r="G668" t="s">
+        <v>1375</v>
+      </c>
+      <c r="H668" t="s">
         <v>1376</v>
       </c>
-      <c r="I668">
-        <v>1085</v>
+      <c r="I668" t="s">
+        <v>1377</v>
       </c>
       <c r="J668">
-        <v>13.1913977</v>
+        <v>9.189982</v>
       </c>
       <c r="K668">
-        <v>46.4693107</v>
+        <v>45.4642035</v>
       </c>
     </row>
     <row r="669" spans="1:11">
       <c r="A669">
-        <v>542</v>
+        <v>588</v>
       </c>
       <c r="B669" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="C669" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E669" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="G669" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="H669" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>1176</v>
+        <v>1380</v>
+      </c>
+      <c r="I669" t="s">
+        <v>1296</v>
       </c>
       <c r="J669">
-        <v>13.2889834</v>
+        <v>10.9252269</v>
       </c>
       <c r="K669">
-        <v>38.0814986</v>
+        <v>44.647128</v>
       </c>
     </row>
     <row r="670" spans="1:11">
       <c r="A670">
-        <v>1103</v>
+        <v>850</v>
       </c>
       <c r="B670" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1276</v>
+      </c>
+      <c r="D670" t="s">
+        <v>20</v>
       </c>
       <c r="E670" t="s">
-        <v>1379</v>
-[...4 lines deleted...]
-      <c r="H670" t="s">
         <v>1381</v>
       </c>
-      <c r="I670" t="s">
-        <v>952</v>
+      <c r="I670">
+        <v>1085</v>
       </c>
       <c r="J670">
-        <v>9.1633</v>
+        <v>13.1913977</v>
       </c>
       <c r="K670">
-        <v>45.3501</v>
+        <v>46.4693107</v>
       </c>
     </row>
     <row r="671" spans="1:11">
       <c r="A671">
-        <v>862</v>
+        <v>542</v>
       </c>
       <c r="B671" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>1276</v>
+      </c>
+      <c r="C671" t="s">
+        <v>48</v>
       </c>
       <c r="E671" t="s">
         <v>1382</v>
       </c>
+      <c r="G671" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H671" t="s">
+        <v>314</v>
+      </c>
+      <c r="I671">
+        <v>1176</v>
+      </c>
       <c r="J671">
-        <v>8.7380708</v>
+        <v>13.2889834</v>
       </c>
       <c r="K671">
-        <v>45.2515328</v>
+        <v>38.0814986</v>
       </c>
     </row>
     <row r="672" spans="1:11">
       <c r="A672">
-        <v>405</v>
+        <v>1103</v>
       </c>
       <c r="B672" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="C672" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E672" t="s">
-        <v>1383</v>
+        <v>1384</v>
+      </c>
+      <c r="G672" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H672" t="s">
+        <v>1386</v>
+      </c>
+      <c r="I672" t="s">
+        <v>957</v>
       </c>
       <c r="J672">
-        <v>14.26812</v>
+        <v>9.1633</v>
       </c>
       <c r="K672">
-        <v>40.8517983</v>
+        <v>45.3501</v>
       </c>
     </row>
     <row r="673" spans="1:11">
       <c r="A673">
-        <v>871</v>
+        <v>862</v>
       </c>
       <c r="B673" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="D673" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E673" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="J673">
-        <v>-81.7612161</v>
+        <v>8.7380708</v>
       </c>
       <c r="K673">
-        <v>26.1529177</v>
+        <v>45.2515328</v>
       </c>
     </row>
     <row r="674" spans="1:11">
       <c r="A674">
-        <v>873</v>
+        <v>405</v>
       </c>
       <c r="B674" t="s">
-        <v>1271</v>
+        <v>1276</v>
+      </c>
+      <c r="C674" t="s">
+        <v>48</v>
       </c>
       <c r="E674" t="s">
-        <v>1385</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>1388</v>
       </c>
       <c r="J674">
-        <v>12.5156299</v>
+        <v>14.26812</v>
       </c>
       <c r="K674">
-        <v>42.5176022</v>
+        <v>40.8517983</v>
       </c>
     </row>
     <row r="675" spans="1:11">
       <c r="A675">
-        <v>544</v>
+        <v>871</v>
       </c>
       <c r="B675" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1276</v>
       </c>
       <c r="D675" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E675" t="s">
-        <v>1387</v>
-[...7 lines deleted...]
-      <c r="H675" t="s">
         <v>1389</v>
       </c>
-      <c r="I675">
-[...1 lines deleted...]
-      </c>
       <c r="J675">
-        <v>11.0411597</v>
+        <v>-81.7612161</v>
       </c>
       <c r="K675">
-        <v>44.6788747</v>
+        <v>26.1529177</v>
       </c>
     </row>
     <row r="676" spans="1:11">
       <c r="A676">
-        <v>882</v>
+        <v>873</v>
       </c>
       <c r="B676" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>1276</v>
       </c>
       <c r="E676" t="s">
         <v>1390</v>
       </c>
+      <c r="G676" t="s">
+        <v>1391</v>
+      </c>
       <c r="I676">
-        <v>1142</v>
+        <v>300</v>
       </c>
       <c r="J676">
-        <v>11.6522168</v>
+        <v>12.5156299</v>
       </c>
       <c r="K676">
-        <v>46.7413982</v>
+        <v>42.5176022</v>
       </c>
     </row>
     <row r="677" spans="1:11">
       <c r="A677">
-        <v>884</v>
+        <v>544</v>
       </c>
       <c r="B677" t="s">
-        <v>1271</v>
+        <v>1276</v>
+      </c>
+      <c r="C677" t="s">
+        <v>19</v>
+      </c>
+      <c r="D677" t="s">
+        <v>20</v>
       </c>
       <c r="E677" t="s">
-        <v>1391</v>
+        <v>1392</v>
+      </c>
+      <c r="F677" t="s">
+        <v>1378</v>
       </c>
       <c r="G677" t="s">
-        <v>1392</v>
+        <v>1393</v>
+      </c>
+      <c r="H677" t="s">
+        <v>1394</v>
       </c>
       <c r="I677">
-        <v>300</v>
+        <v>752</v>
       </c>
       <c r="J677">
-        <v>8.6221612</v>
+        <v>11.0411597</v>
       </c>
       <c r="K677">
-        <v>45.44693</v>
+        <v>44.6788747</v>
       </c>
     </row>
     <row r="678" spans="1:11">
       <c r="A678">
-        <v>406</v>
+        <v>882</v>
       </c>
       <c r="B678" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="D678" t="s">
-        <v>1393</v>
+        <v>35</v>
       </c>
       <c r="E678" t="s">
-        <v>1393</v>
-[...2 lines deleted...]
-        <v>1394</v>
+        <v>1395</v>
+      </c>
+      <c r="I678">
+        <v>1142</v>
       </c>
       <c r="J678">
-        <v>12.495319</v>
+        <v>11.6522168</v>
       </c>
       <c r="K678">
-        <v>41.911094</v>
+        <v>46.7413982</v>
       </c>
     </row>
     <row r="679" spans="1:11">
       <c r="A679">
-        <v>407</v>
+        <v>884</v>
       </c>
       <c r="B679" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>1200</v>
+        <v>1276</v>
       </c>
       <c r="E679" t="s">
-        <v>1200</v>
+        <v>1396</v>
       </c>
       <c r="G679" t="s">
-        <v>1395</v>
+        <v>1397</v>
+      </c>
+      <c r="I679">
+        <v>300</v>
       </c>
       <c r="J679">
-        <v>12.445534</v>
+        <v>8.6221612</v>
       </c>
       <c r="K679">
-        <v>41.89796</v>
+        <v>45.44693</v>
       </c>
     </row>
     <row r="680" spans="1:11">
       <c r="A680">
-        <v>64</v>
+        <v>406</v>
       </c>
       <c r="B680" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="D680" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
       <c r="E680" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
       <c r="G680" t="s">
-        <v>1397</v>
-[...2 lines deleted...]
-        <v>1140</v>
+        <v>1399</v>
       </c>
       <c r="J680">
-        <v>9.1886</v>
+        <v>12.495319</v>
       </c>
       <c r="K680">
-        <v>45.4716</v>
+        <v>41.911094</v>
       </c>
     </row>
     <row r="681" spans="1:11">
       <c r="A681">
-        <v>888</v>
+        <v>407</v>
       </c>
       <c r="B681" t="s">
-        <v>1271</v>
+        <v>1276</v>
+      </c>
+      <c r="D681" t="s">
+        <v>1205</v>
       </c>
       <c r="E681" t="s">
-        <v>1398</v>
-[...2 lines deleted...]
-        <v>1435</v>
+        <v>1205</v>
+      </c>
+      <c r="G681" t="s">
+        <v>1400</v>
       </c>
       <c r="J681">
-        <v>12.4963655</v>
+        <v>12.445534</v>
       </c>
       <c r="K681">
-        <v>41.9027835</v>
+        <v>41.89796</v>
       </c>
     </row>
     <row r="682" spans="1:11">
       <c r="A682">
-        <v>408</v>
+        <v>64</v>
       </c>
       <c r="B682" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="D682" t="s">
-        <v>363</v>
+        <v>1401</v>
       </c>
       <c r="E682" t="s">
-        <v>363</v>
+        <v>1401</v>
       </c>
       <c r="G682" t="s">
-        <v>1399</v>
+        <v>1402</v>
+      </c>
+      <c r="I682">
+        <v>1140</v>
       </c>
       <c r="J682">
-        <v>12.457383</v>
+        <v>9.1886</v>
       </c>
       <c r="K682">
-        <v>41.90089</v>
+        <v>45.4716</v>
       </c>
     </row>
     <row r="683" spans="1:11">
       <c r="A683">
-        <v>409</v>
+        <v>888</v>
       </c>
       <c r="B683" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1276</v>
       </c>
       <c r="E683" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>1400</v>
+        <v>1403</v>
+      </c>
+      <c r="I683">
+        <v>1435</v>
       </c>
       <c r="J683">
-        <v>9.6233334</v>
+        <v>12.4963655</v>
       </c>
       <c r="K683">
-        <v>51.5430556</v>
+        <v>41.9027835</v>
       </c>
     </row>
     <row r="684" spans="1:11">
       <c r="A684">
-        <v>1116</v>
+        <v>408</v>
       </c>
       <c r="B684" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1276</v>
+      </c>
+      <c r="D684" t="s">
+        <v>368</v>
       </c>
       <c r="E684" t="s">
-        <v>1401</v>
-[...2 lines deleted...]
-        <v>1402</v>
+        <v>368</v>
       </c>
       <c r="G684" t="s">
-        <v>1403</v>
-[...2 lines deleted...]
-        <v>1295</v>
+        <v>1404</v>
       </c>
       <c r="J684">
-        <v>12.3</v>
+        <v>12.457383</v>
       </c>
       <c r="K684">
-        <v>41.76</v>
+        <v>41.90089</v>
       </c>
     </row>
     <row r="685" spans="1:11">
       <c r="A685">
-        <v>1079</v>
+        <v>409</v>
       </c>
       <c r="B685" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1276</v>
+      </c>
+      <c r="D685" t="s">
+        <v>20</v>
       </c>
       <c r="E685" t="s">
-        <v>1404</v>
-[...1 lines deleted...]
-      <c r="F685" t="s">
+        <v>20</v>
+      </c>
+      <c r="G685" t="s">
         <v>1405</v>
       </c>
-      <c r="G685" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J685">
-        <v>6.8336307</v>
+        <v>9.6233334</v>
       </c>
       <c r="K685">
-        <v>45.0333391</v>
+        <v>51.5430556</v>
       </c>
     </row>
     <row r="686" spans="1:11">
       <c r="A686">
-        <v>899</v>
+        <v>1116</v>
       </c>
       <c r="B686" t="s">
-        <v>1271</v>
+        <v>1276</v>
+      </c>
+      <c r="C686" t="s">
+        <v>31</v>
       </c>
       <c r="E686" t="s">
+        <v>1406</v>
+      </c>
+      <c r="F686" t="s">
         <v>1407</v>
       </c>
       <c r="G686" t="s">
         <v>1408</v>
       </c>
-      <c r="I686">
-        <v>200</v>
+      <c r="I686" t="s">
+        <v>1300</v>
       </c>
       <c r="J686">
-        <v>11.8767611</v>
+        <v>12.3</v>
       </c>
       <c r="K686">
-        <v>45.4064349</v>
+        <v>41.76</v>
       </c>
     </row>
     <row r="687" spans="1:11">
       <c r="A687">
-        <v>1128</v>
+        <v>1079</v>
       </c>
       <c r="B687" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="C687" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="E687" t="s">
         <v>1409</v>
       </c>
+      <c r="F687" t="s">
+        <v>1410</v>
+      </c>
       <c r="G687" t="s">
-        <v>1410</v>
-[...1 lines deleted...]
-      <c r="I687" t="s">
         <v>1411</v>
       </c>
+      <c r="I687">
+        <v>1042</v>
+      </c>
       <c r="J687">
-        <v>11.5247</v>
+        <v>6.8336307</v>
       </c>
       <c r="K687">
-        <v>45.2347</v>
+        <v>45.0333391</v>
       </c>
     </row>
     <row r="688" spans="1:11">
       <c r="A688">
-        <v>410</v>
+        <v>899</v>
       </c>
       <c r="B688" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>1276</v>
       </c>
       <c r="E688" t="s">
         <v>1412</v>
       </c>
       <c r="G688" t="s">
         <v>1413</v>
       </c>
-      <c r="H688" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I688">
-        <v>447</v>
+        <v>200</v>
       </c>
       <c r="J688">
-        <v>13.3614868</v>
+        <v>11.8767611</v>
       </c>
       <c r="K688">
-        <v>38.11569</v>
+        <v>45.4064349</v>
       </c>
     </row>
     <row r="689" spans="1:11">
       <c r="A689">
-        <v>558</v>
+        <v>1128</v>
       </c>
       <c r="B689" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="C689" t="s">
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="D689" t="s">
+        <v>20</v>
       </c>
       <c r="E689" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G689" t="s">
         <v>1415</v>
       </c>
-      <c r="G689" t="s">
+      <c r="I689" t="s">
         <v>1416</v>
       </c>
-      <c r="H689" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J689">
-        <v>9.1582069</v>
+        <v>11.5247</v>
       </c>
       <c r="K689">
-        <v>45.1847248</v>
+        <v>45.2347</v>
       </c>
     </row>
     <row r="690" spans="1:11">
       <c r="A690">
-        <v>586</v>
+        <v>410</v>
       </c>
       <c r="B690" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="C690" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E690" t="s">
+        <v>1417</v>
+      </c>
+      <c r="G690" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H690" t="s">
         <v>1419</v>
       </c>
-      <c r="G690" t="s">
-[...6 lines deleted...]
-        <v>1422</v>
+      <c r="I690">
+        <v>447</v>
       </c>
       <c r="J690">
-        <v>12.3908279</v>
+        <v>13.3614868</v>
       </c>
       <c r="K690">
-        <v>43.1107168</v>
+        <v>38.11569</v>
       </c>
     </row>
     <row r="691" spans="1:11">
       <c r="A691">
-        <v>911</v>
+        <v>558</v>
       </c>
       <c r="B691" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1276</v>
+      </c>
+      <c r="C691" t="s">
+        <v>31</v>
       </c>
       <c r="E691" t="s">
+        <v>1420</v>
+      </c>
+      <c r="G691" t="s">
+        <v>1421</v>
+      </c>
+      <c r="H691" t="s">
+        <v>1422</v>
+      </c>
+      <c r="I691" t="s">
         <v>1423</v>
       </c>
       <c r="J691">
-        <v>12.3868984</v>
+        <v>9.1582069</v>
       </c>
       <c r="K691">
-        <v>43.1164268</v>
+        <v>45.1847248</v>
       </c>
     </row>
     <row r="692" spans="1:11">
       <c r="A692">
-        <v>543</v>
+        <v>586</v>
       </c>
       <c r="B692" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="C692" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E692" t="s">
         <v>1424</v>
       </c>
       <c r="G692" t="s">
-        <v>527</v>
+        <v>1425</v>
       </c>
       <c r="H692" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>1426</v>
+      </c>
+      <c r="I692" t="s">
+        <v>1427</v>
       </c>
       <c r="J692">
-        <v>9.6929845</v>
+        <v>12.3908279</v>
       </c>
       <c r="K692">
-        <v>45.0526206</v>
+        <v>43.1107168</v>
       </c>
     </row>
     <row r="693" spans="1:11">
       <c r="A693">
-        <v>580</v>
+        <v>911</v>
       </c>
       <c r="B693" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1276</v>
       </c>
       <c r="D693" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E693" t="s">
-        <v>1425</v>
-[...8 lines deleted...]
-        <v>1029</v>
+        <v>1428</v>
       </c>
       <c r="J693">
-        <v>10.4016888</v>
+        <v>12.3868984</v>
       </c>
       <c r="K693">
-        <v>43.7228386</v>
+        <v>43.1164268</v>
       </c>
     </row>
     <row r="694" spans="1:11">
       <c r="A694">
-        <v>589</v>
+        <v>543</v>
       </c>
       <c r="B694" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="C694" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E694" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="G694" t="s">
-        <v>1429</v>
+        <v>532</v>
       </c>
       <c r="H694" t="s">
-        <v>1430</v>
-[...2 lines deleted...]
-        <v>1291</v>
+        <v>533</v>
+      </c>
+      <c r="I694">
+        <v>350</v>
       </c>
       <c r="J694">
-        <v>10.9078587</v>
+        <v>9.6929845</v>
       </c>
       <c r="K694">
-        <v>43.9303475</v>
+        <v>45.0526206</v>
       </c>
     </row>
     <row r="695" spans="1:11">
       <c r="A695">
-        <v>915</v>
+        <v>580</v>
       </c>
       <c r="B695" t="s">
-        <v>1271</v>
+        <v>1276</v>
+      </c>
+      <c r="C695" t="s">
+        <v>19</v>
       </c>
       <c r="D695" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E695" t="s">
+        <v>1430</v>
+      </c>
+      <c r="G695" t="s">
         <v>1431</v>
       </c>
+      <c r="H695" t="s">
+        <v>1432</v>
+      </c>
+      <c r="I695">
+        <v>1029</v>
+      </c>
       <c r="J695">
-        <v>11.146754</v>
+        <v>10.4016888</v>
       </c>
       <c r="K695">
-        <v>43.4725646</v>
+        <v>43.7228386</v>
       </c>
     </row>
     <row r="696" spans="1:11">
       <c r="A696">
-        <v>917</v>
+        <v>589</v>
       </c>
       <c r="B696" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1276</v>
+      </c>
+      <c r="C696" t="s">
+        <v>31</v>
       </c>
       <c r="E696" t="s">
-        <v>1432</v>
-[...2 lines deleted...]
-        <v>1076</v>
+        <v>1433</v>
+      </c>
+      <c r="G696" t="s">
+        <v>1434</v>
+      </c>
+      <c r="H696" t="s">
+        <v>1435</v>
+      </c>
+      <c r="I696" t="s">
+        <v>1296</v>
       </c>
       <c r="J696">
-        <v>9.4995456</v>
+        <v>10.9078587</v>
       </c>
       <c r="K696">
-        <v>45.7316949</v>
+        <v>43.9303475</v>
       </c>
     </row>
     <row r="697" spans="1:11">
       <c r="A697">
-        <v>929</v>
+        <v>915</v>
       </c>
       <c r="B697" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>1276</v>
+      </c>
+      <c r="D697" t="s">
+        <v>20</v>
       </c>
       <c r="E697" t="s">
-        <v>1433</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>1436</v>
       </c>
       <c r="J697">
-        <v>12.2035294</v>
+        <v>11.146754</v>
       </c>
       <c r="K697">
-        <v>44.4183598</v>
+        <v>43.4725646</v>
       </c>
     </row>
     <row r="698" spans="1:11">
       <c r="A698">
-        <v>930</v>
+        <v>917</v>
       </c>
       <c r="B698" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="D698" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E698" t="s">
-        <v>1435</v>
+        <v>1437</v>
+      </c>
+      <c r="I698">
+        <v>1076</v>
       </c>
       <c r="J698">
-        <v>12.1509472</v>
+        <v>9.4995456</v>
       </c>
       <c r="K698">
-        <v>44.4187598</v>
+        <v>45.7316949</v>
       </c>
     </row>
     <row r="699" spans="1:11">
       <c r="A699">
-        <v>940</v>
+        <v>929</v>
       </c>
       <c r="B699" t="s">
-        <v>1271</v>
+        <v>1276</v>
+      </c>
+      <c r="C699" t="s">
+        <v>48</v>
       </c>
       <c r="E699" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="G699" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="I699">
-        <v>400</v>
+        <v>100</v>
       </c>
       <c r="J699">
-        <v>12.8567281</v>
+        <v>12.2035294</v>
       </c>
       <c r="K699">
-        <v>42.404509</v>
+        <v>44.4183598</v>
       </c>
     </row>
     <row r="700" spans="1:11">
       <c r="A700">
-        <v>411</v>
+        <v>930</v>
       </c>
       <c r="B700" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>1263</v>
+        <v>1276</v>
+      </c>
+      <c r="D700" t="s">
+        <v>20</v>
       </c>
       <c r="E700" t="s">
-        <v>1438</v>
-[...4 lines deleted...]
-      <c r="H700" t="s">
         <v>1440</v>
       </c>
-      <c r="I700" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J700">
-        <v>12.4963655</v>
+        <v>12.1509472</v>
       </c>
       <c r="K700">
-        <v>41.9027835</v>
+        <v>44.4187598</v>
       </c>
     </row>
     <row r="701" spans="1:11">
       <c r="A701">
-        <v>412</v>
+        <v>940</v>
       </c>
       <c r="B701" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>1276</v>
       </c>
       <c r="E701" t="s">
         <v>1441</v>
       </c>
       <c r="G701" t="s">
         <v>1442</v>
       </c>
       <c r="I701">
-        <v>500</v>
+        <v>400</v>
       </c>
       <c r="J701">
-        <v>14.7680961</v>
+        <v>12.8567281</v>
       </c>
       <c r="K701">
-        <v>40.6824408</v>
+        <v>42.404509</v>
       </c>
     </row>
     <row r="702" spans="1:11">
       <c r="A702">
-        <v>972</v>
+        <v>411</v>
       </c>
       <c r="B702" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1276</v>
+      </c>
+      <c r="C702" t="s">
+        <v>1268</v>
       </c>
       <c r="E702" t="s">
         <v>1443</v>
       </c>
       <c r="G702" t="s">
         <v>1444</v>
       </c>
-      <c r="I702">
-        <v>1007</v>
+      <c r="H702" t="s">
+        <v>1445</v>
+      </c>
+      <c r="I702" t="s">
+        <v>1377</v>
       </c>
       <c r="J702">
-        <v>10.9252392</v>
+        <v>12.4963655</v>
       </c>
       <c r="K702">
-        <v>45.0295388</v>
+        <v>41.9027835</v>
       </c>
     </row>
     <row r="703" spans="1:11">
       <c r="A703">
-        <v>979</v>
+        <v>412</v>
       </c>
       <c r="B703" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1276</v>
+      </c>
+      <c r="C703" t="s">
+        <v>48</v>
       </c>
       <c r="E703" t="s">
-        <v>1445</v>
+        <v>1446</v>
+      </c>
+      <c r="G703" t="s">
+        <v>1447</v>
+      </c>
+      <c r="I703">
+        <v>500</v>
       </c>
       <c r="J703">
-        <v>9.1954432</v>
+        <v>14.7680961</v>
       </c>
       <c r="K703">
-        <v>44.3254364</v>
+        <v>40.6824408</v>
       </c>
     </row>
     <row r="704" spans="1:11">
       <c r="A704">
-        <v>996</v>
+        <v>972</v>
       </c>
       <c r="B704" t="s">
-        <v>1271</v>
+        <v>1276</v>
+      </c>
+      <c r="D704" t="s">
+        <v>20</v>
       </c>
       <c r="E704" t="s">
-        <v>1446</v>
+        <v>1448</v>
       </c>
       <c r="G704" t="s">
-        <v>1447</v>
+        <v>1449</v>
+      </c>
+      <c r="I704">
+        <v>1007</v>
       </c>
       <c r="J704">
-        <v>14.0153557</v>
+        <v>10.9252392</v>
       </c>
       <c r="K704">
-        <v>37.5999938</v>
+        <v>45.0295388</v>
       </c>
     </row>
     <row r="705" spans="1:11">
       <c r="A705">
-        <v>413</v>
+        <v>979</v>
       </c>
       <c r="B705" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>1276</v>
+      </c>
+      <c r="D705" t="s">
+        <v>20</v>
       </c>
       <c r="E705" t="s">
-        <v>1448</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>1450</v>
       </c>
       <c r="J705">
-        <v>11.3307574</v>
+        <v>9.1954432</v>
       </c>
       <c r="K705">
-        <v>43.318809</v>
+        <v>44.3254364</v>
       </c>
     </row>
     <row r="706" spans="1:11">
       <c r="A706">
-        <v>540</v>
+        <v>996</v>
       </c>
       <c r="B706" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1276</v>
       </c>
       <c r="E706" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="G706" t="s">
-        <v>1451</v>
-[...1 lines deleted...]
-      <c r="H706" t="s">
         <v>1452</v>
       </c>
-      <c r="I706">
-[...1 lines deleted...]
-      </c>
       <c r="J706">
-        <v>15.2865861</v>
+        <v>14.0153557</v>
       </c>
       <c r="K706">
-        <v>37.0754739</v>
+        <v>37.5999938</v>
       </c>
     </row>
     <row r="707" spans="1:11">
       <c r="A707">
-        <v>555</v>
+        <v>413</v>
       </c>
       <c r="B707" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="C707" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E707" t="s">
         <v>1453</v>
       </c>
       <c r="G707" t="s">
         <v>1454</v>
       </c>
-      <c r="H707" t="s">
-[...3 lines deleted...]
-        <v>1456</v>
+      <c r="I707">
+        <v>309</v>
       </c>
       <c r="J707">
-        <v>13.6130491</v>
+        <v>11.3307574</v>
       </c>
       <c r="K707">
-        <v>41.7188539</v>
+        <v>43.318809</v>
       </c>
     </row>
     <row r="708" spans="1:11">
       <c r="A708">
-        <v>1003</v>
+        <v>540</v>
       </c>
       <c r="B708" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="C708" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E708" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G708" t="s">
+        <v>1456</v>
+      </c>
+      <c r="H708" t="s">
         <v>1457</v>
       </c>
+      <c r="I708">
+        <v>150</v>
+      </c>
       <c r="J708">
-        <v>14.3757985</v>
+        <v>15.2865861</v>
       </c>
       <c r="K708">
-        <v>40.6262925</v>
+        <v>37.0754739</v>
       </c>
     </row>
     <row r="709" spans="1:11">
       <c r="A709">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="B709" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="C709" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E709" t="s">
         <v>1458</v>
       </c>
       <c r="G709" t="s">
         <v>1459</v>
       </c>
       <c r="H709" t="s">
         <v>1460</v>
       </c>
       <c r="I709" t="s">
-        <v>1418</v>
+        <v>1461</v>
       </c>
       <c r="J709">
-        <v>12.7378003</v>
+        <v>13.6130491</v>
       </c>
       <c r="K709">
-        <v>42.7404881</v>
+        <v>41.7188539</v>
       </c>
     </row>
     <row r="710" spans="1:11">
       <c r="A710">
-        <v>1016</v>
+        <v>1003</v>
       </c>
       <c r="B710" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1276</v>
+      </c>
+      <c r="C710" t="s">
+        <v>48</v>
       </c>
       <c r="E710" t="s">
-        <v>1461</v>
-[...1 lines deleted...]
-      <c r="G710" t="s">
         <v>1462</v>
       </c>
       <c r="J710">
-        <v>13.0936685</v>
+        <v>14.3757985</v>
       </c>
       <c r="K710">
-        <v>41.9246531</v>
+        <v>40.6262925</v>
       </c>
     </row>
     <row r="711" spans="1:11">
       <c r="A711">
-        <v>1021</v>
+        <v>553</v>
       </c>
       <c r="B711" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1276</v>
+      </c>
+      <c r="C711" t="s">
+        <v>31</v>
       </c>
       <c r="E711" t="s">
         <v>1463</v>
       </c>
-      <c r="I711">
-        <v>1080</v>
+      <c r="G711" t="s">
+        <v>1464</v>
+      </c>
+      <c r="H711" t="s">
+        <v>1465</v>
+      </c>
+      <c r="I711" t="s">
+        <v>1423</v>
       </c>
       <c r="J711">
-        <v>11.6724524</v>
+        <v>12.7378003</v>
       </c>
       <c r="K711">
-        <v>45.3489181</v>
+        <v>42.7404881</v>
       </c>
     </row>
     <row r="712" spans="1:11">
       <c r="A712">
-        <v>1027</v>
+        <v>1016</v>
       </c>
       <c r="B712" t="s">
-        <v>1271</v>
+        <v>1276</v>
+      </c>
+      <c r="D712" t="s">
+        <v>20</v>
       </c>
       <c r="E712" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
       <c r="G712" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="J712">
-        <v>11.2486208</v>
+        <v>13.0936685</v>
       </c>
       <c r="K712">
-        <v>43.7710513</v>
+        <v>41.9246531</v>
       </c>
     </row>
     <row r="713" spans="1:11">
       <c r="A713">
-        <v>414</v>
+        <v>1021</v>
       </c>
       <c r="B713" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1276</v>
+      </c>
+      <c r="D713" t="s">
+        <v>20</v>
       </c>
       <c r="E713" t="s">
-        <v>1466</v>
-[...2 lines deleted...]
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="I713">
-        <v>381</v>
+        <v>1080</v>
       </c>
       <c r="J713">
-        <v>11.1217486</v>
+        <v>11.6724524</v>
       </c>
       <c r="K713">
-        <v>46.0747793</v>
+        <v>45.3489181</v>
       </c>
     </row>
     <row r="714" spans="1:11">
       <c r="A714">
-        <v>416</v>
+        <v>1027</v>
       </c>
       <c r="B714" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1276</v>
       </c>
       <c r="E714" t="s">
-        <v>1468</v>
+        <v>1469</v>
+      </c>
+      <c r="G714" t="s">
+        <v>1470</v>
       </c>
       <c r="J714">
-        <v>15.3081141</v>
+        <v>11.2486208</v>
       </c>
       <c r="K714">
-        <v>41.3597802</v>
+        <v>43.7710513</v>
       </c>
     </row>
     <row r="715" spans="1:11">
       <c r="A715">
-        <v>1037</v>
+        <v>414</v>
       </c>
       <c r="B715" t="s">
-        <v>1271</v>
+        <v>1276</v>
+      </c>
+      <c r="C715" t="s">
+        <v>31</v>
       </c>
       <c r="E715" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="G715" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="I715">
-        <v>500</v>
+        <v>381</v>
       </c>
       <c r="J715">
-        <v>12.6365633</v>
+        <v>11.1217486</v>
       </c>
       <c r="K715">
-        <v>43.7262567</v>
+        <v>46.0747793</v>
       </c>
     </row>
     <row r="716" spans="1:11">
       <c r="A716">
-        <v>933</v>
+        <v>416</v>
       </c>
       <c r="B716" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1276</v>
+      </c>
+      <c r="C716" t="s">
+        <v>31</v>
       </c>
       <c r="E716" t="s">
-        <v>1471</v>
-[...5 lines deleted...]
-        <v>1038</v>
+        <v>1473</v>
       </c>
       <c r="J716">
-        <v>11.557604</v>
+        <v>15.3081141</v>
       </c>
       <c r="K716">
-        <v>43.732395</v>
+        <v>41.3597802</v>
       </c>
     </row>
     <row r="717" spans="1:11">
       <c r="A717">
-        <v>1041</v>
+        <v>1037</v>
       </c>
       <c r="B717" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1276</v>
       </c>
       <c r="E717" t="s">
-        <v>1402</v>
+        <v>1474</v>
+      </c>
+      <c r="G717" t="s">
+        <v>1475</v>
+      </c>
+      <c r="I717">
+        <v>500</v>
       </c>
       <c r="J717">
-        <v>12.7785347</v>
+        <v>12.6365633</v>
       </c>
       <c r="K717">
-        <v>41.6868422</v>
+        <v>43.7262567</v>
       </c>
     </row>
     <row r="718" spans="1:11">
       <c r="A718">
-        <v>557</v>
+        <v>933</v>
       </c>
       <c r="B718" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>1263</v>
+        <v>1276</v>
+      </c>
+      <c r="D718" t="s">
+        <v>20</v>
       </c>
       <c r="E718" t="s">
-        <v>1473</v>
-[...2 lines deleted...]
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="G718" t="s">
-        <v>1475</v>
-[...2 lines deleted...]
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="I718">
-        <v>1451</v>
+        <v>1038</v>
       </c>
       <c r="J718">
-        <v>12.3155151</v>
+        <v>11.557604</v>
       </c>
       <c r="K718">
-        <v>45.4408474</v>
+        <v>43.732395</v>
       </c>
     </row>
     <row r="719" spans="1:11">
       <c r="A719">
-        <v>1043</v>
+        <v>1041</v>
       </c>
       <c r="B719" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="D719" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E719" t="s">
-        <v>1477</v>
-[...2 lines deleted...]
-        <v>982</v>
+        <v>1407</v>
       </c>
       <c r="J719">
-        <v>12.3155151</v>
+        <v>12.7785347</v>
       </c>
       <c r="K719">
-        <v>45.4408474</v>
+        <v>41.6868422</v>
       </c>
     </row>
     <row r="720" spans="1:11">
       <c r="A720">
-        <v>417</v>
+        <v>557</v>
       </c>
       <c r="B720" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="C720" t="s">
-        <v>28</v>
+        <v>1268</v>
       </c>
       <c r="E720" t="s">
         <v>1478</v>
       </c>
+      <c r="F720" t="s">
+        <v>1479</v>
+      </c>
       <c r="G720" t="s">
-        <v>1479</v>
+        <v>1480</v>
+      </c>
+      <c r="H720" t="s">
+        <v>1481</v>
       </c>
       <c r="I720">
-        <v>350</v>
+        <v>1451</v>
       </c>
       <c r="J720">
-        <v>8.4185735</v>
+        <v>12.3155151</v>
       </c>
       <c r="K720">
-        <v>45.3202272</v>
+        <v>45.4408474</v>
       </c>
     </row>
     <row r="721" spans="1:11">
       <c r="A721">
-        <v>592</v>
+        <v>1043</v>
       </c>
       <c r="B721" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1276</v>
+      </c>
+      <c r="D721" t="s">
+        <v>20</v>
       </c>
       <c r="E721" t="s">
-        <v>1480</v>
-[...4 lines deleted...]
-      <c r="H721" t="s">
         <v>1482</v>
       </c>
-      <c r="I721" t="s">
-        <v>1483</v>
+      <c r="I721">
+        <v>982</v>
       </c>
       <c r="J721">
-        <v>13.4128915</v>
+        <v>12.3155151</v>
       </c>
       <c r="K721">
-        <v>41.6960182</v>
+        <v>45.4408474</v>
       </c>
     </row>
     <row r="722" spans="1:11">
       <c r="A722">
-        <v>1045</v>
+        <v>417</v>
       </c>
       <c r="B722" t="s">
-        <v>1271</v>
+        <v>1276</v>
+      </c>
+      <c r="C722" t="s">
+        <v>31</v>
       </c>
       <c r="E722" t="s">
+        <v>1483</v>
+      </c>
+      <c r="G722" t="s">
         <v>1484</v>
       </c>
-      <c r="G722" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I722">
-        <v>200</v>
+        <v>350</v>
       </c>
       <c r="J722">
-        <v>10.9916215</v>
+        <v>8.4185735</v>
       </c>
       <c r="K722">
-        <v>45.4383842</v>
+        <v>45.3202272</v>
       </c>
     </row>
     <row r="723" spans="1:11">
       <c r="A723">
-        <v>1047</v>
+        <v>592</v>
       </c>
       <c r="B723" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1276</v>
+      </c>
+      <c r="C723" t="s">
+        <v>31</v>
       </c>
       <c r="E723" t="s">
+        <v>1485</v>
+      </c>
+      <c r="G723" t="s">
         <v>1486</v>
       </c>
+      <c r="H723" t="s">
+        <v>1487</v>
+      </c>
+      <c r="I723" t="s">
+        <v>1488</v>
+      </c>
       <c r="J723">
-        <v>14.2357127</v>
+        <v>13.4128915</v>
       </c>
       <c r="K723">
-        <v>42.3309806</v>
+        <v>41.6960182</v>
       </c>
     </row>
     <row r="724" spans="1:11">
       <c r="A724">
-        <v>585</v>
+        <v>1045</v>
       </c>
       <c r="B724" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1276</v>
       </c>
       <c r="E724" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
       <c r="G724" t="s">
-        <v>1488</v>
-[...5 lines deleted...]
-        <v>1352</v>
+        <v>1490</v>
+      </c>
+      <c r="I724">
+        <v>200</v>
       </c>
       <c r="J724">
-        <v>10.8660333</v>
+        <v>10.9916215</v>
       </c>
       <c r="K724">
-        <v>43.399395</v>
+        <v>45.4383842</v>
       </c>
     </row>
     <row r="725" spans="1:11">
       <c r="A725">
-        <v>608</v>
+        <v>1047</v>
       </c>
       <c r="B725" t="s">
-        <v>1490</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1276</v>
       </c>
       <c r="D725" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E725" t="s">
         <v>1491</v>
       </c>
-      <c r="G725" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J725">
-        <v>6.4175245</v>
+        <v>14.2357127</v>
       </c>
       <c r="K725">
-        <v>49.811342</v>
+        <v>42.3309806</v>
       </c>
     </row>
     <row r="726" spans="1:11">
       <c r="A726">
-        <v>421</v>
+        <v>585</v>
       </c>
       <c r="B726" t="s">
-        <v>1495</v>
+        <v>1276</v>
       </c>
       <c r="C726" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E726" t="s">
-        <v>1496</v>
+        <v>1492</v>
       </c>
       <c r="G726" t="s">
-        <v>1497</v>
+        <v>1493</v>
       </c>
       <c r="H726" t="s">
-        <v>1498</v>
-[...2 lines deleted...]
-        <v>1186</v>
+        <v>1494</v>
+      </c>
+      <c r="I726" t="s">
+        <v>1357</v>
       </c>
       <c r="J726">
-        <v>24.1051865</v>
+        <v>10.8660333</v>
       </c>
       <c r="K726">
-        <v>56.9496487</v>
+        <v>43.399395</v>
       </c>
     </row>
     <row r="727" spans="1:11">
       <c r="A727">
-        <v>1132</v>
+        <v>1152</v>
       </c>
       <c r="B727" t="s">
         <v>1495</v>
       </c>
       <c r="C727" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E727" t="s">
-        <v>1499</v>
+        <v>1496</v>
       </c>
       <c r="G727" t="s">
-        <v>1500</v>
+        <v>1497</v>
+      </c>
+      <c r="H727" t="s">
+        <v>1495</v>
       </c>
       <c r="I727">
-        <v>1290</v>
+        <v>1575</v>
       </c>
       <c r="J727">
-        <v>21.3352</v>
+        <v>129.88333</v>
       </c>
       <c r="K727">
-        <v>57.2323</v>
+        <v>32.75</v>
       </c>
     </row>
     <row r="728" spans="1:11">
       <c r="A728">
-        <v>13</v>
+        <v>608</v>
       </c>
       <c r="B728" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C728" t="s">
+        <v>19</v>
+      </c>
+      <c r="D728" t="s">
+        <v>20</v>
+      </c>
+      <c r="E728" t="s">
+        <v>1499</v>
+      </c>
+      <c r="G728" t="s">
+        <v>1500</v>
+      </c>
+      <c r="H728" t="s">
         <v>1501</v>
       </c>
-      <c r="C728" t="s">
-[...2 lines deleted...]
-      <c r="E728" t="s">
+      <c r="I728" t="s">
         <v>1502</v>
       </c>
-      <c r="G728" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J728">
-        <v>19.098701477051</v>
+        <v>6.4175245</v>
       </c>
       <c r="K728">
-        <v>42.099496120048</v>
+        <v>49.811342</v>
       </c>
     </row>
     <row r="729" spans="1:11">
       <c r="A729">
-        <v>548</v>
+        <v>421</v>
       </c>
       <c r="B729" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="C729" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E729" t="s">
         <v>1504</v>
       </c>
       <c r="G729" t="s">
         <v>1505</v>
       </c>
       <c r="H729" t="s">
-        <v>709</v>
-[...1 lines deleted...]
-      <c r="I729" t="s">
         <v>1506</v>
       </c>
+      <c r="I729">
+        <v>1186</v>
+      </c>
       <c r="J729">
-        <v>18.771234</v>
+        <v>24.1051865</v>
       </c>
       <c r="K729">
-        <v>42.424662</v>
+        <v>56.9496487</v>
       </c>
     </row>
     <row r="730" spans="1:11">
       <c r="A730">
-        <v>889</v>
+        <v>1132</v>
       </c>
       <c r="B730" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C730" t="s">
+        <v>12</v>
+      </c>
+      <c r="E730" t="s">
         <v>1507</v>
       </c>
-      <c r="E730" t="s">
+      <c r="G730" t="s">
         <v>1508</v>
       </c>
-      <c r="G730" t="s">
-        <v>1509</v>
+      <c r="I730">
+        <v>1290</v>
       </c>
       <c r="J730">
-        <v>14.3045</v>
+        <v>21.3352</v>
       </c>
       <c r="K730">
-        <v>35.5354</v>
+        <v>57.2323</v>
       </c>
     </row>
     <row r="731" spans="1:11">
       <c r="A731">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="B731" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C731" t="s">
+        <v>48</v>
+      </c>
+      <c r="E731" t="s">
         <v>1510</v>
       </c>
-      <c r="C731" t="s">
-[...2 lines deleted...]
-      <c r="E731" t="s">
+      <c r="G731" t="s">
         <v>1511</v>
       </c>
-      <c r="G731" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I731">
-        <v>1530</v>
+        <v>451</v>
       </c>
       <c r="J731">
-        <v>-99.133192</v>
+        <v>19.098701477051</v>
       </c>
       <c r="K731">
-        <v>19.433496</v>
+        <v>42.099496120048</v>
       </c>
     </row>
     <row r="732" spans="1:11">
       <c r="A732">
-        <v>423</v>
+        <v>548</v>
       </c>
       <c r="B732" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C732" t="s">
+        <v>48</v>
+      </c>
+      <c r="E732" t="s">
+        <v>1512</v>
+      </c>
+      <c r="G732" t="s">
+        <v>1513</v>
+      </c>
+      <c r="H732" t="s">
+        <v>714</v>
+      </c>
+      <c r="I732" t="s">
         <v>1514</v>
       </c>
-      <c r="C732" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J732">
-        <v>4.7856832</v>
+        <v>18.771234</v>
       </c>
       <c r="K732">
-        <v>51.9343982</v>
+        <v>42.424662</v>
       </c>
     </row>
     <row r="733" spans="1:11">
       <c r="A733">
-        <v>711</v>
+        <v>889</v>
       </c>
       <c r="B733" t="s">
-        <v>1514</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>1515</v>
       </c>
       <c r="E733" t="s">
         <v>1516</v>
       </c>
+      <c r="G733" t="s">
+        <v>1517</v>
+      </c>
       <c r="J733">
-        <v>4.3570677</v>
+        <v>14.3045</v>
       </c>
       <c r="K733">
-        <v>52.0115769</v>
+        <v>35.5354</v>
       </c>
     </row>
     <row r="734" spans="1:11">
       <c r="A734">
-        <v>713</v>
+        <v>115</v>
       </c>
       <c r="B734" t="s">
-        <v>1514</v>
+        <v>1518</v>
+      </c>
+      <c r="C734" t="s">
+        <v>15</v>
       </c>
       <c r="E734" t="s">
-        <v>1517</v>
+        <v>1519</v>
+      </c>
+      <c r="G734" t="s">
+        <v>1520</v>
+      </c>
+      <c r="H734" t="s">
+        <v>1521</v>
+      </c>
+      <c r="I734">
+        <v>1530</v>
       </c>
       <c r="J734">
-        <v>6.1552165</v>
+        <v>-99.133192</v>
       </c>
       <c r="K734">
-        <v>52.2660751</v>
+        <v>19.433496</v>
       </c>
     </row>
     <row r="735" spans="1:11">
       <c r="A735">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B735" t="s">
-        <v>1514</v>
+        <v>1522</v>
       </c>
       <c r="C735" t="s">
-        <v>24</v>
+        <v>19</v>
+      </c>
+      <c r="D735" t="s">
+        <v>35</v>
       </c>
       <c r="E735" t="s">
-        <v>1518</v>
+        <v>1523</v>
+      </c>
+      <c r="I735">
+        <v>1418</v>
       </c>
       <c r="J735">
-        <v>5.291266</v>
+        <v>4.7856832</v>
       </c>
       <c r="K735">
-        <v>52.132633</v>
+        <v>51.9343982</v>
       </c>
     </row>
     <row r="736" spans="1:11">
       <c r="A736">
-        <v>874</v>
+        <v>711</v>
       </c>
       <c r="B736" t="s">
-        <v>1514</v>
+        <v>1522</v>
+      </c>
+      <c r="D736" t="s">
+        <v>35</v>
       </c>
       <c r="E736" t="s">
-        <v>1519</v>
+        <v>1524</v>
       </c>
       <c r="J736">
-        <v>4.788474</v>
+        <v>4.3570677</v>
       </c>
       <c r="K736">
-        <v>52.5205869</v>
+        <v>52.0115769</v>
       </c>
     </row>
     <row r="737" spans="1:11">
       <c r="A737">
-        <v>875</v>
+        <v>713</v>
       </c>
       <c r="B737" t="s">
-        <v>1514</v>
+        <v>1522</v>
       </c>
       <c r="E737" t="s">
-        <v>1520</v>
+        <v>1525</v>
       </c>
       <c r="J737">
-        <v>4.4937836</v>
+        <v>6.1552165</v>
       </c>
       <c r="K737">
-        <v>52.0207975</v>
+        <v>52.2660751</v>
       </c>
     </row>
     <row r="738" spans="1:11">
       <c r="A738">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="B738" t="s">
-        <v>1514</v>
+        <v>1522</v>
       </c>
       <c r="C738" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="E738" t="s">
-        <v>1521</v>
-[...8 lines deleted...]
-        <v>696</v>
+        <v>1526</v>
       </c>
       <c r="J738">
-        <v>5.1214201</v>
+        <v>5.291266</v>
       </c>
       <c r="K738">
-        <v>52.0907374</v>
+        <v>52.132633</v>
       </c>
     </row>
     <row r="739" spans="1:11">
       <c r="A739">
-        <v>425</v>
+        <v>874</v>
       </c>
       <c r="B739" t="s">
-        <v>1514</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>1522</v>
       </c>
       <c r="E739" t="s">
-        <v>1524</v>
-[...2 lines deleted...]
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="J739">
-        <v>6.1317235</v>
+        <v>4.788474</v>
       </c>
       <c r="K739">
-        <v>52.4482481</v>
+        <v>52.5205869</v>
       </c>
     </row>
     <row r="740" spans="1:11">
       <c r="A740">
-        <v>435</v>
+        <v>875</v>
       </c>
       <c r="B740" t="s">
-        <v>1526</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>1522</v>
       </c>
       <c r="E740" t="s">
-        <v>1527</v>
-[...1 lines deleted...]
-      <c r="G740" t="s">
         <v>1528</v>
       </c>
-      <c r="H740" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J740">
-        <v>10.3950528</v>
+        <v>4.4937836</v>
       </c>
       <c r="K740">
-        <v>63.4305149</v>
+        <v>52.0207975</v>
       </c>
     </row>
     <row r="741" spans="1:11">
       <c r="A741">
-        <v>1151</v>
+        <v>424</v>
       </c>
       <c r="B741" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C741" t="s">
+        <v>31</v>
+      </c>
+      <c r="E741" t="s">
+        <v>1529</v>
+      </c>
+      <c r="G741" t="s">
         <v>1530</v>
       </c>
-      <c r="C741" t="s">
-[...2 lines deleted...]
-      <c r="E741" t="s">
+      <c r="H741" t="s">
         <v>1531</v>
       </c>
-      <c r="G741" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I741">
-        <v>1536</v>
+        <v>696</v>
       </c>
       <c r="J741">
-        <v>-71.96701</v>
+        <v>5.1214201</v>
       </c>
       <c r="K741">
-        <v>-13.53188</v>
+        <v>52.0907374</v>
       </c>
     </row>
     <row r="742" spans="1:11">
       <c r="A742">
-        <v>710</v>
+        <v>425</v>
       </c>
       <c r="B742" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C742" t="s">
+        <v>19</v>
+      </c>
+      <c r="D742" t="s">
+        <v>35</v>
+      </c>
+      <c r="E742" t="s">
+        <v>1532</v>
+      </c>
+      <c r="G742" t="s">
         <v>1533</v>
       </c>
-      <c r="D742" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J742">
-        <v>20.3094785</v>
+        <v>6.1317235</v>
       </c>
       <c r="K742">
-        <v>52.3978795</v>
+        <v>52.4482481</v>
       </c>
     </row>
     <row r="743" spans="1:11">
       <c r="A743">
-        <v>772</v>
+        <v>435</v>
       </c>
       <c r="B743" t="s">
-        <v>1533</v>
+        <v>1534</v>
+      </c>
+      <c r="C743" t="s">
+        <v>48</v>
       </c>
       <c r="E743" t="s">
         <v>1535</v>
       </c>
+      <c r="G743" t="s">
+        <v>1536</v>
+      </c>
+      <c r="H743" t="s">
+        <v>1537</v>
+      </c>
+      <c r="I743">
+        <v>1032</v>
+      </c>
       <c r="J743">
-        <v>16.0846672</v>
+        <v>10.3950528</v>
       </c>
       <c r="K743">
-        <v>51.6635852</v>
+        <v>63.4305149</v>
       </c>
     </row>
     <row r="744" spans="1:11">
       <c r="A744">
-        <v>437</v>
+        <v>1151</v>
       </c>
       <c r="B744" t="s">
-        <v>1533</v>
+        <v>1538</v>
       </c>
       <c r="C744" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="E744" t="s">
-        <v>1536</v>
+        <v>1539</v>
       </c>
       <c r="G744" t="s">
-        <v>1537</v>
+        <v>1540</v>
       </c>
       <c r="H744" t="s">
         <v>1538</v>
       </c>
       <c r="I744">
-        <v>1000</v>
+        <v>1536</v>
       </c>
       <c r="J744">
-        <v>17.5826575</v>
+        <v>-71.96701</v>
       </c>
       <c r="K744">
-        <v>52.5349253</v>
+        <v>-13.53188</v>
       </c>
     </row>
     <row r="745" spans="1:11">
       <c r="A745">
-        <v>53</v>
+        <v>1154</v>
       </c>
       <c r="B745" t="s">
-        <v>1533</v>
+        <v>1541</v>
       </c>
       <c r="C745" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="E745" t="s">
-        <v>1539</v>
-[...2 lines deleted...]
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="G745" t="s">
+        <v>1543</v>
+      </c>
+      <c r="H745" t="s">
         <v>1541</v>
       </c>
-      <c r="H745" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I745">
-        <v>1140</v>
+        <v>1579</v>
       </c>
       <c r="J745">
-        <v>14.770657</v>
+        <v>120.9822</v>
       </c>
       <c r="K745">
-        <v>53.966859</v>
+        <v>14.6042</v>
       </c>
     </row>
     <row r="746" spans="1:11">
       <c r="A746">
-        <v>438</v>
+        <v>710</v>
       </c>
       <c r="B746" t="s">
-        <v>1533</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1544</v>
+      </c>
+      <c r="D746" t="s">
+        <v>35</v>
       </c>
       <c r="E746" t="s">
-        <v>1543</v>
-[...4 lines deleted...]
-      <c r="H746" t="s">
         <v>1545</v>
       </c>
-      <c r="I746">
-[...1 lines deleted...]
-      </c>
       <c r="J746">
-        <v>19.9449799</v>
+        <v>20.3094785</v>
       </c>
       <c r="K746">
-        <v>50.0646501</v>
+        <v>52.3978795</v>
       </c>
     </row>
     <row r="747" spans="1:11">
       <c r="A747">
-        <v>1076</v>
+        <v>772</v>
       </c>
       <c r="B747" t="s">
-        <v>1533</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>1544</v>
       </c>
       <c r="E747" t="s">
         <v>1546</v>
       </c>
       <c r="J747">
-        <v>20.2503358</v>
+        <v>16.0846672</v>
       </c>
       <c r="K747">
-        <v>49.7225306</v>
+        <v>51.6635852</v>
       </c>
     </row>
     <row r="748" spans="1:11">
       <c r="A748">
-        <v>66</v>
+        <v>437</v>
       </c>
       <c r="B748" t="s">
-        <v>1533</v>
-[...2 lines deleted...]
-        <v>1547</v>
+        <v>1544</v>
+      </c>
+      <c r="C748" t="s">
+        <v>48</v>
       </c>
       <c r="E748" t="s">
         <v>1547</v>
       </c>
       <c r="G748" t="s">
         <v>1548</v>
       </c>
       <c r="H748" t="s">
         <v>1549</v>
       </c>
       <c r="I748">
-        <v>1198</v>
+        <v>1000</v>
       </c>
       <c r="J748">
-        <v>19.027778</v>
+        <v>17.5826575</v>
       </c>
       <c r="K748">
-        <v>54.039722</v>
+        <v>52.5349253</v>
       </c>
     </row>
     <row r="749" spans="1:11">
       <c r="A749">
-        <v>9</v>
+        <v>53</v>
       </c>
       <c r="B749" t="s">
-        <v>1533</v>
+        <v>1544</v>
       </c>
       <c r="C749" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E749" t="s">
         <v>1550</v>
       </c>
+      <c r="F749" t="s">
+        <v>1551</v>
+      </c>
       <c r="G749" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="H749" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="I749">
-        <v>981</v>
+        <v>1140</v>
       </c>
       <c r="J749">
-        <v>19.7065364</v>
+        <v>14.770657</v>
       </c>
       <c r="K749">
-        <v>52.5463446</v>
+        <v>53.966859</v>
       </c>
     </row>
     <row r="750" spans="1:11">
       <c r="A750">
-        <v>446</v>
+        <v>438</v>
       </c>
       <c r="B750" t="s">
-        <v>1533</v>
+        <v>1544</v>
       </c>
       <c r="C750" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E750" t="s">
-        <v>1553</v>
+        <v>1554</v>
+      </c>
+      <c r="G750" t="s">
+        <v>1555</v>
+      </c>
+      <c r="H750" t="s">
+        <v>1556</v>
+      </c>
+      <c r="I750">
+        <v>986</v>
       </c>
       <c r="J750">
-        <v>19.145136</v>
+        <v>19.9449799</v>
       </c>
       <c r="K750">
-        <v>51.919438</v>
+        <v>50.0646501</v>
       </c>
     </row>
     <row r="751" spans="1:11">
       <c r="A751">
-        <v>447</v>
+        <v>1076</v>
       </c>
       <c r="B751" t="s">
-        <v>1533</v>
+        <v>1544</v>
       </c>
       <c r="C751" t="s">
-        <v>28</v>
+        <v>184</v>
       </c>
       <c r="E751" t="s">
-        <v>1554</v>
-[...8 lines deleted...]
-        <v>968</v>
+        <v>1557</v>
       </c>
       <c r="J751">
-        <v>16.9251681</v>
+        <v>20.2503358</v>
       </c>
       <c r="K751">
-        <v>52.406374</v>
+        <v>49.7225306</v>
       </c>
     </row>
     <row r="752" spans="1:11">
       <c r="A752">
-        <v>1035</v>
+        <v>66</v>
       </c>
       <c r="B752" t="s">
-        <v>1533</v>
+        <v>1544</v>
       </c>
       <c r="D752" t="s">
-        <v>16</v>
+        <v>1558</v>
       </c>
       <c r="E752" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="G752" t="s">
-        <v>1558</v>
+        <v>1559</v>
+      </c>
+      <c r="H752" t="s">
+        <v>1560</v>
       </c>
       <c r="I752">
-        <v>1044</v>
+        <v>1198</v>
       </c>
       <c r="J752">
-        <v>19.8021239</v>
+        <v>19.027778</v>
       </c>
       <c r="K752">
-        <v>50.0189541</v>
+        <v>54.039722</v>
       </c>
     </row>
     <row r="753" spans="1:11">
       <c r="A753">
-        <v>443</v>
+        <v>9</v>
       </c>
       <c r="B753" t="s">
-        <v>1533</v>
+        <v>1544</v>
       </c>
       <c r="C753" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E753" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="G753" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="H753" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
       <c r="I753">
-        <v>1248</v>
+        <v>981</v>
       </c>
       <c r="J753">
-        <v>20.5859507</v>
+        <v>19.7065364</v>
       </c>
       <c r="K753">
-        <v>54.1249116</v>
+        <v>52.5463446</v>
       </c>
     </row>
     <row r="754" spans="1:11">
       <c r="A754">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="B754" t="s">
-        <v>1533</v>
+        <v>1544</v>
       </c>
       <c r="C754" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E754" t="s">
-        <v>1562</v>
-[...4 lines deleted...]
-      <c r="H754" t="s">
         <v>1564</v>
       </c>
-      <c r="I754">
-[...1 lines deleted...]
-      </c>
       <c r="J754">
-        <v>17.0385376</v>
+        <v>19.145136</v>
       </c>
       <c r="K754">
-        <v>51.1078852</v>
+        <v>51.919438</v>
       </c>
     </row>
     <row r="755" spans="1:11">
       <c r="A755">
-        <v>1061</v>
+        <v>447</v>
       </c>
       <c r="B755" t="s">
-        <v>1533</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>1544</v>
+      </c>
+      <c r="C755" t="s">
+        <v>31</v>
       </c>
       <c r="E755" t="s">
         <v>1565</v>
       </c>
       <c r="G755" t="s">
-        <v>1563</v>
+        <v>1566</v>
+      </c>
+      <c r="H755" t="s">
+        <v>1567</v>
+      </c>
+      <c r="I755">
+        <v>968</v>
       </c>
       <c r="J755">
-        <v>17.047488</v>
+        <v>16.9251681</v>
       </c>
       <c r="K755">
-        <v>51.114278</v>
+        <v>52.406374</v>
       </c>
     </row>
     <row r="756" spans="1:11">
       <c r="A756">
-        <v>601</v>
+        <v>1035</v>
       </c>
       <c r="B756" t="s">
-        <v>1533</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1544</v>
       </c>
       <c r="D756" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E756" t="s">
-        <v>1566</v>
+        <v>1568</v>
       </c>
       <c r="G756" t="s">
-        <v>1567</v>
+        <v>1569</v>
+      </c>
+      <c r="I756">
+        <v>1044</v>
       </c>
       <c r="J756">
-        <v>15.3248325</v>
+        <v>19.8021239</v>
       </c>
       <c r="K756">
-        <v>51.6178445</v>
+        <v>50.0189541</v>
       </c>
     </row>
     <row r="757" spans="1:11">
       <c r="A757">
-        <v>10</v>
+        <v>443</v>
       </c>
       <c r="B757" t="s">
-        <v>1568</v>
+        <v>1544</v>
       </c>
       <c r="C757" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E757" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="G757" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="H757" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="I757">
-        <v>390</v>
+        <v>1248</v>
       </c>
       <c r="J757">
-        <v>-8.426507</v>
+        <v>20.5859507</v>
       </c>
       <c r="K757">
-        <v>41.5454486</v>
+        <v>54.1249116</v>
       </c>
     </row>
     <row r="758" spans="1:11">
       <c r="A758">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B758" t="s">
-        <v>1568</v>
+        <v>1544</v>
       </c>
       <c r="C758" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E758" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="G758" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="H758" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="I758">
-        <v>561</v>
+        <v>1000</v>
       </c>
       <c r="J758">
-        <v>-8.4102573</v>
+        <v>17.0385376</v>
       </c>
       <c r="K758">
-        <v>40.2033145</v>
+        <v>51.1078852</v>
       </c>
     </row>
     <row r="759" spans="1:11">
       <c r="A759">
-        <v>1141</v>
+        <v>1061</v>
       </c>
       <c r="B759" t="s">
-        <v>1568</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1544</v>
       </c>
       <c r="D759" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E759" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="G759" t="s">
-        <v>1576</v>
-[...2 lines deleted...]
-        <v>1131</v>
+        <v>1574</v>
       </c>
       <c r="J759">
-        <v>-8.254391</v>
+        <v>17.047488</v>
       </c>
       <c r="K759">
-        <v>40.12394</v>
+        <v>51.114278</v>
       </c>
     </row>
     <row r="760" spans="1:11">
       <c r="A760">
-        <v>451</v>
+        <v>601</v>
       </c>
       <c r="B760" t="s">
-        <v>1568</v>
+        <v>1544</v>
       </c>
       <c r="C760" t="s">
-        <v>45</v>
+        <v>19</v>
+      </c>
+      <c r="D760" t="s">
+        <v>35</v>
       </c>
       <c r="E760" t="s">
         <v>1577</v>
       </c>
       <c r="G760" t="s">
         <v>1578</v>
       </c>
-      <c r="H760" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J760">
-        <v>-7.913502</v>
+        <v>15.3248325</v>
       </c>
       <c r="K760">
-        <v>38.571431</v>
+        <v>51.6178445</v>
       </c>
     </row>
     <row r="761" spans="1:11">
       <c r="A761">
-        <v>454</v>
+        <v>10</v>
       </c>
       <c r="B761" t="s">
-        <v>1568</v>
+        <v>1579</v>
       </c>
       <c r="C761" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E761" t="s">
         <v>1580</v>
       </c>
       <c r="G761" t="s">
         <v>1581</v>
       </c>
       <c r="H761" t="s">
         <v>1582</v>
       </c>
       <c r="I761">
-        <v>357</v>
+        <v>390</v>
       </c>
       <c r="J761">
-        <v>-9.1393366</v>
+        <v>-8.426507</v>
       </c>
       <c r="K761">
-        <v>38.7222524</v>
+        <v>41.5454486</v>
       </c>
     </row>
     <row r="762" spans="1:11">
       <c r="A762">
-        <v>1108</v>
+        <v>450</v>
       </c>
       <c r="B762" t="s">
-        <v>1568</v>
+        <v>1579</v>
       </c>
       <c r="C762" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E762" t="s">
         <v>1583</v>
       </c>
       <c r="G762" t="s">
-        <v>1581</v>
-[...1 lines deleted...]
-      <c r="I762" t="s">
         <v>1584</v>
       </c>
+      <c r="H762" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I762">
+        <v>561</v>
+      </c>
       <c r="J762">
-        <v>9.074</v>
+        <v>-8.4102573</v>
       </c>
       <c r="K762">
-        <v>38.4253</v>
+        <v>40.2033145</v>
       </c>
     </row>
     <row r="763" spans="1:11">
       <c r="A763">
-        <v>892</v>
+        <v>1141</v>
       </c>
       <c r="B763" t="s">
-        <v>1568</v>
+        <v>1579</v>
+      </c>
+      <c r="C763" t="s">
+        <v>19</v>
+      </c>
+      <c r="D763" t="s">
+        <v>35</v>
       </c>
       <c r="E763" t="s">
-        <v>1585</v>
+        <v>1586</v>
+      </c>
+      <c r="G763" t="s">
+        <v>1587</v>
       </c>
       <c r="I763">
         <v>1131</v>
       </c>
       <c r="J763">
-        <v>-8.427332</v>
+        <v>-8.254391</v>
       </c>
       <c r="K763">
-        <v>40.208827</v>
+        <v>40.12394</v>
       </c>
     </row>
     <row r="764" spans="1:11">
       <c r="A764">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="B764" t="s">
-        <v>1568</v>
+        <v>1579</v>
       </c>
       <c r="C764" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="E764" t="s">
-        <v>1586</v>
+        <v>1588</v>
+      </c>
+      <c r="G764" t="s">
+        <v>1589</v>
+      </c>
+      <c r="H764" t="s">
+        <v>1590</v>
+      </c>
+      <c r="I764">
+        <v>306</v>
       </c>
       <c r="J764">
-        <v>-8.224454</v>
+        <v>-7.913502</v>
       </c>
       <c r="K764">
-        <v>39.399872</v>
+        <v>38.571431</v>
       </c>
     </row>
     <row r="765" spans="1:11">
       <c r="A765">
-        <v>347</v>
+        <v>454</v>
       </c>
       <c r="B765" t="s">
-        <v>1587</v>
+        <v>1579</v>
       </c>
       <c r="C765" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E765" t="s">
-        <v>1588</v>
+        <v>1591</v>
       </c>
       <c r="G765" t="s">
-        <v>1589</v>
+        <v>1592</v>
+      </c>
+      <c r="H765" t="s">
+        <v>1593</v>
       </c>
       <c r="I765">
-        <v>1106</v>
+        <v>357</v>
       </c>
       <c r="J765">
-        <v>23.5804886</v>
+        <v>-9.1393366</v>
       </c>
       <c r="K765">
-        <v>46.0732725</v>
+        <v>38.7222524</v>
       </c>
     </row>
     <row r="766" spans="1:11">
       <c r="A766">
-        <v>697</v>
+        <v>1108</v>
       </c>
       <c r="B766" t="s">
-        <v>1587</v>
+        <v>1579</v>
+      </c>
+      <c r="C766" t="s">
+        <v>19</v>
+      </c>
+      <c r="D766" t="s">
+        <v>35</v>
       </c>
       <c r="E766" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="G766" t="s">
-        <v>1591</v>
+        <v>1592</v>
+      </c>
+      <c r="I766" t="s">
+        <v>1595</v>
       </c>
       <c r="J766">
-        <v>24.15418</v>
+        <v>9.074</v>
       </c>
       <c r="K766">
-        <v>45.718019</v>
+        <v>38.4253</v>
       </c>
     </row>
     <row r="767" spans="1:11">
       <c r="A767">
-        <v>770</v>
+        <v>892</v>
       </c>
       <c r="B767" t="s">
-        <v>1587</v>
+        <v>1579</v>
       </c>
       <c r="E767" t="s">
-        <v>1592</v>
+        <v>1596</v>
+      </c>
+      <c r="I767">
+        <v>1131</v>
       </c>
       <c r="J767">
-        <v>25.615992</v>
+        <v>-8.427332</v>
       </c>
       <c r="K767">
-        <v>46.722312</v>
+        <v>40.208827</v>
       </c>
     </row>
     <row r="768" spans="1:11">
       <c r="A768">
-        <v>1134</v>
+        <v>456</v>
       </c>
       <c r="B768" t="s">
-        <v>1587</v>
+        <v>1579</v>
       </c>
       <c r="C768" t="s">
-        <v>179</v>
+        <v>15</v>
       </c>
       <c r="E768" t="s">
-        <v>1593</v>
-[...2 lines deleted...]
-        <v>1594</v>
+        <v>1597</v>
       </c>
       <c r="J768">
-        <v>27.352</v>
+        <v>-8.224454</v>
       </c>
       <c r="K768">
-        <v>47.0944</v>
+        <v>39.399872</v>
       </c>
     </row>
     <row r="769" spans="1:11">
       <c r="A769">
-        <v>357</v>
+        <v>347</v>
       </c>
       <c r="B769" t="s">
-        <v>1587</v>
+        <v>1598</v>
       </c>
       <c r="C769" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E769" t="s">
-        <v>1595</v>
-[...2 lines deleted...]
-        <v>1596</v>
+        <v>1599</v>
       </c>
       <c r="G769" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="I769">
-        <v>1103</v>
+        <v>1106</v>
       </c>
       <c r="J769">
-        <v>21.928993</v>
+        <v>23.5804886</v>
       </c>
       <c r="K769">
-        <v>47.053494</v>
+        <v>46.0732725</v>
       </c>
     </row>
     <row r="770" spans="1:11">
       <c r="A770">
-        <v>995</v>
+        <v>697</v>
       </c>
       <c r="B770" t="s">
-        <v>1587</v>
+        <v>1598</v>
       </c>
       <c r="E770" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="G770" t="s">
-        <v>1599</v>
+        <v>1602</v>
       </c>
       <c r="J770">
-        <v>24.1212945</v>
+        <v>24.15418</v>
       </c>
       <c r="K770">
-        <v>45.7935607</v>
+        <v>45.718019</v>
       </c>
     </row>
     <row r="771" spans="1:11">
       <c r="A771">
-        <v>355</v>
+        <v>770</v>
       </c>
       <c r="B771" t="s">
-        <v>1600</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>1598</v>
       </c>
       <c r="E771" t="s">
-        <v>1601</v>
-[...5 lines deleted...]
-        <v>305</v>
+        <v>1603</v>
       </c>
       <c r="J771">
-        <v>19.626062</v>
+        <v>25.615992</v>
       </c>
       <c r="K771">
-        <v>44.966933</v>
+        <v>46.722312</v>
       </c>
     </row>
     <row r="772" spans="1:11">
       <c r="A772">
-        <v>458</v>
+        <v>1134</v>
       </c>
       <c r="B772" t="s">
-        <v>1603</v>
+        <v>1598</v>
       </c>
       <c r="C772" t="s">
-        <v>28</v>
+        <v>184</v>
       </c>
       <c r="E772" t="s">
         <v>1604</v>
       </c>
       <c r="G772" t="s">
         <v>1605</v>
       </c>
-      <c r="H772" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J772">
-        <v>15.6213728</v>
+        <v>27.352</v>
       </c>
       <c r="K772">
-        <v>58.410807</v>
+        <v>47.0944</v>
       </c>
     </row>
     <row r="773" spans="1:11">
       <c r="A773">
-        <v>83</v>
+        <v>357</v>
       </c>
       <c r="B773" t="s">
-        <v>1603</v>
+        <v>1598</v>
       </c>
       <c r="C773" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E773" t="s">
+        <v>1606</v>
+      </c>
+      <c r="F773" t="s">
         <v>1607</v>
       </c>
       <c r="G773" t="s">
         <v>1608</v>
       </c>
-      <c r="H773" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I773">
-        <v>1048</v>
+        <v>1103</v>
       </c>
       <c r="J773">
-        <v>9.767296</v>
+        <v>21.928993</v>
       </c>
       <c r="K773">
-        <v>55.895931</v>
+        <v>47.053494</v>
       </c>
     </row>
     <row r="774" spans="1:11">
       <c r="A774">
-        <v>459</v>
+        <v>995</v>
       </c>
       <c r="B774" t="s">
-        <v>1603</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1598</v>
       </c>
       <c r="E774" t="s">
+        <v>1609</v>
+      </c>
+      <c r="G774" t="s">
         <v>1610</v>
       </c>
-      <c r="F774" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J774">
-        <v>13.4393281</v>
+        <v>24.1212945</v>
       </c>
       <c r="K774">
-        <v>58.3860128</v>
+        <v>45.7935607</v>
       </c>
     </row>
     <row r="775" spans="1:11">
       <c r="A775">
-        <v>460</v>
+        <v>355</v>
       </c>
       <c r="B775" t="s">
-        <v>1603</v>
+        <v>1611</v>
       </c>
       <c r="C775" t="s">
-        <v>28</v>
+        <v>184</v>
       </c>
       <c r="E775" t="s">
-        <v>1614</v>
+        <v>1612</v>
       </c>
       <c r="G775" t="s">
-        <v>1615</v>
-[...2 lines deleted...]
-        <v>1616</v>
+        <v>1613</v>
       </c>
       <c r="I775">
-        <v>1129</v>
+        <v>305</v>
       </c>
       <c r="J775">
-        <v>17.0321193</v>
+        <v>19.626062</v>
       </c>
       <c r="K775">
-        <v>59.3774523</v>
+        <v>44.966933</v>
       </c>
     </row>
     <row r="776" spans="1:11">
       <c r="A776">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="B776" t="s">
-        <v>1603</v>
+        <v>1614</v>
       </c>
       <c r="C776" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E776" t="s">
+        <v>1615</v>
+      </c>
+      <c r="G776" t="s">
+        <v>1616</v>
+      </c>
+      <c r="H776" t="s">
         <v>1617</v>
       </c>
-      <c r="G776" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I776">
-        <v>1068</v>
+        <v>1100</v>
       </c>
       <c r="J776">
-        <v>17.6389267</v>
+        <v>15.6213728</v>
       </c>
       <c r="K776">
-        <v>59.8585638</v>
+        <v>58.410807</v>
       </c>
     </row>
     <row r="777" spans="1:11">
       <c r="A777">
-        <v>594</v>
+        <v>83</v>
       </c>
       <c r="B777" t="s">
-        <v>1603</v>
+        <v>1614</v>
       </c>
       <c r="C777" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E777" t="s">
+        <v>1618</v>
+      </c>
+      <c r="G777" t="s">
+        <v>1619</v>
+      </c>
+      <c r="H777" t="s">
         <v>1620</v>
       </c>
-      <c r="G777" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I777">
-        <v>1100</v>
+        <v>1048</v>
       </c>
       <c r="J777">
-        <v>16.5448092</v>
+        <v>9.767296</v>
       </c>
       <c r="K777">
-        <v>59.6099005</v>
+        <v>55.895931</v>
       </c>
     </row>
     <row r="778" spans="1:11">
       <c r="A778">
-        <v>1072</v>
+        <v>459</v>
       </c>
       <c r="B778" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C778" t="s">
+        <v>31</v>
+      </c>
+      <c r="E778" t="s">
+        <v>1621</v>
+      </c>
+      <c r="F778" t="s">
+        <v>1622</v>
+      </c>
+      <c r="G778" t="s">
         <v>1623</v>
       </c>
-      <c r="C778" t="s">
-[...2 lines deleted...]
-      <c r="E778" t="s">
+      <c r="H778" t="s">
         <v>1624</v>
       </c>
-      <c r="G778" t="s">
-        <v>1625</v>
+      <c r="I778">
+        <v>1014</v>
       </c>
       <c r="J778">
-        <v>17.104526</v>
+        <v>13.4393281</v>
       </c>
       <c r="K778">
-        <v>48.14187</v>
+        <v>58.3860128</v>
       </c>
     </row>
     <row r="779" spans="1:11">
       <c r="A779">
-        <v>1102</v>
+        <v>460</v>
       </c>
       <c r="B779" t="s">
-        <v>1623</v>
+        <v>1614</v>
       </c>
       <c r="C779" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="E779" t="s">
+        <v>1625</v>
+      </c>
+      <c r="G779" t="s">
         <v>1626</v>
       </c>
-      <c r="G779" t="s">
+      <c r="H779" t="s">
         <v>1627</v>
       </c>
-      <c r="I779" t="s">
-        <v>1628</v>
+      <c r="I779">
+        <v>1129</v>
       </c>
       <c r="J779">
-        <v>18.558056</v>
+        <v>17.0321193</v>
       </c>
       <c r="K779">
-        <v>48.344722</v>
+        <v>59.3774523</v>
       </c>
     </row>
     <row r="780" spans="1:11">
       <c r="A780">
-        <v>605</v>
+        <v>461</v>
       </c>
       <c r="B780" t="s">
-        <v>1623</v>
+        <v>1614</v>
       </c>
       <c r="C780" t="s">
-        <v>12</v>
+        <v>48</v>
       </c>
       <c r="E780" t="s">
+        <v>1628</v>
+      </c>
+      <c r="G780" t="s">
         <v>1629</v>
       </c>
-      <c r="G780" t="s">
+      <c r="H780" t="s">
         <v>1630</v>
       </c>
-      <c r="H780" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I780">
-        <v>1230</v>
+        <v>1068</v>
       </c>
       <c r="J780">
-        <v>21.257735</v>
+        <v>17.6389267</v>
       </c>
       <c r="K780">
-        <v>48.720286</v>
+        <v>59.8585638</v>
       </c>
     </row>
     <row r="781" spans="1:11">
       <c r="A781">
-        <v>1020</v>
+        <v>594</v>
       </c>
       <c r="B781" t="s">
-        <v>1623</v>
+        <v>1614</v>
+      </c>
+      <c r="C781" t="s">
+        <v>31</v>
       </c>
       <c r="E781" t="s">
+        <v>1631</v>
+      </c>
+      <c r="G781" t="s">
         <v>1632</v>
       </c>
-      <c r="G781" t="s">
+      <c r="H781" t="s">
         <v>1633</v>
       </c>
+      <c r="I781">
+        <v>1100</v>
+      </c>
       <c r="J781">
-        <v>20.740586</v>
+        <v>16.5448092</v>
       </c>
       <c r="K781">
-        <v>49.000282</v>
+        <v>59.6099005</v>
       </c>
     </row>
     <row r="782" spans="1:11">
       <c r="A782">
-        <v>627</v>
+        <v>1072</v>
       </c>
       <c r="B782" t="s">
         <v>1634</v>
       </c>
+      <c r="C782" t="s">
+        <v>188</v>
+      </c>
       <c r="E782" t="s">
         <v>1635</v>
       </c>
       <c r="G782" t="s">
         <v>1636</v>
       </c>
-      <c r="I782">
-[...1 lines deleted...]
-      </c>
       <c r="J782">
-        <v>36.4012562</v>
+        <v>17.104526</v>
       </c>
       <c r="K782">
-        <v>35.4201152</v>
+        <v>48.14187</v>
       </c>
     </row>
     <row r="783" spans="1:11">
       <c r="A783">
-        <v>1036</v>
+        <v>1102</v>
       </c>
       <c r="B783" t="s">
         <v>1634</v>
       </c>
+      <c r="C783" t="s">
+        <v>19</v>
+      </c>
+      <c r="D783" t="s">
+        <v>20</v>
+      </c>
       <c r="E783" t="s">
         <v>1637</v>
       </c>
-      <c r="I783">
-        <v>1128</v>
+      <c r="G783" t="s">
+        <v>1638</v>
+      </c>
+      <c r="I783" t="s">
+        <v>1639</v>
       </c>
       <c r="J783">
-        <v>-71.1143582</v>
+        <v>18.558056</v>
       </c>
       <c r="K783">
-        <v>42.3740898</v>
+        <v>48.344722</v>
       </c>
     </row>
     <row r="784" spans="1:11">
       <c r="A784">
-        <v>546</v>
+        <v>605</v>
       </c>
       <c r="B784" t="s">
-        <v>1638</v>
+        <v>1634</v>
       </c>
       <c r="C784" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E784" t="s">
-        <v>1639</v>
-[...1 lines deleted...]
-      <c r="F784" t="s">
         <v>1640</v>
       </c>
       <c r="G784" t="s">
         <v>1641</v>
       </c>
       <c r="H784" t="s">
         <v>1642</v>
       </c>
       <c r="I784">
-        <v>1361</v>
+        <v>1230</v>
       </c>
       <c r="J784">
-        <v>22.7688968</v>
+        <v>21.257735</v>
       </c>
       <c r="K784">
-        <v>49.0720807</v>
+        <v>48.720286</v>
       </c>
     </row>
     <row r="785" spans="1:11">
       <c r="A785">
-        <v>445</v>
+        <v>1020</v>
       </c>
       <c r="B785" t="s">
-        <v>1638</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1634</v>
       </c>
       <c r="E785" t="s">
         <v>1643</v>
       </c>
       <c r="G785" t="s">
         <v>1644</v>
       </c>
-      <c r="I785">
+      <c r="J785">
+        <v>20.740586</v>
+      </c>
+      <c r="K785">
+        <v>49.000282</v>
+      </c>
+    </row>
+    <row r="786" spans="1:11">
+      <c r="A786">
+        <v>627</v>
+      </c>
+      <c r="B786" t="s">
+        <v>1645</v>
+      </c>
+      <c r="E786" t="s">
+        <v>1646</v>
+      </c>
+      <c r="G786" t="s">
+        <v>1647</v>
+      </c>
+      <c r="I786">
+        <v>1110</v>
+      </c>
+      <c r="J786">
+        <v>36.4012562</v>
+      </c>
+      <c r="K786">
+        <v>35.4201152</v>
+      </c>
+    </row>
+    <row r="787" spans="1:11">
+      <c r="A787">
+        <v>1036</v>
+      </c>
+      <c r="B787" t="s">
+        <v>1645</v>
+      </c>
+      <c r="E787" t="s">
+        <v>1648</v>
+      </c>
+      <c r="I787">
+        <v>1128</v>
+      </c>
+      <c r="J787">
+        <v>-71.1143582</v>
+      </c>
+      <c r="K787">
+        <v>42.3740898</v>
+      </c>
+    </row>
+    <row r="788" spans="1:11">
+      <c r="A788">
+        <v>546</v>
+      </c>
+      <c r="B788" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C788" t="s">
+        <v>48</v>
+      </c>
+      <c r="E788" t="s">
+        <v>1650</v>
+      </c>
+      <c r="F788" t="s">
+        <v>1651</v>
+      </c>
+      <c r="G788" t="s">
+        <v>1652</v>
+      </c>
+      <c r="H788" t="s">
+        <v>1653</v>
+      </c>
+      <c r="I788">
+        <v>1361</v>
+      </c>
+      <c r="J788">
+        <v>22.7688968</v>
+      </c>
+      <c r="K788">
+        <v>49.0720807</v>
+      </c>
+    </row>
+    <row r="789" spans="1:11">
+      <c r="A789">
+        <v>445</v>
+      </c>
+      <c r="B789" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C789" t="s">
+        <v>31</v>
+      </c>
+      <c r="E789" t="s">
+        <v>1654</v>
+      </c>
+      <c r="G789" t="s">
+        <v>1655</v>
+      </c>
+      <c r="I789">
         <v>1364</v>
       </c>
-      <c r="J785">
+      <c r="J789">
         <v>24.0578619</v>
       </c>
-      <c r="K785">
+      <c r="K789">
         <v>49.8300882</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>