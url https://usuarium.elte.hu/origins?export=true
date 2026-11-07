--- v1 (2026-09-22)
+++ v2 (2026-11-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1656">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1666">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Country Code</t>
   </si>
   <si>
     <t>Kind</t>
   </si>
   <si>
     <t>Order</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Earlier See or Co-Cathedral</t>
   </si>
   <si>
     <t>Latin Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
@@ -263,77 +263,89 @@
   <si>
     <t>Brugge</t>
   </si>
   <si>
     <t>Brugensis</t>
   </si>
   <si>
     <t>Bruxelles</t>
   </si>
   <si>
     <t>Bruxellensis</t>
   </si>
   <si>
     <t>×</t>
   </si>
   <si>
     <t>Flanders</t>
   </si>
   <si>
     <t>Gembloux</t>
   </si>
   <si>
     <t>Gemblacensis</t>
   </si>
   <si>
+    <t>Ghent</t>
+  </si>
+  <si>
+    <t>Gandavensis</t>
+  </si>
+  <si>
     <t>Ghent, Saint Bavon</t>
   </si>
   <si>
     <t>Ghent, Saint Pierre</t>
   </si>
   <si>
     <t>Ghent, Saint Pierre de Grand</t>
   </si>
   <si>
     <t>Blandiniensis</t>
   </si>
   <si>
     <t>Hainaut</t>
   </si>
   <si>
     <t>Liège</t>
   </si>
   <si>
     <t>Tongeren, Maastricht</t>
   </si>
   <si>
     <t>Leodiensis</t>
   </si>
   <si>
     <t>LEO</t>
   </si>
   <si>
+    <t>Mechelen</t>
+  </si>
+  <si>
+    <t>Mechliniensis</t>
+  </si>
+  <si>
     <t>Sint-Truiden</t>
   </si>
   <si>
     <t>Stavelot</t>
   </si>
   <si>
     <t>Stabulensis</t>
   </si>
   <si>
     <t>Tournai</t>
   </si>
   <si>
     <t>Tornacensis</t>
   </si>
   <si>
     <t>TOR</t>
   </si>
   <si>
     <t>Tournai (OSB)</t>
   </si>
   <si>
     <t>Sancti Martini Tornacensis</t>
   </si>
   <si>
     <t>Veurne</t>
@@ -1853,50 +1865,56 @@
   <si>
     <t>Agenensis</t>
   </si>
   <si>
     <t>Airvault</t>
   </si>
   <si>
     <t>Aureae Vallis</t>
   </si>
   <si>
     <t>Aix-en-Provence</t>
   </si>
   <si>
     <t>Aquensis</t>
   </si>
   <si>
     <t>AQU</t>
   </si>
   <si>
     <t>Albi</t>
   </si>
   <si>
     <t>Albiensis</t>
   </si>
   <si>
+    <t>Alet-les-Bains</t>
+  </si>
+  <si>
+    <t>Electensis</t>
+  </si>
+  <si>
     <t>Amiens</t>
   </si>
   <si>
     <t>Ambianensis</t>
   </si>
   <si>
     <t>AMB</t>
   </si>
   <si>
     <t>Amiens (CRSA)</t>
   </si>
   <si>
     <t>Angers</t>
   </si>
   <si>
     <t>Andegavensis</t>
   </si>
   <si>
     <t>AND</t>
   </si>
   <si>
     <t>Angers, Saint Aubin</t>
   </si>
   <si>
     <t>Sancti Albini Andegavensis</t>
@@ -3251,50 +3269,56 @@
   <si>
     <t>Troyes</t>
   </si>
   <si>
     <t>Trecensis</t>
   </si>
   <si>
     <t>Tulle</t>
   </si>
   <si>
     <t>Tutellensis</t>
   </si>
   <si>
     <t>Uzerche</t>
   </si>
   <si>
     <t>Uzès</t>
   </si>
   <si>
     <t>Uceciensis</t>
   </si>
   <si>
     <t>UCE</t>
   </si>
   <si>
+    <t>Vabres-l'Abbaye</t>
+  </si>
+  <si>
+    <t>Vabrensis</t>
+  </si>
+  <si>
     <t>Valence</t>
   </si>
   <si>
     <t>Valentinensis</t>
   </si>
   <si>
     <t>VLT</t>
   </si>
   <si>
     <t>Vannes</t>
   </si>
   <si>
     <t>Venetensis</t>
   </si>
   <si>
     <t>Vendome</t>
   </si>
   <si>
     <t>Verdun</t>
   </si>
   <si>
     <t>Virdunensis</t>
   </si>
   <si>
     <t>VIR</t>
@@ -4875,50 +4899,56 @@
     <t>Srijem</t>
   </si>
   <si>
     <t>Sirmiensis</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Linköping</t>
   </si>
   <si>
     <t>Lincopensis</t>
   </si>
   <si>
     <t>LNC</t>
   </si>
   <si>
     <t>Lund</t>
   </si>
   <si>
     <t>Lundensis</t>
   </si>
   <si>
     <t>LUN</t>
+  </si>
+  <si>
+    <t>OSsS</t>
+  </si>
+  <si>
+    <t>Birgittinus</t>
   </si>
   <si>
     <t>Skara</t>
   </si>
   <si>
     <t>Husaby</t>
   </si>
   <si>
     <t>Scarensis</t>
   </si>
   <si>
     <t>SCA</t>
   </si>
   <si>
     <t>Strängnäs</t>
   </si>
   <si>
     <t>Strengnensis</t>
   </si>
   <si>
     <t>STG</t>
   </si>
   <si>
     <t>Uppsala</t>
   </si>
@@ -5327,51 +5357,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K789"/>
+  <dimension ref="A1:K794"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -6226,18941 +6256,19068 @@
       </c>
       <c r="B35" t="s">
         <v>73</v>
       </c>
       <c r="D35" t="s">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>81</v>
       </c>
       <c r="G35" t="s">
         <v>82</v>
       </c>
       <c r="I35">
         <v>945</v>
       </c>
       <c r="J35">
         <v>4.68843</v>
       </c>
       <c r="K35">
         <v>50.56515</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
-        <v>767</v>
+        <v>1158</v>
       </c>
       <c r="B36" t="s">
         <v>73</v>
       </c>
-      <c r="D36" t="s">
-        <v>20</v>
+      <c r="C36" t="s">
+        <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>83</v>
       </c>
+      <c r="G36" t="s">
+        <v>84</v>
+      </c>
+      <c r="I36">
+        <v>1559</v>
+      </c>
       <c r="J36">
-        <v>3.726177</v>
+        <v>3.71667</v>
       </c>
       <c r="K36">
-        <v>51.053154</v>
+        <v>51.05</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="B37" t="s">
         <v>73</v>
       </c>
       <c r="D37" t="s">
         <v>20</v>
       </c>
       <c r="E37" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="J37">
-        <v>3.7267467</v>
+        <v>3.726177</v>
       </c>
       <c r="K37">
-        <v>51.0421383</v>
+        <v>51.053154</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="B38" t="s">
         <v>73</v>
       </c>
       <c r="D38" t="s">
         <v>20</v>
       </c>
       <c r="E38" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="G38" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>700</v>
       </c>
       <c r="J38">
         <v>3.7267467</v>
       </c>
       <c r="K38">
         <v>51.0421383</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
-        <v>777</v>
+        <v>769</v>
       </c>
       <c r="B39" t="s">
         <v>73</v>
       </c>
+      <c r="D39" t="s">
+        <v>20</v>
+      </c>
       <c r="E39" t="s">
         <v>87</v>
       </c>
+      <c r="G39" t="s">
+        <v>88</v>
+      </c>
+      <c r="I39">
+        <v>700</v>
+      </c>
       <c r="J39">
-        <v>4.0621017</v>
+        <v>3.7267467</v>
       </c>
       <c r="K39">
-        <v>50.5257076</v>
+        <v>51.0421383</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
-        <v>1</v>
+        <v>777</v>
       </c>
       <c r="B40" t="s">
         <v>73</v>
       </c>
-      <c r="C40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="F40" t="s">
         <v>89</v>
       </c>
-      <c r="G40" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J40">
-        <v>5.5796662</v>
+        <v>4.0621017</v>
       </c>
       <c r="K40">
-        <v>50.6325574</v>
+        <v>50.5257076</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
-        <v>999</v>
+        <v>1</v>
       </c>
       <c r="B41" t="s">
         <v>73</v>
       </c>
-      <c r="D41" t="s">
-        <v>20</v>
+      <c r="C41" t="s">
+        <v>31</v>
       </c>
       <c r="E41" t="s">
+        <v>90</v>
+      </c>
+      <c r="F41" t="s">
+        <v>91</v>
+      </c>
+      <c r="G41" t="s">
         <v>92</v>
       </c>
+      <c r="H41" t="s">
+        <v>93</v>
+      </c>
       <c r="I41">
-        <v>600</v>
+        <v>313</v>
       </c>
       <c r="J41">
-        <v>5.1862508</v>
+        <v>5.5796662</v>
       </c>
       <c r="K41">
-        <v>50.8157248</v>
+        <v>50.6325574</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
-        <v>1013</v>
+        <v>1157</v>
       </c>
       <c r="B42" t="s">
         <v>73</v>
       </c>
-      <c r="D42" t="s">
-        <v>20</v>
+      <c r="C42" t="s">
+        <v>48</v>
       </c>
       <c r="E42" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G42" t="s">
-        <v>94</v>
+        <v>95</v>
+      </c>
+      <c r="I42">
+        <v>1559</v>
       </c>
       <c r="J42">
-        <v>5.9304413</v>
+        <v>4.47762</v>
       </c>
       <c r="K42">
-        <v>50.3940981</v>
+        <v>51.02574</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
-        <v>23</v>
+        <v>999</v>
       </c>
       <c r="B43" t="s">
         <v>73</v>
       </c>
-      <c r="C43" t="s">
-        <v>31</v>
+      <c r="D43" t="s">
+        <v>20</v>
       </c>
       <c r="E43" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="G43" t="s">
         <v>96</v>
       </c>
-      <c r="H43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I43">
-        <v>1146</v>
+        <v>600</v>
       </c>
       <c r="J43">
-        <v>3.3879338</v>
+        <v>5.1862508</v>
       </c>
       <c r="K43">
-        <v>50.6056475</v>
+        <v>50.8157248</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
-        <v>1030</v>
+        <v>1013</v>
       </c>
       <c r="B44" t="s">
         <v>73</v>
       </c>
       <c r="D44" t="s">
         <v>20</v>
       </c>
       <c r="E44" t="s">
+        <v>97</v>
+      </c>
+      <c r="G44" t="s">
         <v>98</v>
       </c>
-      <c r="G44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J44">
-        <v>3.4053169</v>
+        <v>5.9304413</v>
       </c>
       <c r="K44">
-        <v>50.6007826</v>
+        <v>50.3940981</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45">
-        <v>1046</v>
+        <v>23</v>
       </c>
       <c r="B45" t="s">
         <v>73</v>
       </c>
-      <c r="D45" t="s">
-        <v>20</v>
+      <c r="C45" t="s">
+        <v>31</v>
       </c>
       <c r="E45" t="s">
+        <v>99</v>
+      </c>
+      <c r="G45" t="s">
         <v>100</v>
       </c>
+      <c r="H45" t="s">
+        <v>101</v>
+      </c>
       <c r="I45">
-        <v>1100</v>
+        <v>1146</v>
       </c>
       <c r="J45">
-        <v>2.6680341</v>
+        <v>3.3879338</v>
       </c>
       <c r="K45">
-        <v>51.073159</v>
+        <v>50.6056475</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
-        <v>1137</v>
+        <v>1030</v>
       </c>
       <c r="B46" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>73</v>
+      </c>
+      <c r="D46" t="s">
+        <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>102</v>
       </c>
       <c r="G46" t="s">
         <v>103</v>
       </c>
       <c r="I46">
-        <v>1836</v>
+        <v>1092</v>
       </c>
       <c r="J46">
-        <v>-73.58781</v>
+        <v>3.4053169</v>
       </c>
       <c r="K46">
-        <v>45.50884</v>
+        <v>50.6007826</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
-        <v>1155</v>
+        <v>1046</v>
       </c>
       <c r="B47" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>73</v>
+      </c>
+      <c r="D47" t="s">
+        <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>104</v>
       </c>
-      <c r="G47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I47">
-        <v>1658</v>
+        <v>1100</v>
       </c>
       <c r="J47">
-        <v>-71.21454</v>
+        <v>2.6680341</v>
       </c>
       <c r="K47">
-        <v>46.81228</v>
+        <v>51.073159</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48">
-        <v>24</v>
+        <v>1137</v>
       </c>
       <c r="B48" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C48" t="s">
         <v>31</v>
       </c>
       <c r="E48" t="s">
+        <v>106</v>
+      </c>
+      <c r="G48" t="s">
         <v>107</v>
       </c>
-      <c r="G48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I48">
-        <v>344</v>
+        <v>1836</v>
       </c>
       <c r="J48">
-        <v>7.5885761</v>
+        <v>-73.58781</v>
       </c>
       <c r="K48">
-        <v>47.5595986</v>
+        <v>45.50884</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49">
-        <v>25</v>
+        <v>1155</v>
       </c>
       <c r="B49" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C49" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E49" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="G49" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="I49">
-        <v>452</v>
+        <v>1658</v>
       </c>
       <c r="J49">
-        <v>9.5319859</v>
+        <v>-71.21454</v>
       </c>
       <c r="K49">
-        <v>46.8507835</v>
+        <v>46.81228</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
-        <v>715</v>
+        <v>24</v>
       </c>
       <c r="B50" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>110</v>
+      </c>
+      <c r="C50" t="s">
+        <v>31</v>
       </c>
       <c r="E50" t="s">
+        <v>111</v>
+      </c>
+      <c r="G50" t="s">
+        <v>112</v>
+      </c>
+      <c r="H50" t="s">
         <v>113</v>
       </c>
       <c r="I50">
-        <v>720</v>
+        <v>344</v>
       </c>
       <c r="J50">
-        <v>8.8523754</v>
+        <v>7.5885761</v>
       </c>
       <c r="K50">
-        <v>46.7051127</v>
+        <v>47.5595986</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
-        <v>723</v>
+        <v>25</v>
       </c>
       <c r="B51" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>110</v>
+      </c>
+      <c r="C51" t="s">
+        <v>31</v>
       </c>
       <c r="E51" t="s">
         <v>114</v>
       </c>
       <c r="G51" t="s">
         <v>115</v>
       </c>
+      <c r="H51" t="s">
+        <v>116</v>
+      </c>
       <c r="I51">
-        <v>934</v>
+        <v>452</v>
       </c>
       <c r="J51">
-        <v>8.7451537</v>
+        <v>9.5319859</v>
       </c>
       <c r="K51">
-        <v>47.127353</v>
+        <v>46.8507835</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
-        <v>568</v>
+        <v>715</v>
       </c>
       <c r="B52" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>110</v>
       </c>
       <c r="D52" t="s">
         <v>20</v>
       </c>
       <c r="E52" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G52" t="s">
         <v>117</v>
       </c>
       <c r="I52">
-        <v>1120</v>
+        <v>720</v>
       </c>
       <c r="J52">
-        <v>8.4069918</v>
+        <v>8.8523754</v>
       </c>
       <c r="K52">
-        <v>46.8200266</v>
+        <v>46.7051127</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53">
-        <v>26</v>
+        <v>723</v>
       </c>
       <c r="B53" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>110</v>
+      </c>
+      <c r="D53" t="s">
+        <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>118</v>
       </c>
       <c r="G53" t="s">
         <v>119</v>
       </c>
-      <c r="H53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I53">
-        <v>381</v>
+        <v>934</v>
       </c>
       <c r="J53">
-        <v>6.1431577</v>
+        <v>8.7451537</v>
       </c>
       <c r="K53">
-        <v>46.2043907</v>
+        <v>47.127353</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54">
-        <v>762</v>
+        <v>568</v>
       </c>
       <c r="B54" t="s">
-        <v>106</v>
+        <v>110</v>
+      </c>
+      <c r="C54" t="s">
+        <v>19</v>
       </c>
       <c r="D54" t="s">
         <v>20</v>
       </c>
       <c r="E54" t="s">
+        <v>120</v>
+      </c>
+      <c r="G54" t="s">
         <v>121</v>
       </c>
-      <c r="G54" t="s">
-        <v>122</v>
+      <c r="I54">
+        <v>1120</v>
       </c>
       <c r="J54">
-        <v>6.1216925</v>
+        <v>8.4069918</v>
       </c>
       <c r="K54">
-        <v>46.2180073</v>
+        <v>46.8200266</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55">
-        <v>1138</v>
+        <v>26</v>
       </c>
       <c r="B55" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C55" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E55" t="s">
+        <v>122</v>
+      </c>
+      <c r="G55" t="s">
         <v>123</v>
       </c>
-      <c r="G55" t="s">
+      <c r="H55" t="s">
         <v>124</v>
       </c>
-      <c r="I55" t="s">
-        <v>125</v>
+      <c r="I55">
+        <v>381</v>
       </c>
       <c r="J55">
-        <v>7.1014</v>
+        <v>6.1431577</v>
       </c>
       <c r="K55">
-        <v>45.528</v>
+        <v>46.2043907</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56">
-        <v>795</v>
+        <v>762</v>
       </c>
       <c r="B56" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D56" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E56" t="s">
+        <v>125</v>
+      </c>
+      <c r="G56" t="s">
         <v>126</v>
       </c>
-      <c r="I56">
-[...1 lines deleted...]
-      </c>
       <c r="J56">
-        <v>8.8665187</v>
+        <v>6.1216925</v>
       </c>
       <c r="K56">
-        <v>47.5836026</v>
+        <v>46.2180073</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57">
-        <v>27</v>
+        <v>1138</v>
       </c>
       <c r="B57" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C57" t="s">
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="D57" t="s">
+        <v>35</v>
       </c>
       <c r="E57" t="s">
         <v>127</v>
       </c>
       <c r="G57" t="s">
         <v>128</v>
       </c>
-      <c r="H57" t="s">
+      <c r="I57" t="s">
         <v>129</v>
       </c>
-      <c r="I57">
-[...1 lines deleted...]
-      </c>
       <c r="J57">
-        <v>6.6322734</v>
+        <v>7.1014</v>
       </c>
       <c r="K57">
-        <v>46.5196535</v>
+        <v>45.528</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58">
-        <v>28</v>
+        <v>795</v>
       </c>
       <c r="B58" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>110</v>
       </c>
       <c r="D58" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E58" t="s">
         <v>130</v>
       </c>
+      <c r="I58">
+        <v>1150</v>
+      </c>
       <c r="J58">
-        <v>8.3415566</v>
+        <v>8.8665187</v>
       </c>
       <c r="K58">
-        <v>47.2735792</v>
+        <v>47.5836026</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B59" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C59" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E59" t="s">
         <v>131</v>
       </c>
       <c r="G59" t="s">
         <v>132</v>
       </c>
+      <c r="H59" t="s">
+        <v>133</v>
+      </c>
+      <c r="I59">
+        <v>573</v>
+      </c>
       <c r="J59">
-        <v>7.1470995</v>
+        <v>6.6322734</v>
       </c>
       <c r="K59">
-        <v>46.0282108</v>
+        <v>46.5196535</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60">
-        <v>914</v>
+        <v>28</v>
       </c>
       <c r="B60" t="s">
-        <v>106</v>
+        <v>110</v>
+      </c>
+      <c r="C60" t="s">
+        <v>19</v>
       </c>
       <c r="D60" t="s">
         <v>20</v>
       </c>
       <c r="E60" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="G60" t="s">
         <v>134</v>
       </c>
-      <c r="I60">
-[...1 lines deleted...]
-      </c>
       <c r="J60">
-        <v>9.5031939</v>
+        <v>8.3415566</v>
       </c>
       <c r="K60">
-        <v>46.990488</v>
+        <v>47.2735792</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61">
-        <v>938</v>
+        <v>29</v>
       </c>
       <c r="B61" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>110</v>
+      </c>
+      <c r="C61" t="s">
+        <v>12</v>
       </c>
       <c r="E61" t="s">
         <v>135</v>
       </c>
       <c r="G61" t="s">
         <v>136</v>
       </c>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
       <c r="J61">
-        <v>8.60117</v>
+        <v>7.1470995</v>
       </c>
       <c r="K61">
-        <v>47.6433</v>
+        <v>46.0282108</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62">
-        <v>30</v>
+        <v>914</v>
       </c>
       <c r="B62" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>110</v>
       </c>
       <c r="D62" t="s">
         <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>137</v>
       </c>
       <c r="G62" t="s">
         <v>138</v>
       </c>
+      <c r="I62">
+        <v>731</v>
+      </c>
       <c r="J62">
-        <v>9.3767173</v>
+        <v>9.5031939</v>
       </c>
       <c r="K62">
-        <v>47.4244818</v>
+        <v>46.990488</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63">
-        <v>983</v>
+        <v>938</v>
       </c>
       <c r="B63" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D63" t="s">
         <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>139</v>
       </c>
       <c r="G63" t="s">
         <v>140</v>
       </c>
+      <c r="I63">
+        <v>778</v>
+      </c>
       <c r="J63">
-        <v>8.6365132</v>
+        <v>8.60117</v>
       </c>
       <c r="K63">
-        <v>47.6952703</v>
+        <v>47.6433</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
-        <v>988</v>
+        <v>30</v>
       </c>
       <c r="B64" t="s">
-        <v>106</v>
+        <v>110</v>
+      </c>
+      <c r="C64" t="s">
+        <v>19</v>
+      </c>
+      <c r="D64" t="s">
+        <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>141</v>
       </c>
+      <c r="G64" t="s">
+        <v>142</v>
+      </c>
       <c r="J64">
-        <v>8.227512</v>
+        <v>9.3767173</v>
       </c>
       <c r="K64">
-        <v>46.818188</v>
+        <v>47.4244818</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65">
-        <v>31</v>
+        <v>983</v>
       </c>
       <c r="B65" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>110</v>
+      </c>
+      <c r="D65" t="s">
+        <v>20</v>
       </c>
       <c r="E65" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G65" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="H65" t="s">
         <v>144</v>
       </c>
-      <c r="I65">
-[...1 lines deleted...]
-      </c>
       <c r="J65">
-        <v>7.360626</v>
+        <v>8.6365132</v>
       </c>
       <c r="K65">
-        <v>46.2331221</v>
+        <v>47.6952703</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66">
-        <v>1135</v>
+        <v>988</v>
       </c>
       <c r="B66" t="s">
+        <v>110</v>
+      </c>
+      <c r="E66" t="s">
         <v>145</v>
       </c>
-      <c r="C66" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J66">
-        <v>116.39706</v>
+        <v>8.227512</v>
       </c>
       <c r="K66">
-        <v>39.91691</v>
+        <v>46.818188</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
-        <v>535</v>
+        <v>31</v>
       </c>
       <c r="B67" t="s">
+        <v>110</v>
+      </c>
+      <c r="C67" t="s">
+        <v>31</v>
+      </c>
+      <c r="E67" t="s">
+        <v>146</v>
+      </c>
+      <c r="G67" t="s">
+        <v>147</v>
+      </c>
+      <c r="H67" t="s">
         <v>148</v>
       </c>
-      <c r="C67" t="s">
-[...3 lines deleted...]
-        <v>149</v>
+      <c r="I67">
+        <v>349</v>
       </c>
       <c r="J67">
-        <v>15.472962</v>
+        <v>7.360626</v>
       </c>
       <c r="K67">
-        <v>49.817492</v>
+        <v>46.2331221</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68">
-        <v>32</v>
+        <v>1135</v>
       </c>
       <c r="B68" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C68" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="E68" t="s">
         <v>150</v>
       </c>
       <c r="G68" t="s">
         <v>151</v>
       </c>
       <c r="H68" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="I68">
-        <v>1344</v>
+        <v>1576</v>
       </c>
       <c r="J68">
-        <v>16.3110622</v>
+        <v>116.39706</v>
       </c>
       <c r="K68">
-        <v>49.8705226</v>
+        <v>39.91691</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
-        <v>33</v>
+        <v>535</v>
       </c>
       <c r="B69" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="C69" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="E69" t="s">
         <v>153</v>
       </c>
-      <c r="G69" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J69">
-        <v>17.2508787</v>
+        <v>15.472962</v>
       </c>
       <c r="K69">
-        <v>49.593778</v>
+        <v>49.817492</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="B70" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="C70" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E70" t="s">
+        <v>154</v>
+      </c>
+      <c r="G70" t="s">
+        <v>155</v>
+      </c>
+      <c r="H70" t="s">
         <v>156</v>
       </c>
-      <c r="G70" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I70">
-        <v>973</v>
+        <v>1344</v>
       </c>
       <c r="J70">
-        <v>14.4378005</v>
+        <v>16.3110622</v>
       </c>
       <c r="K70">
-        <v>50.0755381</v>
+        <v>49.8705226</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71">
-        <v>918</v>
+        <v>33</v>
       </c>
       <c r="B71" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>152</v>
+      </c>
+      <c r="C71" t="s">
+        <v>31</v>
       </c>
       <c r="E71" t="s">
+        <v>157</v>
+      </c>
+      <c r="G71" t="s">
+        <v>158</v>
+      </c>
+      <c r="H71" t="s">
         <v>159</v>
       </c>
       <c r="I71">
-        <v>973</v>
+        <v>960</v>
       </c>
       <c r="J71">
-        <v>14.511524</v>
+        <v>17.2508787</v>
       </c>
       <c r="K71">
-        <v>50.078296</v>
+        <v>49.593778</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72">
-        <v>926</v>
+        <v>2</v>
       </c>
       <c r="B72" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>152</v>
+      </c>
+      <c r="C72" t="s">
+        <v>48</v>
       </c>
       <c r="E72" t="s">
         <v>160</v>
       </c>
       <c r="G72" t="s">
         <v>161</v>
       </c>
+      <c r="H72" t="s">
+        <v>162</v>
+      </c>
       <c r="I72">
-        <v>1048</v>
+        <v>973</v>
       </c>
       <c r="J72">
-        <v>16.6038816</v>
+        <v>14.4378005</v>
       </c>
       <c r="K72">
-        <v>49.090211</v>
+        <v>50.0755381</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73">
-        <v>537</v>
+        <v>918</v>
       </c>
       <c r="B73" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>152</v>
       </c>
       <c r="D73" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E73" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="G73" t="s">
         <v>163</v>
       </c>
-      <c r="H73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I73">
-        <v>1367</v>
+        <v>973</v>
       </c>
       <c r="J73">
-        <v>14.7721233</v>
+        <v>14.511524</v>
       </c>
       <c r="K73">
-        <v>49.0041957</v>
+        <v>50.078296</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74">
-        <v>34</v>
+        <v>926</v>
       </c>
       <c r="B74" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>152</v>
+      </c>
+      <c r="D74" t="s">
+        <v>20</v>
       </c>
       <c r="E74" t="s">
+        <v>164</v>
+      </c>
+      <c r="G74" t="s">
         <v>165</v>
       </c>
+      <c r="I74">
+        <v>1048</v>
+      </c>
       <c r="J74">
-        <v>13.5457856</v>
+        <v>16.6038816</v>
       </c>
       <c r="K74">
-        <v>50.327176</v>
+        <v>49.090211</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
-        <v>609</v>
+        <v>537</v>
       </c>
       <c r="B75" t="s">
+        <v>152</v>
+      </c>
+      <c r="C75" t="s">
+        <v>19</v>
+      </c>
+      <c r="D75" t="s">
+        <v>35</v>
+      </c>
+      <c r="E75" t="s">
         <v>166</v>
       </c>
-      <c r="E75" t="s">
+      <c r="G75" t="s">
         <v>167</v>
       </c>
-      <c r="G75" t="s">
+      <c r="H75" t="s">
         <v>168</v>
       </c>
       <c r="I75">
-        <v>816</v>
+        <v>1367</v>
       </c>
       <c r="J75">
-        <v>6.0838868</v>
+        <v>14.7721233</v>
       </c>
       <c r="K75">
-        <v>50.7753455</v>
+        <v>49.0041957</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76">
-        <v>610</v>
+        <v>34</v>
       </c>
       <c r="B76" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>152</v>
+      </c>
+      <c r="C76" t="s">
+        <v>12</v>
       </c>
       <c r="E76" t="s">
         <v>169</v>
       </c>
-      <c r="I76">
-[...1 lines deleted...]
-      </c>
       <c r="J76">
-        <v>6.1046538</v>
+        <v>13.5457856</v>
       </c>
       <c r="K76">
-        <v>50.7971229</v>
+        <v>50.327176</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="B77" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>170</v>
       </c>
       <c r="E77" t="s">
-        <v>170</v>
+        <v>171</v>
+      </c>
+      <c r="G77" t="s">
+        <v>172</v>
+      </c>
+      <c r="I77">
+        <v>816</v>
       </c>
       <c r="J77">
-        <v>10.8070176</v>
+        <v>6.0838868</v>
       </c>
       <c r="K77">
-        <v>48.6119806</v>
+        <v>50.7753455</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
-        <v>621</v>
+        <v>610</v>
       </c>
       <c r="B78" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D78" t="s">
         <v>20</v>
       </c>
       <c r="E78" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="I78">
-        <v>734</v>
+        <v>997</v>
       </c>
       <c r="J78">
-        <v>9.2191083</v>
+        <v>6.1046538</v>
       </c>
       <c r="K78">
-        <v>49.6442913</v>
+        <v>50.7971229</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79">
-        <v>626</v>
+        <v>615</v>
       </c>
       <c r="B79" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D79" t="s">
         <v>20</v>
       </c>
       <c r="E79" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="J79">
-        <v>10.5719357</v>
+        <v>10.8070176</v>
       </c>
       <c r="K79">
-        <v>49.3004246</v>
+        <v>48.6119806</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80">
-        <v>633</v>
+        <v>621</v>
       </c>
       <c r="B80" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D80" t="s">
         <v>20</v>
       </c>
       <c r="E80" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="I80">
-        <v>1090</v>
+        <v>734</v>
       </c>
       <c r="J80">
-        <v>7.425833</v>
+        <v>9.2191083</v>
       </c>
       <c r="K80">
-        <v>50.666667</v>
+        <v>49.6442913</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81">
-        <v>635</v>
+        <v>626</v>
       </c>
       <c r="B81" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D81" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E81" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>1420</v>
+        <v>176</v>
       </c>
       <c r="J81">
-        <v>7.9049443</v>
+        <v>10.5719357</v>
       </c>
       <c r="K81">
-        <v>51.1313927</v>
+        <v>49.3004246</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82">
-        <v>35</v>
+        <v>633</v>
       </c>
       <c r="B82" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>170</v>
+      </c>
+      <c r="D82" t="s">
+        <v>20</v>
       </c>
       <c r="E82" t="s">
-        <v>175</v>
-[...4 lines deleted...]
-      <c r="H82" t="s">
         <v>177</v>
       </c>
       <c r="I82">
-        <v>304</v>
+        <v>1090</v>
       </c>
       <c r="J82">
-        <v>10.89779</v>
+        <v>7.425833</v>
       </c>
       <c r="K82">
-        <v>48.3705449</v>
+        <v>50.666667</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="B83" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D83" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E83" t="s">
         <v>178</v>
       </c>
+      <c r="I83">
+        <v>1420</v>
+      </c>
       <c r="J83">
-        <v>10.89779</v>
+        <v>7.9049443</v>
       </c>
       <c r="K83">
-        <v>48.3705449</v>
+        <v>51.1313927</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B84" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C84" t="s">
         <v>31</v>
       </c>
       <c r="E84" t="s">
         <v>179</v>
       </c>
       <c r="G84" t="s">
         <v>180</v>
       </c>
       <c r="H84" t="s">
         <v>181</v>
       </c>
       <c r="I84">
-        <v>1007</v>
+        <v>304</v>
       </c>
       <c r="J84">
-        <v>10.9027636</v>
+        <v>10.89779</v>
       </c>
       <c r="K84">
-        <v>49.8988135</v>
+        <v>48.3705449</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="B85" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D85" t="s">
         <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>182</v>
       </c>
-      <c r="G85" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J85">
-        <v>10.882515</v>
+        <v>10.89779</v>
       </c>
       <c r="K85">
-        <v>49.8907746</v>
+        <v>48.3705449</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86">
-        <v>574</v>
+        <v>36</v>
       </c>
       <c r="B86" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C86" t="s">
+        <v>31</v>
+      </c>
+      <c r="E86" t="s">
+        <v>183</v>
+      </c>
+      <c r="G86" t="s">
         <v>184</v>
       </c>
-      <c r="E86" t="s">
+      <c r="H86" t="s">
         <v>185</v>
       </c>
+      <c r="I86">
+        <v>1007</v>
+      </c>
       <c r="J86">
-        <v>11.4978895</v>
+        <v>10.9027636</v>
       </c>
       <c r="K86">
-        <v>48.7904472</v>
+        <v>49.8988135</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87">
-        <v>650</v>
+        <v>642</v>
       </c>
       <c r="B87" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D87" t="s">
         <v>20</v>
       </c>
       <c r="E87" t="s">
         <v>186</v>
       </c>
       <c r="G87" t="s">
         <v>187</v>
       </c>
       <c r="I87">
-        <v>740</v>
+        <v>1015</v>
       </c>
       <c r="J87">
-        <v>11.4112816</v>
+        <v>10.882515</v>
       </c>
       <c r="K87">
-        <v>47.7061744</v>
+        <v>49.8907746</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88">
-        <v>37</v>
+        <v>574</v>
       </c>
       <c r="B88" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C88" t="s">
         <v>188</v>
       </c>
       <c r="E88" t="s">
         <v>189</v>
       </c>
-      <c r="G88" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J88">
-        <v>13.404954</v>
+        <v>11.4978895</v>
       </c>
       <c r="K88">
-        <v>52.5200066</v>
+        <v>48.7904472</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="B89" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D89" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E89" t="s">
-        <v>192</v>
+        <v>190</v>
+      </c>
+      <c r="G89" t="s">
+        <v>191</v>
       </c>
       <c r="I89">
-        <v>1120</v>
+        <v>740</v>
       </c>
       <c r="J89">
-        <v>11.4107223</v>
+        <v>11.4112816</v>
       </c>
       <c r="K89">
-        <v>47.8296592</v>
+        <v>47.7061744</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
-        <v>656</v>
+        <v>37</v>
       </c>
       <c r="B90" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>170</v>
+      </c>
+      <c r="C90" t="s">
+        <v>192</v>
       </c>
       <c r="E90" t="s">
         <v>193</v>
       </c>
-      <c r="I90">
-        <v>1132</v>
+      <c r="G90" t="s">
+        <v>194</v>
+      </c>
+      <c r="H90" t="s">
+        <v>195</v>
+      </c>
+      <c r="I90" t="s">
+        <v>79</v>
       </c>
       <c r="J90">
-        <v>11.8560638</v>
+        <v>13.404954</v>
       </c>
       <c r="K90">
-        <v>48.7904116</v>
+        <v>52.5200066</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91">
-        <v>660</v>
+        <v>654</v>
       </c>
       <c r="B91" t="s">
-        <v>166</v>
+        <v>170</v>
+      </c>
+      <c r="D91" t="s">
+        <v>35</v>
       </c>
       <c r="E91" t="s">
-        <v>194</v>
+        <v>196</v>
+      </c>
+      <c r="I91">
+        <v>1120</v>
       </c>
       <c r="J91">
-        <v>9.3892445</v>
+        <v>11.4107223</v>
       </c>
       <c r="K91">
-        <v>47.6363377</v>
+        <v>47.8296592</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92">
-        <v>38</v>
+        <v>656</v>
       </c>
       <c r="B92" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>170</v>
+      </c>
+      <c r="D92" t="s">
+        <v>20</v>
       </c>
       <c r="E92" t="s">
-        <v>195</v>
-[...4 lines deleted...]
-      <c r="H92" t="s">
         <v>197</v>
       </c>
       <c r="I92">
-        <v>949</v>
+        <v>1132</v>
       </c>
       <c r="J92">
-        <v>12.5316444</v>
+        <v>11.8560638</v>
       </c>
       <c r="K92">
-        <v>52.4125287</v>
+        <v>48.7904116</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93">
-        <v>39</v>
+        <v>660</v>
       </c>
       <c r="B93" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>170</v>
       </c>
       <c r="E93" t="s">
         <v>198</v>
       </c>
       <c r="J93">
-        <v>10.5267696</v>
+        <v>9.3892445</v>
       </c>
       <c r="K93">
-        <v>52.2688736</v>
+        <v>47.6363377</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B94" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C94" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E94" t="s">
         <v>199</v>
       </c>
-      <c r="F94" t="s">
+      <c r="G94" t="s">
         <v>200</v>
       </c>
-      <c r="G94" t="s">
+      <c r="H94" t="s">
         <v>201</v>
       </c>
-      <c r="H94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I94">
-        <v>788</v>
+        <v>949</v>
       </c>
       <c r="J94">
-        <v>8.8016936</v>
+        <v>12.5316444</v>
       </c>
       <c r="K94">
-        <v>53.0792962</v>
+        <v>52.4125287</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95">
-        <v>394</v>
+        <v>39</v>
       </c>
       <c r="B95" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C95" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="E95" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="J95">
-        <v>9.6233334</v>
+        <v>10.5267696</v>
       </c>
       <c r="K95">
-        <v>51.5430556</v>
+        <v>52.2688736</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B96" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C96" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="E96" t="s">
+        <v>203</v>
+      </c>
+      <c r="F96" t="s">
+        <v>204</v>
+      </c>
+      <c r="G96" t="s">
+        <v>205</v>
+      </c>
+      <c r="H96" t="s">
         <v>206</v>
       </c>
-      <c r="G96" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I96">
-        <v>1215</v>
+        <v>788</v>
       </c>
       <c r="J96">
-        <v>12.4537375</v>
+        <v>8.8016936</v>
       </c>
       <c r="K96">
-        <v>47.8709042</v>
+        <v>53.0792962</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97">
-        <v>787</v>
+        <v>394</v>
       </c>
       <c r="B97" t="s">
-        <v>166</v>
+        <v>170</v>
+      </c>
+      <c r="C97" t="s">
+        <v>19</v>
       </c>
       <c r="D97" t="s">
         <v>20</v>
       </c>
       <c r="E97" t="s">
+        <v>207</v>
+      </c>
+      <c r="G97" t="s">
+        <v>208</v>
+      </c>
+      <c r="H97" t="s">
         <v>209</v>
       </c>
-      <c r="G97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J97">
-        <v>9.3771214</v>
+        <v>9.6233334</v>
       </c>
       <c r="K97">
-        <v>51.7774678</v>
+        <v>51.5430556</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98">
-        <v>1113</v>
+        <v>41</v>
       </c>
       <c r="B98" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C98" t="s">
         <v>19</v>
       </c>
       <c r="D98" t="s">
         <v>20</v>
       </c>
       <c r="E98" t="s">
+        <v>210</v>
+      </c>
+      <c r="G98" t="s">
         <v>211</v>
       </c>
-      <c r="G98" t="s">
+      <c r="H98" t="s">
         <v>212</v>
       </c>
       <c r="I98">
-        <v>1003</v>
+        <v>1215</v>
       </c>
       <c r="J98">
-        <v>6.5811</v>
+        <v>12.4537375</v>
       </c>
       <c r="K98">
-        <v>50.5617</v>
+        <v>47.8709042</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99">
-        <v>714</v>
+        <v>787</v>
       </c>
       <c r="B99" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D99" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>213</v>
       </c>
-      <c r="I99">
-        <v>1150</v>
+      <c r="G99" t="s">
+        <v>214</v>
       </c>
       <c r="J99">
-        <v>11.1032858</v>
+        <v>9.3771214</v>
       </c>
       <c r="K99">
-        <v>47.9479298</v>
+        <v>51.7774678</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100">
-        <v>1077</v>
+        <v>1113</v>
       </c>
       <c r="B100" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C100" t="s">
-        <v>12</v>
+        <v>19</v>
+      </c>
+      <c r="D100" t="s">
+        <v>20</v>
       </c>
       <c r="E100" t="s">
-        <v>214</v>
+        <v>215</v>
+      </c>
+      <c r="G100" t="s">
+        <v>216</v>
+      </c>
+      <c r="I100">
+        <v>1003</v>
       </c>
       <c r="J100">
-        <v>6.8274392</v>
+        <v>6.5811</v>
       </c>
       <c r="K100">
-        <v>51.2671676</v>
+        <v>50.5617</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101">
-        <v>42</v>
+        <v>714</v>
       </c>
       <c r="B101" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>170</v>
+      </c>
+      <c r="D101" t="s">
+        <v>35</v>
       </c>
       <c r="E101" t="s">
-        <v>215</v>
-[...4 lines deleted...]
-      <c r="H101" t="s">
         <v>217</v>
       </c>
       <c r="I101">
-        <v>741</v>
+        <v>1150</v>
       </c>
       <c r="J101">
-        <v>11.1899861</v>
+        <v>11.1032858</v>
       </c>
       <c r="K101">
-        <v>48.8912508</v>
+        <v>47.9479298</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102">
-        <v>724</v>
+        <v>1077</v>
       </c>
       <c r="B102" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>170</v>
+      </c>
+      <c r="C102" t="s">
+        <v>12</v>
       </c>
       <c r="E102" t="s">
         <v>218</v>
       </c>
-      <c r="I102">
-[...1 lines deleted...]
-      </c>
       <c r="J102">
-        <v>10.1301513</v>
+        <v>6.8274392</v>
       </c>
       <c r="K102">
-        <v>48.9626833</v>
+        <v>51.2671676</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B103" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C103" t="s">
-        <v>188</v>
+        <v>31</v>
       </c>
       <c r="E103" t="s">
         <v>219</v>
       </c>
       <c r="G103" t="s">
         <v>220</v>
       </c>
-      <c r="I103" t="s">
-        <v>79</v>
+      <c r="H103" t="s">
+        <v>221</v>
+      </c>
+      <c r="I103">
+        <v>741</v>
       </c>
       <c r="J103">
-        <v>11.02988</v>
+        <v>11.1899861</v>
       </c>
       <c r="K103">
-        <v>50.9847679</v>
+        <v>48.8912508</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104">
-        <v>728</v>
+        <v>724</v>
       </c>
       <c r="B104" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D104" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E104" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="G104" t="s">
         <v>222</v>
       </c>
       <c r="I104">
-        <v>845</v>
+        <v>764</v>
       </c>
       <c r="J104">
-        <v>7.0115552</v>
+        <v>10.1301513</v>
       </c>
       <c r="K104">
-        <v>51.4556432</v>
+        <v>48.9626833</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105">
-        <v>730</v>
+        <v>43</v>
       </c>
       <c r="B105" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>170</v>
+      </c>
+      <c r="C105" t="s">
+        <v>192</v>
       </c>
       <c r="E105" t="s">
         <v>223</v>
       </c>
+      <c r="G105" t="s">
+        <v>224</v>
+      </c>
+      <c r="I105" t="s">
+        <v>79</v>
+      </c>
       <c r="J105">
-        <v>7.8138072</v>
+        <v>11.02988</v>
       </c>
       <c r="K105">
-        <v>48.2565786</v>
+        <v>50.9847679</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106">
-        <v>577</v>
+        <v>728</v>
       </c>
       <c r="B106" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>170</v>
+      </c>
+      <c r="D106" t="s">
+        <v>35</v>
       </c>
       <c r="E106" t="s">
-        <v>224</v>
+        <v>225</v>
+      </c>
+      <c r="G106" t="s">
+        <v>226</v>
+      </c>
+      <c r="I106">
+        <v>845</v>
       </c>
       <c r="J106">
-        <v>11.9190005</v>
+        <v>7.0115552</v>
       </c>
       <c r="K106">
-        <v>50.0897231</v>
+        <v>51.4556432</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107">
-        <v>44</v>
+        <v>730</v>
       </c>
       <c r="B107" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>170</v>
+      </c>
+      <c r="D107" t="s">
+        <v>20</v>
       </c>
       <c r="E107" t="s">
-        <v>225</v>
-[...4 lines deleted...]
-      <c r="H107" t="s">
         <v>227</v>
       </c>
-      <c r="I107">
-[...1 lines deleted...]
-      </c>
       <c r="J107">
-        <v>11.7411846</v>
+        <v>7.8138072</v>
       </c>
       <c r="K107">
-        <v>48.4028796</v>
+        <v>48.2565786</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108">
-        <v>756</v>
+        <v>577</v>
       </c>
       <c r="B108" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>170</v>
+      </c>
+      <c r="C108" t="s">
+        <v>188</v>
       </c>
       <c r="E108" t="s">
         <v>228</v>
       </c>
       <c r="J108">
-        <v>9.4800113</v>
+        <v>11.9190005</v>
       </c>
       <c r="K108">
-        <v>47.6617648</v>
+        <v>50.0897231</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109">
-        <v>757</v>
+        <v>44</v>
       </c>
       <c r="B109" t="s">
-        <v>166</v>
+        <v>170</v>
+      </c>
+      <c r="C109" t="s">
+        <v>31</v>
       </c>
       <c r="E109" t="s">
         <v>229</v>
       </c>
+      <c r="G109" t="s">
+        <v>230</v>
+      </c>
+      <c r="H109" t="s">
+        <v>231</v>
+      </c>
+      <c r="I109">
+        <v>724</v>
+      </c>
       <c r="J109">
-        <v>9.2742641</v>
+        <v>11.7411846</v>
       </c>
       <c r="K109">
-        <v>51.1330809</v>
+        <v>48.4028796</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110">
-        <v>575</v>
+        <v>756</v>
       </c>
       <c r="B110" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>170</v>
       </c>
       <c r="D110" t="s">
         <v>20</v>
       </c>
       <c r="E110" t="s">
-        <v>230</v>
-[...4 lines deleted...]
-      <c r="H110" t="s">
         <v>232</v>
       </c>
-      <c r="I110">
-[...1 lines deleted...]
-      </c>
       <c r="J110">
-        <v>9.6808449</v>
+        <v>9.4800113</v>
       </c>
       <c r="K110">
-        <v>50.5558095</v>
+        <v>47.6617648</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111">
-        <v>760</v>
+        <v>757</v>
       </c>
       <c r="B111" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>170</v>
       </c>
       <c r="E111" t="s">
         <v>233</v>
       </c>
-      <c r="I111">
-[...1 lines deleted...]
-      </c>
       <c r="J111">
-        <v>11.611389</v>
+        <v>9.2742641</v>
       </c>
       <c r="K111">
-        <v>48.683889</v>
+        <v>51.1330809</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112">
-        <v>45</v>
+        <v>575</v>
       </c>
       <c r="B112" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C112" t="s">
-        <v>15</v>
+        <v>19</v>
+      </c>
+      <c r="D112" t="s">
+        <v>20</v>
       </c>
       <c r="E112" t="s">
         <v>234</v>
       </c>
       <c r="G112" t="s">
         <v>235</v>
       </c>
+      <c r="H112" t="s">
+        <v>236</v>
+      </c>
+      <c r="I112">
+        <v>744</v>
+      </c>
       <c r="J112">
-        <v>10.454119</v>
+        <v>9.6808449</v>
       </c>
       <c r="K112">
-        <v>51.164231</v>
+        <v>50.5558095</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="B113" t="s">
-        <v>166</v>
+        <v>170</v>
+      </c>
+      <c r="D113" t="s">
+        <v>20</v>
       </c>
       <c r="E113" t="s">
-        <v>236</v>
+        <v>237</v>
+      </c>
+      <c r="I113">
+        <v>1030</v>
       </c>
       <c r="J113">
-        <v>8.123046</v>
+        <v>11.611389</v>
       </c>
       <c r="K113">
-        <v>49.07369</v>
+        <v>48.683889</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114">
-        <v>765</v>
+        <v>45</v>
       </c>
       <c r="B114" t="s">
-        <v>166</v>
+        <v>170</v>
+      </c>
+      <c r="C114" t="s">
+        <v>15</v>
       </c>
       <c r="E114" t="s">
-        <v>237</v>
+        <v>238</v>
+      </c>
+      <c r="G114" t="s">
+        <v>239</v>
       </c>
       <c r="J114">
-        <v>10.80371</v>
+        <v>10.454119</v>
       </c>
       <c r="K114">
-        <v>47.790836</v>
+        <v>51.164231</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="B115" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="E115" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="J115">
-        <v>7.815429</v>
+        <v>8.123046</v>
       </c>
       <c r="K115">
-        <v>51.842399</v>
+        <v>49.07369</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116">
-        <v>46</v>
+        <v>765</v>
       </c>
       <c r="B116" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>170</v>
       </c>
       <c r="E116" t="s">
-        <v>239</v>
-[...5 lines deleted...]
-        <v>79</v>
+        <v>241</v>
       </c>
       <c r="J116">
-        <v>10.4289963</v>
+        <v>10.80371</v>
       </c>
       <c r="K116">
-        <v>51.9059531</v>
+        <v>47.790836</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117">
-        <v>47</v>
+        <v>766</v>
       </c>
       <c r="B117" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>170</v>
       </c>
       <c r="E117" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="G117" t="s">
         <v>242</v>
       </c>
-      <c r="H117" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J117">
-        <v>11.0496159</v>
+        <v>7.815429</v>
       </c>
       <c r="K117">
-        <v>51.8948709</v>
+        <v>51.842399</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B118" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C118" t="s">
-        <v>48</v>
+        <v>192</v>
       </c>
       <c r="E118" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>243</v>
       </c>
       <c r="G118" t="s">
         <v>244</v>
       </c>
-      <c r="H118" t="s">
-[...3 lines deleted...]
-        <v>788</v>
+      <c r="I118" t="s">
+        <v>79</v>
       </c>
       <c r="J118">
-        <v>9.9936819</v>
+        <v>10.4289963</v>
       </c>
       <c r="K118">
-        <v>53.5510846</v>
+        <v>51.9059531</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="B119" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C119" t="s">
         <v>31</v>
       </c>
       <c r="E119" t="s">
+        <v>245</v>
+      </c>
+      <c r="G119" t="s">
         <v>246</v>
       </c>
-      <c r="F119" t="s">
+      <c r="H119" t="s">
         <v>247</v>
       </c>
-      <c r="G119" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I119">
-        <v>946</v>
+        <v>804</v>
       </c>
       <c r="J119">
-        <v>12.0763942</v>
+        <v>11.0496159</v>
       </c>
       <c r="K119">
-        <v>52.8326422</v>
+        <v>51.8948709</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120">
-        <v>780</v>
+        <v>49</v>
       </c>
       <c r="B120" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>170</v>
+      </c>
+      <c r="C120" t="s">
+        <v>48</v>
       </c>
       <c r="E120" t="s">
-        <v>250</v>
+        <v>204</v>
+      </c>
+      <c r="F120" t="s">
+        <v>203</v>
       </c>
       <c r="G120" t="s">
-        <v>251</v>
+        <v>248</v>
+      </c>
+      <c r="H120" t="s">
+        <v>249</v>
       </c>
       <c r="I120">
-        <v>997</v>
+        <v>788</v>
       </c>
       <c r="J120">
-        <v>9.4608795</v>
+        <v>9.9936819</v>
       </c>
       <c r="K120">
-        <v>51.626358</v>
+        <v>53.5510846</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B121" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C121" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E121" t="s">
+        <v>250</v>
+      </c>
+      <c r="F121" t="s">
+        <v>251</v>
+      </c>
+      <c r="G121" t="s">
         <v>252</v>
       </c>
+      <c r="H121" t="s">
+        <v>253</v>
+      </c>
+      <c r="I121">
+        <v>946</v>
+      </c>
       <c r="J121">
-        <v>11.009544</v>
+        <v>12.0763942</v>
       </c>
       <c r="K121">
-        <v>52.228966</v>
+        <v>52.8326422</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="B122" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D122" t="s">
         <v>20</v>
       </c>
       <c r="E122" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="G122" t="s">
-        <v>254</v>
+        <v>255</v>
+      </c>
+      <c r="I122">
+        <v>997</v>
       </c>
       <c r="J122">
-        <v>9.7019675</v>
+        <v>9.4608795</v>
       </c>
       <c r="K122">
-        <v>50.8701345</v>
+        <v>51.626358</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B123" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C123" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="E123" t="s">
-        <v>255</v>
-[...1 lines deleted...]
-      <c r="G123" t="s">
         <v>256</v>
       </c>
-      <c r="H123" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J123">
-        <v>9.9579652</v>
+        <v>11.009544</v>
       </c>
       <c r="K123">
-        <v>52.154778</v>
+        <v>52.228966</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124">
-        <v>565</v>
+        <v>781</v>
       </c>
       <c r="B124" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>170</v>
       </c>
       <c r="D124" t="s">
+        <v>20</v>
+      </c>
+      <c r="E124" t="s">
+        <v>257</v>
+      </c>
+      <c r="G124" t="s">
         <v>258</v>
       </c>
-      <c r="E124" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J124">
-        <v>6.759072</v>
+        <v>9.7019675</v>
       </c>
       <c r="K124">
-        <v>50.025996</v>
+        <v>50.8701345</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125">
-        <v>784</v>
+        <v>52</v>
       </c>
       <c r="B125" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>170</v>
+      </c>
+      <c r="C125" t="s">
+        <v>31</v>
       </c>
       <c r="E125" t="s">
+        <v>259</v>
+      </c>
+      <c r="G125" t="s">
         <v>260</v>
       </c>
-      <c r="G125" t="s">
+      <c r="H125" t="s">
         <v>261</v>
       </c>
       <c r="I125">
-        <v>830</v>
+        <v>796</v>
       </c>
       <c r="J125">
-        <v>8.7358264</v>
+        <v>9.9579652</v>
       </c>
       <c r="K125">
-        <v>48.7352991</v>
+        <v>52.154778</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126">
-        <v>786</v>
+        <v>565</v>
       </c>
       <c r="B126" t="s">
-        <v>166</v>
+        <v>170</v>
+      </c>
+      <c r="C126" t="s">
+        <v>19</v>
       </c>
       <c r="D126" t="s">
-        <v>20</v>
+        <v>262</v>
       </c>
       <c r="E126" t="s">
-        <v>262</v>
-[...1 lines deleted...]
-      <c r="G126" t="s">
         <v>263</v>
       </c>
       <c r="I126">
-        <v>741</v>
+        <v>1134</v>
       </c>
       <c r="J126">
-        <v>7.3688222</v>
+        <v>6.759072</v>
       </c>
       <c r="K126">
-        <v>49.1868971</v>
+        <v>50.025996</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127">
-        <v>789</v>
+        <v>784</v>
       </c>
       <c r="B127" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D127" t="s">
         <v>20</v>
       </c>
       <c r="E127" t="s">
         <v>264</v>
       </c>
       <c r="G127" t="s">
         <v>265</v>
       </c>
       <c r="I127">
-        <v>1107</v>
+        <v>830</v>
       </c>
       <c r="J127">
-        <v>8.7347452</v>
+        <v>8.7358264</v>
       </c>
       <c r="K127">
-        <v>47.9383007</v>
+        <v>48.7352991</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128">
-        <v>3</v>
+        <v>786</v>
       </c>
       <c r="B128" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>170</v>
+      </c>
+      <c r="D128" t="s">
+        <v>20</v>
       </c>
       <c r="E128" t="s">
         <v>266</v>
       </c>
       <c r="G128" t="s">
         <v>267</v>
       </c>
-      <c r="H128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I128">
-        <v>313</v>
+        <v>741</v>
       </c>
       <c r="J128">
-        <v>6.9602786</v>
+        <v>7.3688222</v>
       </c>
       <c r="K128">
-        <v>50.937531</v>
+        <v>49.1868971</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129">
-        <v>803</v>
+        <v>789</v>
       </c>
       <c r="B129" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>170</v>
       </c>
       <c r="D129" t="s">
         <v>20</v>
       </c>
       <c r="E129" t="s">
+        <v>268</v>
+      </c>
+      <c r="G129" t="s">
         <v>269</v>
       </c>
-      <c r="G129" t="s">
-        <v>270</v>
+      <c r="I129">
+        <v>1107</v>
       </c>
       <c r="J129">
-        <v>7.0022084</v>
+        <v>8.7347452</v>
       </c>
       <c r="K129">
-        <v>50.9316191</v>
+        <v>47.9383007</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130">
-        <v>1099</v>
+        <v>3</v>
       </c>
       <c r="B130" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C130" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="E130" t="s">
+        <v>270</v>
+      </c>
+      <c r="G130" t="s">
         <v>271</v>
       </c>
-      <c r="G130" t="s">
+      <c r="H130" t="s">
         <v>272</v>
       </c>
       <c r="I130">
-        <v>1459</v>
+        <v>313</v>
       </c>
       <c r="J130">
-        <v>6.957054</v>
+        <v>6.9602786</v>
       </c>
       <c r="K130">
-        <v>50.941283</v>
+        <v>50.937531</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131">
-        <v>54</v>
+        <v>803</v>
       </c>
       <c r="B131" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C131" t="s">
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="D131" t="s">
+        <v>20</v>
       </c>
       <c r="E131" t="s">
         <v>273</v>
       </c>
       <c r="G131" t="s">
         <v>274</v>
       </c>
-      <c r="H131" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J131">
-        <v>9.1732384</v>
+        <v>7.0022084</v>
       </c>
       <c r="K131">
-        <v>47.6779496</v>
+        <v>50.9316191</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132">
-        <v>801</v>
+        <v>1099</v>
       </c>
       <c r="B132" t="s">
-        <v>166</v>
+        <v>170</v>
+      </c>
+      <c r="C132" t="s">
+        <v>19</v>
       </c>
       <c r="D132" t="s">
         <v>20</v>
       </c>
       <c r="E132" t="s">
+        <v>275</v>
+      </c>
+      <c r="G132" t="s">
         <v>276</v>
       </c>
       <c r="I132">
-        <v>983</v>
+        <v>1459</v>
       </c>
       <c r="J132">
-        <v>9.155168</v>
+        <v>6.957054</v>
       </c>
       <c r="K132">
-        <v>47.6772575</v>
+        <v>50.941283</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133">
-        <v>802</v>
+        <v>54</v>
       </c>
       <c r="B133" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>170</v>
+      </c>
+      <c r="C133" t="s">
+        <v>31</v>
       </c>
       <c r="E133" t="s">
         <v>277</v>
       </c>
       <c r="G133" t="s">
         <v>278</v>
       </c>
+      <c r="H133" t="s">
+        <v>279</v>
+      </c>
       <c r="I133">
-        <v>814</v>
+        <v>517</v>
       </c>
       <c r="J133">
-        <v>6.1779893</v>
+        <v>9.1732384</v>
       </c>
       <c r="K133">
-        <v>50.7289167</v>
+        <v>47.6779496</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134">
-        <v>442</v>
+        <v>801</v>
       </c>
       <c r="B134" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>170</v>
+      </c>
+      <c r="D134" t="s">
+        <v>20</v>
       </c>
       <c r="E134" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="G134" t="s">
         <v>280</v>
       </c>
-      <c r="H134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I134">
-        <v>1133</v>
+        <v>983</v>
       </c>
       <c r="J134">
-        <v>14.532041</v>
+        <v>9.155168</v>
       </c>
       <c r="K134">
-        <v>52.416464</v>
+        <v>47.6772575</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135">
-        <v>569</v>
+        <v>802</v>
       </c>
       <c r="B135" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>170</v>
       </c>
       <c r="D135" t="s">
         <v>20</v>
       </c>
       <c r="E135" t="s">
+        <v>281</v>
+      </c>
+      <c r="G135" t="s">
         <v>282</v>
       </c>
       <c r="I135">
-        <v>1131</v>
+        <v>814</v>
       </c>
       <c r="J135">
-        <v>8.2556699</v>
+        <v>6.1779893</v>
       </c>
       <c r="K135">
-        <v>51.7091163</v>
+        <v>50.7289167</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136">
-        <v>819</v>
+        <v>442</v>
       </c>
       <c r="B136" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>170</v>
+      </c>
+      <c r="C136" t="s">
+        <v>31</v>
       </c>
       <c r="E136" t="s">
         <v>283</v>
       </c>
+      <c r="G136" t="s">
+        <v>284</v>
+      </c>
+      <c r="H136" t="s">
+        <v>285</v>
+      </c>
+      <c r="I136">
+        <v>1133</v>
+      </c>
       <c r="J136">
-        <v>8.0795783</v>
+        <v>14.532041</v>
       </c>
       <c r="K136">
-        <v>50.3986005</v>
+        <v>52.416464</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137">
-        <v>826</v>
+        <v>569</v>
       </c>
       <c r="B137" t="s">
-        <v>166</v>
+        <v>170</v>
+      </c>
+      <c r="C137" t="s">
+        <v>19</v>
       </c>
       <c r="D137" t="s">
         <v>20</v>
       </c>
       <c r="E137" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="I137">
-        <v>764</v>
+        <v>1131</v>
       </c>
       <c r="J137">
-        <v>8.5675071</v>
+        <v>8.2556699</v>
       </c>
       <c r="K137">
-        <v>49.6539255</v>
+        <v>51.7091163</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138">
-        <v>55</v>
+        <v>819</v>
       </c>
       <c r="B138" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>170</v>
+      </c>
+      <c r="D138" t="s">
+        <v>20</v>
       </c>
       <c r="E138" t="s">
-        <v>286</v>
-[...1 lines deleted...]
-      <c r="F138" t="s">
         <v>287</v>
       </c>
-      <c r="G138" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J138">
-        <v>10.6865593</v>
+        <v>8.0795783</v>
       </c>
       <c r="K138">
-        <v>53.8654673</v>
+        <v>50.3986005</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139">
-        <v>56</v>
+        <v>826</v>
       </c>
       <c r="B139" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>170</v>
       </c>
       <c r="D139" t="s">
         <v>20</v>
       </c>
       <c r="E139" t="s">
-        <v>290</v>
+        <v>288</v>
+      </c>
+      <c r="G139" t="s">
+        <v>289</v>
+      </c>
+      <c r="I139">
+        <v>764</v>
       </c>
       <c r="J139">
-        <v>10.4115179</v>
+        <v>8.5675071</v>
       </c>
       <c r="K139">
-        <v>53.2464214</v>
+        <v>49.6539255</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140">
-        <v>4</v>
+        <v>55</v>
       </c>
       <c r="B140" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C140" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E140" t="s">
+        <v>290</v>
+      </c>
+      <c r="F140" t="s">
         <v>291</v>
       </c>
       <c r="G140" t="s">
         <v>292</v>
       </c>
       <c r="H140" t="s">
         <v>293</v>
       </c>
       <c r="I140">
-        <v>967</v>
+        <v>946</v>
       </c>
       <c r="J140">
-        <v>11.6276237</v>
+        <v>10.6865593</v>
       </c>
       <c r="K140">
-        <v>52.1205333</v>
+        <v>53.8654673</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B141" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C141" t="s">
-        <v>48</v>
+        <v>19</v>
+      </c>
+      <c r="D141" t="s">
+        <v>20</v>
       </c>
       <c r="E141" t="s">
         <v>294</v>
       </c>
-      <c r="G141" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J141">
-        <v>8.2472526</v>
+        <v>10.4115179</v>
       </c>
       <c r="K141">
-        <v>49.9928617</v>
+        <v>53.2464214</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142">
-        <v>1105</v>
+        <v>4</v>
       </c>
       <c r="B142" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C142" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="E142" t="s">
+        <v>295</v>
+      </c>
+      <c r="G142" t="s">
+        <v>296</v>
+      </c>
+      <c r="H142" t="s">
         <v>297</v>
       </c>
-      <c r="G142" t="s">
-[...3 lines deleted...]
-        <v>299</v>
+      <c r="I142">
+        <v>967</v>
       </c>
       <c r="J142">
-        <v>8.1648</v>
+        <v>11.6276237</v>
       </c>
       <c r="K142">
-        <v>49.5924</v>
+        <v>52.1205333</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143">
-        <v>836</v>
+        <v>57</v>
       </c>
       <c r="B143" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C143" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="E143" t="s">
+        <v>298</v>
+      </c>
+      <c r="G143" t="s">
+        <v>299</v>
+      </c>
+      <c r="H143" t="s">
         <v>300</v>
       </c>
-      <c r="G143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I143">
-        <v>1093</v>
+        <v>346</v>
       </c>
       <c r="J143">
-        <v>7.2522147</v>
+        <v>8.2472526</v>
       </c>
       <c r="K143">
-        <v>50.4023078</v>
+        <v>49.9928617</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144">
-        <v>58</v>
+        <v>1105</v>
       </c>
       <c r="B144" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C144" t="s">
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="D144" t="s">
+        <v>20</v>
       </c>
       <c r="E144" t="s">
+        <v>301</v>
+      </c>
+      <c r="G144" t="s">
         <v>302</v>
       </c>
-      <c r="G144" t="s">
+      <c r="I144" t="s">
         <v>303</v>
       </c>
-      <c r="H144" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J144">
-        <v>13.4976592</v>
+        <v>8.1648</v>
       </c>
       <c r="K144">
-        <v>51.1617842</v>
+        <v>49.5924</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145">
-        <v>59</v>
+        <v>836</v>
       </c>
       <c r="B145" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C145" t="s">
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="D145" t="s">
+        <v>20</v>
       </c>
       <c r="E145" t="s">
+        <v>304</v>
+      </c>
+      <c r="G145" t="s">
         <v>305</v>
       </c>
-      <c r="G145" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I145">
-        <v>968</v>
+        <v>1093</v>
       </c>
       <c r="J145">
-        <v>11.9917462</v>
+        <v>7.2522147</v>
       </c>
       <c r="K145">
-        <v>51.3563278</v>
+        <v>50.4023078</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146">
-        <v>570</v>
+        <v>58</v>
       </c>
       <c r="B146" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C146" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="E146" t="s">
+        <v>306</v>
+      </c>
+      <c r="G146" t="s">
+        <v>307</v>
+      </c>
+      <c r="H146" t="s">
         <v>308</v>
       </c>
-      <c r="G146" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I146">
-        <v>1015</v>
+        <v>968</v>
       </c>
       <c r="J146">
-        <v>9.2404335</v>
+        <v>13.4976592</v>
       </c>
       <c r="K146">
-        <v>50.9640426</v>
+        <v>51.1617842</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B147" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C147" t="s">
         <v>31</v>
       </c>
       <c r="E147" t="s">
         <v>309</v>
       </c>
       <c r="G147" t="s">
         <v>310</v>
       </c>
       <c r="H147" t="s">
         <v>311</v>
       </c>
       <c r="I147">
-        <v>803</v>
+        <v>968</v>
       </c>
       <c r="J147">
-        <v>8.8949206</v>
+        <v>11.9917462</v>
       </c>
       <c r="K147">
-        <v>52.2964919</v>
+        <v>51.3563278</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148">
-        <v>61</v>
+        <v>570</v>
       </c>
       <c r="B148" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C148" t="s">
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="D148" t="s">
+        <v>20</v>
       </c>
       <c r="E148" t="s">
         <v>312</v>
       </c>
       <c r="G148" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>187</v>
       </c>
       <c r="I148">
-        <v>791</v>
+        <v>1015</v>
       </c>
       <c r="J148">
-        <v>7.6261347</v>
+        <v>9.2404335</v>
       </c>
       <c r="K148">
-        <v>51.9606649</v>
+        <v>50.9640426</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149">
-        <v>866</v>
+        <v>60</v>
       </c>
       <c r="B149" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>170</v>
+      </c>
+      <c r="C149" t="s">
+        <v>31</v>
       </c>
       <c r="E149" t="s">
+        <v>313</v>
+      </c>
+      <c r="G149" t="s">
+        <v>314</v>
+      </c>
+      <c r="H149" t="s">
         <v>315</v>
       </c>
+      <c r="I149">
+        <v>803</v>
+      </c>
       <c r="J149">
-        <v>7.5686932</v>
+        <v>8.8949206</v>
       </c>
       <c r="K149">
-        <v>51.9570401</v>
+        <v>52.2964919</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150">
-        <v>868</v>
+        <v>61</v>
       </c>
       <c r="B150" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>170</v>
+      </c>
+      <c r="C150" t="s">
+        <v>31</v>
       </c>
       <c r="E150" t="s">
         <v>316</v>
       </c>
+      <c r="G150" t="s">
+        <v>317</v>
+      </c>
+      <c r="H150" t="s">
+        <v>318</v>
+      </c>
+      <c r="I150">
+        <v>791</v>
+      </c>
       <c r="J150">
-        <v>10.2321764</v>
+        <v>7.6261347</v>
       </c>
       <c r="K150">
-        <v>49.8050788</v>
+        <v>51.9606649</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151">
-        <v>62</v>
+        <v>866</v>
       </c>
       <c r="B151" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>170</v>
+      </c>
+      <c r="D151" t="s">
+        <v>20</v>
       </c>
       <c r="E151" t="s">
-        <v>317</v>
-[...4 lines deleted...]
-      <c r="G151" t="s">
         <v>319</v>
       </c>
-      <c r="H151" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J151">
-        <v>11.8142454</v>
+        <v>7.5686932</v>
       </c>
       <c r="K151">
-        <v>51.1520283</v>
+        <v>51.9570401</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152">
-        <v>876</v>
+        <v>868</v>
       </c>
       <c r="B152" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D152" t="s">
         <v>20</v>
       </c>
       <c r="E152" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-        <v>741</v>
+        <v>320</v>
       </c>
       <c r="J152">
-        <v>13.0263663</v>
+        <v>10.2321764</v>
       </c>
       <c r="K152">
-        <v>48.7664877</v>
+        <v>49.8050788</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153">
-        <v>877</v>
+        <v>62</v>
       </c>
       <c r="B153" t="s">
-        <v>166</v>
+        <v>170</v>
+      </c>
+      <c r="C153" t="s">
+        <v>31</v>
       </c>
       <c r="E153" t="s">
+        <v>321</v>
+      </c>
+      <c r="F153" t="s">
         <v>322</v>
       </c>
+      <c r="G153" t="s">
+        <v>323</v>
+      </c>
+      <c r="H153" t="s">
+        <v>324</v>
+      </c>
+      <c r="I153">
+        <v>968</v>
+      </c>
       <c r="J153">
-        <v>9.8450766</v>
+        <v>11.8142454</v>
       </c>
       <c r="K153">
-        <v>52.6367036</v>
+        <v>51.1520283</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154">
-        <v>63</v>
+        <v>876</v>
       </c>
       <c r="B154" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>170</v>
       </c>
       <c r="D154" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E154" t="s">
-        <v>323</v>
+        <v>325</v>
+      </c>
+      <c r="I154">
+        <v>741</v>
       </c>
       <c r="J154">
-        <v>7.3548623</v>
+        <v>13.0263663</v>
       </c>
       <c r="K154">
-        <v>51.926579</v>
+        <v>48.7664877</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155">
-        <v>65</v>
+        <v>877</v>
       </c>
       <c r="B155" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>170</v>
       </c>
       <c r="E155" t="s">
-        <v>324</v>
-[...4 lines deleted...]
-      <c r="H155" t="s">
         <v>326</v>
       </c>
-      <c r="I155">
-[...1 lines deleted...]
-      </c>
       <c r="J155">
-        <v>8.0471788</v>
+        <v>9.8450766</v>
       </c>
       <c r="K155">
-        <v>52.2799112</v>
+        <v>52.6367036</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156">
-        <v>897</v>
+        <v>63</v>
       </c>
       <c r="B156" t="s">
-        <v>166</v>
+        <v>170</v>
+      </c>
+      <c r="C156" t="s">
+        <v>19</v>
       </c>
       <c r="D156" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E156" t="s">
         <v>327</v>
       </c>
-      <c r="G156" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J156">
-        <v>10.3006937</v>
+        <v>7.3548623</v>
       </c>
       <c r="K156">
-        <v>47.941043</v>
+        <v>51.926579</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B157" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C157" t="s">
         <v>31</v>
       </c>
       <c r="E157" t="s">
+        <v>328</v>
+      </c>
+      <c r="G157" t="s">
         <v>329</v>
       </c>
-      <c r="G157" t="s">
+      <c r="H157" t="s">
         <v>330</v>
       </c>
-      <c r="H157" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I157">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="J157">
-        <v>8.7575093</v>
+        <v>8.0471788</v>
       </c>
       <c r="K157">
-        <v>51.7189205</v>
+        <v>52.2799112</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158">
-        <v>68</v>
+        <v>897</v>
       </c>
       <c r="B158" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>170</v>
+      </c>
+      <c r="D158" t="s">
+        <v>20</v>
       </c>
       <c r="E158" t="s">
+        <v>331</v>
+      </c>
+      <c r="G158" t="s">
         <v>332</v>
       </c>
-      <c r="G158" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I158">
-        <v>723</v>
+        <v>764</v>
       </c>
       <c r="J158">
-        <v>13.4319466</v>
+        <v>10.3006937</v>
       </c>
       <c r="K158">
-        <v>48.5667364</v>
+        <v>47.941043</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159">
-        <v>913</v>
+        <v>67</v>
       </c>
       <c r="B159" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>170</v>
+      </c>
+      <c r="C159" t="s">
+        <v>31</v>
       </c>
       <c r="E159" t="s">
+        <v>333</v>
+      </c>
+      <c r="G159" t="s">
+        <v>334</v>
+      </c>
+      <c r="H159" t="s">
         <v>335</v>
       </c>
+      <c r="I159">
+        <v>780</v>
+      </c>
       <c r="J159">
-        <v>9.7118496</v>
+        <v>8.7575093</v>
       </c>
       <c r="K159">
-        <v>50.5579247</v>
+        <v>51.7189205</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160">
-        <v>916</v>
+        <v>68</v>
       </c>
       <c r="B160" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>170</v>
+      </c>
+      <c r="C160" t="s">
+        <v>31</v>
       </c>
       <c r="E160" t="s">
         <v>336</v>
       </c>
+      <c r="G160" t="s">
+        <v>337</v>
+      </c>
+      <c r="H160" t="s">
+        <v>338</v>
+      </c>
       <c r="I160">
-        <v>1010</v>
+        <v>723</v>
       </c>
       <c r="J160">
-        <v>11.1329295</v>
+        <v>13.4319466</v>
       </c>
       <c r="K160">
-        <v>47.808497</v>
+        <v>48.5667364</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161">
-        <v>919</v>
+        <v>913</v>
       </c>
       <c r="B161" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D161" t="s">
         <v>20</v>
       </c>
       <c r="E161" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-        <v>1211</v>
+        <v>339</v>
       </c>
       <c r="J161">
-        <v>10.2782723</v>
+        <v>9.7118496</v>
       </c>
       <c r="K161">
-        <v>54.232759</v>
+        <v>50.5579247</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162">
-        <v>921</v>
+        <v>916</v>
       </c>
       <c r="B162" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D162" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E162" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="I162">
-        <v>1109</v>
+        <v>1010</v>
       </c>
       <c r="J162">
-        <v>12.0453745</v>
+        <v>11.1329295</v>
       </c>
       <c r="K162">
-        <v>49.0090605</v>
+        <v>47.808497</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163">
-        <v>922</v>
+        <v>919</v>
       </c>
       <c r="B163" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D163" t="s">
         <v>20</v>
       </c>
       <c r="E163" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="I163">
-        <v>721</v>
+        <v>1211</v>
       </c>
       <c r="J163">
-        <v>6.4197005</v>
+        <v>10.2782723</v>
       </c>
       <c r="K163">
-        <v>50.208237</v>
+        <v>54.232759</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164">
-        <v>924</v>
+        <v>921</v>
       </c>
       <c r="B164" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D164" t="s">
         <v>20</v>
       </c>
       <c r="E164" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="I164">
-        <v>1024</v>
+        <v>1109</v>
       </c>
       <c r="J164">
-        <v>6.8076853</v>
+        <v>12.0453745</v>
       </c>
       <c r="K164">
-        <v>50.9995815</v>
+        <v>49.0090605</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165">
-        <v>69</v>
+        <v>922</v>
       </c>
       <c r="B165" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>170</v>
+      </c>
+      <c r="D165" t="s">
+        <v>20</v>
       </c>
       <c r="E165" t="s">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="G165" t="s">
         <v>343</v>
       </c>
-      <c r="H165" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I165">
-        <v>1158</v>
+        <v>721</v>
       </c>
       <c r="J165">
-        <v>10.7710605</v>
+        <v>6.4197005</v>
       </c>
       <c r="K165">
-        <v>53.6989627</v>
+        <v>50.208237</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166">
-        <v>70</v>
+        <v>924</v>
       </c>
       <c r="B166" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>170</v>
+      </c>
+      <c r="D166" t="s">
+        <v>20</v>
       </c>
       <c r="E166" t="s">
+        <v>344</v>
+      </c>
+      <c r="G166" t="s">
         <v>345</v>
       </c>
-      <c r="G166" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I166">
-        <v>720</v>
+        <v>1024</v>
       </c>
       <c r="J166">
-        <v>12.1016236</v>
+        <v>6.8076853</v>
       </c>
       <c r="K166">
-        <v>49.0134297</v>
+        <v>50.9995815</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167">
-        <v>932</v>
+        <v>69</v>
       </c>
       <c r="B167" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>170</v>
+      </c>
+      <c r="C167" t="s">
+        <v>31</v>
       </c>
       <c r="E167" t="s">
+        <v>346</v>
+      </c>
+      <c r="G167" t="s">
+        <v>347</v>
+      </c>
+      <c r="H167" t="s">
         <v>348</v>
       </c>
-      <c r="G167" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I167">
-        <v>739</v>
+        <v>1158</v>
       </c>
       <c r="J167">
-        <v>12.092778</v>
+        <v>10.7710605</v>
       </c>
       <c r="K167">
-        <v>49.015278</v>
+        <v>53.6989627</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168">
-        <v>934</v>
+        <v>70</v>
       </c>
       <c r="B168" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>170</v>
+      </c>
+      <c r="C168" t="s">
+        <v>31</v>
       </c>
       <c r="E168" t="s">
+        <v>349</v>
+      </c>
+      <c r="G168" t="s">
         <v>350</v>
       </c>
-      <c r="G168" t="s">
+      <c r="H168" t="s">
         <v>351</v>
       </c>
       <c r="I168">
-        <v>724</v>
+        <v>720</v>
       </c>
       <c r="J168">
-        <v>9.0632546</v>
+        <v>12.1016236</v>
       </c>
       <c r="K168">
-        <v>47.6949645</v>
+        <v>49.0134297</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169">
-        <v>939</v>
+        <v>932</v>
       </c>
       <c r="B169" t="s">
-        <v>166</v>
+        <v>170</v>
+      </c>
+      <c r="D169" t="s">
+        <v>20</v>
       </c>
       <c r="E169" t="s">
         <v>352</v>
       </c>
+      <c r="G169" t="s">
+        <v>353</v>
+      </c>
+      <c r="I169">
+        <v>739</v>
+      </c>
       <c r="J169">
-        <v>7.3089527</v>
+        <v>12.092778</v>
       </c>
       <c r="K169">
-        <v>50.118346</v>
+        <v>49.015278</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170">
-        <v>576</v>
+        <v>934</v>
       </c>
       <c r="B170" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>170</v>
+      </c>
+      <c r="D170" t="s">
+        <v>20</v>
       </c>
       <c r="E170" t="s">
-        <v>353</v>
+        <v>354</v>
+      </c>
+      <c r="G170" t="s">
+        <v>355</v>
+      </c>
+      <c r="I170">
+        <v>724</v>
       </c>
       <c r="J170">
-        <v>13.2017384</v>
+        <v>9.0632546</v>
       </c>
       <c r="K170">
-        <v>51.1045407</v>
+        <v>47.6949645</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171">
-        <v>71</v>
+        <v>939</v>
       </c>
       <c r="B171" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>170</v>
       </c>
       <c r="E171" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="J171">
-        <v>9.2940477</v>
+        <v>7.3089527</v>
       </c>
       <c r="K171">
-        <v>47.7621271</v>
+        <v>50.118346</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172">
-        <v>531</v>
+        <v>576</v>
       </c>
       <c r="B172" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C172" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>188</v>
       </c>
       <c r="E172" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="I172" t="s">
         <v>357</v>
       </c>
       <c r="J172">
-        <v>11.4573424</v>
+        <v>13.2017384</v>
       </c>
       <c r="K172">
-        <v>47.990305</v>
+        <v>51.1045407</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173">
-        <v>985</v>
+        <v>71</v>
       </c>
       <c r="B173" t="s">
-        <v>166</v>
+        <v>170</v>
+      </c>
+      <c r="C173" t="s">
+        <v>19</v>
       </c>
       <c r="D173" t="s">
-        <v>20</v>
+        <v>262</v>
       </c>
       <c r="E173" t="s">
         <v>358</v>
       </c>
-      <c r="I173">
-        <v>1119</v>
+      <c r="G173" t="s">
+        <v>359</v>
       </c>
       <c r="J173">
-        <v>11.4531278</v>
+        <v>9.2940477</v>
       </c>
       <c r="K173">
-        <v>48.4995455</v>
+        <v>47.7621271</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174">
-        <v>87</v>
+        <v>531</v>
       </c>
       <c r="B174" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C174" t="s">
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="D174" t="s">
+        <v>24</v>
       </c>
       <c r="E174" t="s">
-        <v>359</v>
-[...1 lines deleted...]
-      <c r="G174" t="s">
         <v>360</v>
       </c>
-      <c r="H174" t="s">
+      <c r="I174" t="s">
         <v>361</v>
       </c>
-      <c r="I174">
-[...1 lines deleted...]
-      </c>
       <c r="J174">
-        <v>9.520948</v>
+        <v>11.4573424</v>
       </c>
       <c r="K174">
-        <v>54.772792</v>
+        <v>47.990305</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175">
-        <v>987</v>
+        <v>985</v>
       </c>
       <c r="B175" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D175" t="s">
         <v>20</v>
       </c>
       <c r="E175" t="s">
         <v>362</v>
       </c>
-      <c r="G175" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I175">
-        <v>746</v>
+        <v>1119</v>
       </c>
       <c r="J175">
-        <v>7.8509031</v>
+        <v>11.4531278</v>
       </c>
       <c r="K175">
-        <v>48.3837554</v>
+        <v>48.4995455</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176">
-        <v>573</v>
+        <v>87</v>
       </c>
       <c r="B176" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C176" t="s">
-        <v>184</v>
+        <v>31</v>
       </c>
       <c r="E176" t="s">
+        <v>363</v>
+      </c>
+      <c r="G176" t="s">
         <v>364</v>
       </c>
+      <c r="H176" t="s">
+        <v>365</v>
+      </c>
+      <c r="I176">
+        <v>948</v>
+      </c>
       <c r="J176">
-        <v>10.7008406</v>
+        <v>9.520948</v>
       </c>
       <c r="K176">
-        <v>48.3814671</v>
+        <v>54.772792</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177">
-        <v>12</v>
+        <v>987</v>
       </c>
       <c r="B177" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>170</v>
+      </c>
+      <c r="D177" t="s">
+        <v>20</v>
       </c>
       <c r="E177" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="G177" t="s">
-        <v>366</v>
-[...1 lines deleted...]
-      <c r="H177" t="s">
         <v>367</v>
       </c>
       <c r="I177">
-        <v>1052</v>
+        <v>746</v>
       </c>
       <c r="J177">
-        <v>11.4012499</v>
+        <v>7.8509031</v>
       </c>
       <c r="K177">
-        <v>53.6355022</v>
+        <v>48.3837554</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178">
-        <v>566</v>
+        <v>573</v>
       </c>
       <c r="B178" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C178" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="D178" t="s">
+        <v>188</v>
+      </c>
+      <c r="E178" t="s">
         <v>368</v>
       </c>
-      <c r="E178" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J178">
-        <v>12.5567457</v>
+        <v>10.7008406</v>
       </c>
       <c r="K178">
-        <v>48.4606276</v>
+        <v>48.3814671</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179">
-        <v>989</v>
+        <v>12</v>
       </c>
       <c r="B179" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>170</v>
+      </c>
+      <c r="C179" t="s">
+        <v>31</v>
       </c>
       <c r="E179" t="s">
+        <v>369</v>
+      </c>
+      <c r="G179" t="s">
         <v>370</v>
       </c>
+      <c r="H179" t="s">
+        <v>371</v>
+      </c>
+      <c r="I179">
+        <v>1052</v>
+      </c>
       <c r="J179">
-        <v>12.4708997</v>
+        <v>11.4012499</v>
       </c>
       <c r="K179">
-        <v>47.9694628</v>
+        <v>53.6355022</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180">
-        <v>73</v>
+        <v>566</v>
       </c>
       <c r="B180" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C180" t="s">
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="D180" t="s">
+        <v>372</v>
       </c>
       <c r="E180" t="s">
-        <v>371</v>
-[...4 lines deleted...]
-      <c r="H180" t="s">
         <v>373</v>
       </c>
       <c r="I180">
-        <v>344</v>
+        <v>1255</v>
       </c>
       <c r="J180">
-        <v>8.4412172</v>
+        <v>12.5567457</v>
       </c>
       <c r="K180">
-        <v>49.3172765</v>
+        <v>48.4606276</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181">
-        <v>1005</v>
+        <v>989</v>
       </c>
       <c r="B181" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D181" t="s">
         <v>20</v>
       </c>
       <c r="E181" t="s">
         <v>374</v>
       </c>
-      <c r="I181">
-[...1 lines deleted...]
-      </c>
       <c r="J181">
-        <v>7.72678</v>
+        <v>12.4708997</v>
       </c>
       <c r="K181">
-        <v>49.8442446</v>
+        <v>47.9694628</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182">
-        <v>571</v>
+        <v>73</v>
       </c>
       <c r="B182" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C182" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="E182" t="s">
         <v>375</v>
       </c>
+      <c r="G182" t="s">
+        <v>376</v>
+      </c>
+      <c r="H182" t="s">
+        <v>377</v>
+      </c>
+      <c r="I182">
+        <v>344</v>
+      </c>
       <c r="J182">
-        <v>8.1280721</v>
+        <v>8.4412172</v>
       </c>
       <c r="K182">
-        <v>47.760114</v>
+        <v>49.3172765</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183">
-        <v>602</v>
+        <v>1005</v>
       </c>
       <c r="B183" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>170</v>
       </c>
       <c r="D183" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E183" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>378</v>
+      </c>
+      <c r="I183">
+        <v>1124</v>
       </c>
       <c r="J183">
-        <v>10.468557</v>
+        <v>7.72678</v>
       </c>
       <c r="K183">
-        <v>52.1967</v>
+        <v>49.8442446</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184">
-        <v>562</v>
+        <v>571</v>
       </c>
       <c r="B184" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C184" t="s">
         <v>19</v>
       </c>
       <c r="D184" t="s">
         <v>20</v>
       </c>
       <c r="E184" t="s">
-        <v>378</v>
-[...1 lines deleted...]
-      <c r="G184" t="s">
         <v>379</v>
       </c>
-      <c r="H184" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J184">
-        <v>11.758016</v>
+        <v>8.1280721</v>
       </c>
       <c r="K184">
-        <v>47.7131524</v>
+        <v>47.760114</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185">
-        <v>1023</v>
+        <v>602</v>
       </c>
       <c r="B185" t="s">
-        <v>166</v>
+        <v>170</v>
+      </c>
+      <c r="C185" t="s">
+        <v>19</v>
+      </c>
+      <c r="D185" t="s">
+        <v>35</v>
       </c>
       <c r="E185" t="s">
+        <v>380</v>
+      </c>
+      <c r="G185" t="s">
         <v>381</v>
       </c>
       <c r="J185">
-        <v>10.9088306</v>
+        <v>10.468557</v>
       </c>
       <c r="K185">
-        <v>48.5659525</v>
+        <v>52.1967</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186">
-        <v>1024</v>
+        <v>562</v>
       </c>
       <c r="B186" t="s">
-        <v>166</v>
+        <v>170</v>
+      </c>
+      <c r="C186" t="s">
+        <v>19</v>
       </c>
       <c r="D186" t="s">
         <v>20</v>
       </c>
       <c r="E186" t="s">
         <v>382</v>
       </c>
+      <c r="G186" t="s">
+        <v>383</v>
+      </c>
+      <c r="H186" t="s">
+        <v>384</v>
+      </c>
       <c r="I186">
-        <v>634</v>
+        <v>746</v>
       </c>
       <c r="J186">
-        <v>7.0323892</v>
+        <v>11.758016</v>
       </c>
       <c r="K186">
-        <v>49.4821357</v>
+        <v>47.7131524</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187">
-        <v>1080</v>
+        <v>1023</v>
       </c>
       <c r="B187" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="E187" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="J187">
-        <v>10.845346</v>
+        <v>10.9088306</v>
       </c>
       <c r="K187">
-        <v>51.0109892</v>
+        <v>48.5659525</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188">
-        <v>75</v>
+        <v>1024</v>
       </c>
       <c r="B188" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>170</v>
+      </c>
+      <c r="D188" t="s">
+        <v>20</v>
       </c>
       <c r="E188" t="s">
-        <v>384</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>386</v>
       </c>
       <c r="I188">
-        <v>314</v>
+        <v>634</v>
       </c>
       <c r="J188">
-        <v>6.3835</v>
+        <v>7.0323892</v>
       </c>
       <c r="K188">
-        <v>49.4522</v>
+        <v>49.4821357</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189">
-        <v>1033</v>
+        <v>1080</v>
       </c>
       <c r="B189" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>170</v>
+      </c>
+      <c r="C189" t="s">
+        <v>188</v>
       </c>
       <c r="E189" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="G189" t="s">
         <v>387</v>
       </c>
-      <c r="I189" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J189">
-        <v>6.3906</v>
+        <v>10.845346</v>
       </c>
       <c r="K189">
-        <v>49.4535</v>
+        <v>51.0109892</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B190" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C190" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E190" t="s">
+        <v>388</v>
+      </c>
+      <c r="G190" t="s">
         <v>389</v>
       </c>
-      <c r="G190" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H190" t="s">
-        <v>391</v>
+        <v>168</v>
       </c>
       <c r="I190">
-        <v>785</v>
+        <v>314</v>
       </c>
       <c r="J190">
-        <v>9.2329647</v>
+        <v>6.3835</v>
       </c>
       <c r="K190">
-        <v>52.9347982</v>
+        <v>49.4522</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191">
-        <v>1052</v>
+        <v>1033</v>
       </c>
       <c r="B191" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D191" t="s">
         <v>20</v>
       </c>
       <c r="E191" t="s">
+        <v>390</v>
+      </c>
+      <c r="G191" t="s">
+        <v>391</v>
+      </c>
+      <c r="I191" t="s">
         <v>392</v>
       </c>
-      <c r="G191" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J191">
-        <v>9.6379832</v>
+        <v>6.3906</v>
       </c>
       <c r="K191">
-        <v>47.8096019</v>
+        <v>49.4535</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192">
-        <v>1053</v>
+        <v>76</v>
       </c>
       <c r="B192" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>170</v>
+      </c>
+      <c r="C192" t="s">
+        <v>31</v>
       </c>
       <c r="E192" t="s">
+        <v>393</v>
+      </c>
+      <c r="G192" t="s">
         <v>394</v>
       </c>
-      <c r="G192" t="s">
+      <c r="H192" t="s">
         <v>395</v>
       </c>
       <c r="I192">
-        <v>799</v>
+        <v>785</v>
       </c>
       <c r="J192">
-        <v>7.0029999</v>
+        <v>9.2329647</v>
       </c>
       <c r="K192">
-        <v>51.3884302</v>
+        <v>52.9347982</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="B193" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D193" t="s">
         <v>20</v>
       </c>
       <c r="E193" t="s">
         <v>396</v>
       </c>
       <c r="G193" t="s">
         <v>397</v>
       </c>
-      <c r="I193" t="s">
-        <v>398</v>
+      <c r="I193">
+        <v>1056</v>
       </c>
       <c r="J193">
-        <v>11.0237418</v>
+        <v>9.6379832</v>
       </c>
       <c r="K193">
-        <v>47.87425</v>
+        <v>47.8096019</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194">
-        <v>77</v>
+        <v>1053</v>
       </c>
       <c r="B194" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>170</v>
+      </c>
+      <c r="D194" t="s">
+        <v>20</v>
       </c>
       <c r="E194" t="s">
+        <v>398</v>
+      </c>
+      <c r="G194" t="s">
         <v>399</v>
       </c>
-      <c r="G194" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I194">
-        <v>314</v>
+        <v>799</v>
       </c>
       <c r="J194">
-        <v>8.3507182</v>
+        <v>7.0029999</v>
       </c>
       <c r="K194">
-        <v>49.6341372</v>
+        <v>51.3884302</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195">
-        <v>1068</v>
+        <v>1054</v>
       </c>
       <c r="B195" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D195" t="s">
         <v>20</v>
       </c>
       <c r="E195" t="s">
+        <v>400</v>
+      </c>
+      <c r="G195" t="s">
+        <v>401</v>
+      </c>
+      <c r="I195" t="s">
         <v>402</v>
       </c>
       <c r="J195">
-        <v>8.3507182</v>
+        <v>11.0237418</v>
       </c>
       <c r="K195">
-        <v>49.6341372</v>
+        <v>47.87425</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B196" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C196" t="s">
         <v>31</v>
       </c>
       <c r="E196" t="s">
         <v>403</v>
       </c>
       <c r="G196" t="s">
         <v>404</v>
       </c>
       <c r="H196" t="s">
         <v>405</v>
       </c>
       <c r="I196">
-        <v>741</v>
+        <v>314</v>
       </c>
       <c r="J196">
-        <v>9.9533548</v>
+        <v>8.3507182</v>
       </c>
       <c r="K196">
-        <v>49.7913044</v>
+        <v>49.6341372</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197">
-        <v>1062</v>
+        <v>1068</v>
       </c>
       <c r="B197" t="s">
-        <v>166</v>
+        <v>170</v>
+      </c>
+      <c r="D197" t="s">
+        <v>20</v>
       </c>
       <c r="E197" t="s">
         <v>406</v>
       </c>
       <c r="J197">
-        <v>6.4486504</v>
+        <v>8.3507182</v>
       </c>
       <c r="K197">
-        <v>51.6571081</v>
+        <v>49.6341372</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198">
-        <v>1065</v>
+        <v>78</v>
       </c>
       <c r="B198" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C198" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E198" t="s">
         <v>407</v>
       </c>
+      <c r="G198" t="s">
+        <v>408</v>
+      </c>
+      <c r="H198" t="s">
+        <v>409</v>
+      </c>
+      <c r="I198">
+        <v>741</v>
+      </c>
       <c r="J198">
-        <v>7.1964981</v>
+        <v>9.9533548</v>
       </c>
       <c r="K198">
-        <v>50.0324264</v>
+        <v>49.7913044</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199">
-        <v>1066</v>
+        <v>1062</v>
       </c>
       <c r="B199" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>170</v>
       </c>
       <c r="E199" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>1089</v>
+        <v>410</v>
       </c>
       <c r="J199">
-        <v>9.4590663</v>
+        <v>6.4486504</v>
       </c>
       <c r="K199">
-        <v>48.2325916</v>
+        <v>51.6571081</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200">
-        <v>80</v>
+        <v>1065</v>
       </c>
       <c r="B200" t="s">
-        <v>409</v>
+        <v>170</v>
       </c>
       <c r="C200" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="E200" t="s">
-        <v>410</v>
-[...1 lines deleted...]
-      <c r="G200" t="s">
         <v>411</v>
       </c>
-      <c r="H200" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J200">
-        <v>10.203921</v>
+        <v>7.1964981</v>
       </c>
       <c r="K200">
-        <v>56.162939</v>
+        <v>50.0324264</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201">
-        <v>81</v>
+        <v>1066</v>
       </c>
       <c r="B201" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>170</v>
+      </c>
+      <c r="D201" t="s">
+        <v>20</v>
       </c>
       <c r="E201" t="s">
-        <v>413</v>
+        <v>412</v>
+      </c>
+      <c r="I201">
+        <v>1089</v>
       </c>
       <c r="J201">
-        <v>9.515586</v>
+        <v>9.4590663</v>
       </c>
       <c r="K201">
-        <v>55.939675</v>
+        <v>48.2325916</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B202" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="C202" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E202" t="s">
         <v>414</v>
       </c>
       <c r="G202" t="s">
         <v>415</v>
       </c>
       <c r="H202" t="s">
         <v>416</v>
       </c>
-      <c r="I202" t="s">
-        <v>79</v>
+      <c r="I202">
+        <v>951</v>
       </c>
       <c r="J202">
-        <v>12.5683372</v>
+        <v>10.203921</v>
       </c>
       <c r="K202">
-        <v>55.6760968</v>
+        <v>56.162939</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B203" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="C203" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="E203" t="s">
         <v>417</v>
       </c>
-      <c r="G203" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J203">
-        <v>10.40237</v>
+        <v>9.515586</v>
       </c>
       <c r="K203">
-        <v>55.403756</v>
+        <v>55.939675</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B204" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="C204" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="E204" t="s">
+        <v>418</v>
+      </c>
+      <c r="G204" t="s">
+        <v>419</v>
+      </c>
+      <c r="H204" t="s">
         <v>420</v>
       </c>
-      <c r="G204" t="s">
-[...3 lines deleted...]
-        <v>948</v>
+      <c r="I204" t="s">
+        <v>79</v>
       </c>
       <c r="J204">
-        <v>8.774665</v>
+        <v>12.5683372</v>
       </c>
       <c r="K204">
-        <v>55.326936</v>
+        <v>55.6760968</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B205" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="C205" t="s">
         <v>31</v>
       </c>
       <c r="E205" t="s">
+        <v>421</v>
+      </c>
+      <c r="G205" t="s">
         <v>422</v>
       </c>
-      <c r="G205" t="s">
+      <c r="H205" t="s">
         <v>423</v>
       </c>
-      <c r="H205" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I205">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="J205">
-        <v>12.087845</v>
+        <v>10.40237</v>
       </c>
       <c r="K205">
-        <v>55.64191</v>
+        <v>55.403756</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B206" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="C206" t="s">
         <v>31</v>
       </c>
       <c r="E206" t="s">
+        <v>424</v>
+      </c>
+      <c r="G206" t="s">
         <v>425</v>
       </c>
-      <c r="G206" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I206">
-        <v>1065</v>
+        <v>948</v>
       </c>
       <c r="J206">
-        <v>9.3963471</v>
+        <v>8.774665</v>
       </c>
       <c r="K206">
-        <v>56.452027</v>
+        <v>55.326936</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="B207" t="s">
-        <v>428</v>
+        <v>413</v>
       </c>
       <c r="C207" t="s">
         <v>31</v>
       </c>
       <c r="E207" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="G207" t="s">
-        <v>430</v>
+        <v>427</v>
+      </c>
+      <c r="H207" t="s">
+        <v>428</v>
       </c>
       <c r="I207">
-        <v>1218</v>
+        <v>1010</v>
       </c>
       <c r="J207">
-        <v>24.7535747</v>
+        <v>12.087845</v>
       </c>
       <c r="K207">
-        <v>59.4369608</v>
+        <v>55.64191</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208">
-        <v>628</v>
+        <v>88</v>
       </c>
       <c r="B208" t="s">
+        <v>413</v>
+      </c>
+      <c r="C208" t="s">
+        <v>31</v>
+      </c>
+      <c r="E208" t="s">
+        <v>429</v>
+      </c>
+      <c r="G208" t="s">
+        <v>430</v>
+      </c>
+      <c r="H208" t="s">
         <v>431</v>
       </c>
-      <c r="E208" t="s">
-[...3 lines deleted...]
-        <v>433</v>
+      <c r="I208">
+        <v>1065</v>
       </c>
       <c r="J208">
-        <v>-0.9056623</v>
+        <v>9.3963471</v>
       </c>
       <c r="K208">
-        <v>41.5976275</v>
+        <v>56.452027</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B209" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C209" t="s">
         <v>31</v>
       </c>
       <c r="E209" t="s">
+        <v>433</v>
+      </c>
+      <c r="G209" t="s">
         <v>434</v>
       </c>
-      <c r="G209" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I209">
-        <v>252</v>
+        <v>1218</v>
       </c>
       <c r="J209">
-        <v>-6.0532511</v>
+        <v>24.7535747</v>
       </c>
       <c r="K209">
-        <v>42.4549303</v>
+        <v>59.4369608</v>
       </c>
     </row>
     <row r="210" spans="1:11">
       <c r="A210">
-        <v>93</v>
+        <v>628</v>
       </c>
       <c r="B210" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>435</v>
       </c>
       <c r="E210" t="s">
         <v>436</v>
       </c>
       <c r="G210" t="s">
         <v>437</v>
       </c>
-      <c r="H210" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J210">
-        <v>-4.6812086</v>
+        <v>-0.9056623</v>
       </c>
       <c r="K210">
-        <v>40.656685</v>
+        <v>41.5976275</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B211" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C211" t="s">
         <v>31</v>
       </c>
       <c r="E211" t="s">
+        <v>438</v>
+      </c>
+      <c r="G211" t="s">
         <v>439</v>
       </c>
-      <c r="G211" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I211">
-        <v>1255</v>
+        <v>252</v>
       </c>
       <c r="J211">
-        <v>-6.9706535</v>
+        <v>-6.0532511</v>
       </c>
       <c r="K211">
-        <v>38.8794495</v>
+        <v>42.4549303</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B212" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C212" t="s">
         <v>31</v>
       </c>
       <c r="E212" t="s">
+        <v>440</v>
+      </c>
+      <c r="G212" t="s">
+        <v>441</v>
+      </c>
+      <c r="H212" t="s">
         <v>442</v>
       </c>
-      <c r="G212" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I212">
-        <v>343</v>
+        <v>380</v>
       </c>
       <c r="J212">
-        <v>2.1734035</v>
+        <v>-4.6812086</v>
       </c>
       <c r="K212">
-        <v>41.3850639</v>
+        <v>40.656685</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213">
-        <v>666</v>
+        <v>94</v>
       </c>
       <c r="B213" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>435</v>
+      </c>
+      <c r="C213" t="s">
+        <v>31</v>
       </c>
       <c r="E213" t="s">
+        <v>443</v>
+      </c>
+      <c r="G213" t="s">
+        <v>444</v>
+      </c>
+      <c r="H213" t="s">
         <v>445</v>
       </c>
+      <c r="I213">
+        <v>1255</v>
+      </c>
       <c r="J213">
-        <v>-0.6528506</v>
+        <v>-6.9706535</v>
       </c>
       <c r="K213">
-        <v>42.4928493</v>
+        <v>38.8794495</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B214" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C214" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E214" t="s">
         <v>446</v>
       </c>
-      <c r="F214" t="s">
+      <c r="G214" t="s">
         <v>447</v>
       </c>
-      <c r="G214" t="s">
+      <c r="H214" t="s">
         <v>448</v>
       </c>
-      <c r="H214" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I214">
-        <v>589</v>
+        <v>343</v>
       </c>
       <c r="J214">
-        <v>-3.696906</v>
+        <v>2.1734035</v>
       </c>
       <c r="K214">
-        <v>42.3439925</v>
+        <v>41.3850639</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215">
-        <v>98</v>
+        <v>666</v>
       </c>
       <c r="B215" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>435</v>
+      </c>
+      <c r="D215" t="s">
+        <v>20</v>
       </c>
       <c r="E215" t="s">
-        <v>450</v>
-[...11 lines deleted...]
-        <v>457</v>
+        <v>449</v>
       </c>
       <c r="J215">
-        <v>-1.9673133</v>
+        <v>-0.6528506</v>
       </c>
       <c r="K215">
-        <v>42.3073551</v>
+        <v>42.4928493</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216">
-        <v>682</v>
+        <v>96</v>
       </c>
       <c r="B216" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>435</v>
+      </c>
+      <c r="C216" t="s">
+        <v>48</v>
       </c>
       <c r="E216" t="s">
-        <v>454</v>
+        <v>450</v>
+      </c>
+      <c r="F216" t="s">
+        <v>451</v>
+      </c>
+      <c r="G216" t="s">
+        <v>452</v>
+      </c>
+      <c r="H216" t="s">
+        <v>453</v>
+      </c>
+      <c r="I216">
+        <v>589</v>
       </c>
       <c r="J216">
-        <v>-4.3244079</v>
+        <v>-3.696906</v>
       </c>
       <c r="K216">
-        <v>38.2700436</v>
+        <v>42.3439925</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B217" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C217" t="s">
         <v>31</v>
       </c>
       <c r="E217" t="s">
+        <v>454</v>
+      </c>
+      <c r="F217" t="s">
         <v>455</v>
       </c>
-      <c r="F217" t="s">
+      <c r="G217" t="s">
         <v>456</v>
       </c>
-      <c r="G217" t="s">
+      <c r="H217" t="s">
         <v>457</v>
       </c>
-      <c r="H217" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I217">
-        <v>400</v>
+        <v>457</v>
       </c>
       <c r="J217">
-        <v>-0.9965839</v>
+        <v>-1.9673133</v>
       </c>
       <c r="K217">
-        <v>37.6256827</v>
+        <v>42.3073551</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="B218" t="s">
-        <v>431</v>
+        <v>435</v>
+      </c>
+      <c r="D218" t="s">
+        <v>20</v>
       </c>
       <c r="E218" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="J218">
-        <v>-3.097702</v>
+        <v>-4.3244079</v>
       </c>
       <c r="K218">
-        <v>39.2795607</v>
+        <v>38.2700436</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219">
-        <v>686</v>
+        <v>99</v>
       </c>
       <c r="B219" t="s">
-        <v>431</v>
+        <v>435</v>
+      </c>
+      <c r="C219" t="s">
+        <v>31</v>
       </c>
       <c r="E219" t="s">
+        <v>459</v>
+      </c>
+      <c r="F219" t="s">
         <v>460</v>
       </c>
       <c r="G219" t="s">
         <v>461</v>
       </c>
+      <c r="H219" t="s">
+        <v>462</v>
+      </c>
+      <c r="I219">
+        <v>400</v>
+      </c>
       <c r="J219">
-        <v>1.5208624</v>
+        <v>-0.9965839</v>
       </c>
       <c r="K219">
-        <v>41.5911589</v>
+        <v>37.6256827</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220">
-        <v>101</v>
+        <v>684</v>
       </c>
       <c r="B220" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>435</v>
       </c>
       <c r="E220" t="s">
-        <v>462</v>
-[...1 lines deleted...]
-      <c r="G220" t="s">
         <v>463</v>
       </c>
-      <c r="H220" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J220">
-        <v>-4.7793835</v>
+        <v>-3.097702</v>
       </c>
       <c r="K220">
-        <v>37.8881751</v>
+        <v>39.2795607</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221">
-        <v>102</v>
+        <v>686</v>
       </c>
       <c r="B221" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>435</v>
       </c>
       <c r="E221" t="s">
+        <v>464</v>
+      </c>
+      <c r="G221" t="s">
         <v>465</v>
       </c>
-      <c r="F221" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J221">
-        <v>-6.5143087</v>
+        <v>1.5208624</v>
       </c>
       <c r="K221">
-        <v>39.9829198</v>
+        <v>41.5911589</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B222" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C222" t="s">
         <v>31</v>
       </c>
       <c r="E222" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="G222" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="H222" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="I222">
-        <v>589</v>
+        <v>296</v>
       </c>
       <c r="J222">
-        <v>-2.1374162</v>
+        <v>-4.7793835</v>
       </c>
       <c r="K222">
-        <v>40.0703925</v>
+        <v>37.8881751</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B223" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C223" t="s">
         <v>31</v>
       </c>
       <c r="E223" t="s">
+        <v>469</v>
+      </c>
+      <c r="F223" t="s">
+        <v>470</v>
+      </c>
+      <c r="G223" t="s">
+        <v>471</v>
+      </c>
+      <c r="H223" t="s">
         <v>472</v>
       </c>
-      <c r="G223" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I223">
-        <v>304</v>
+        <v>638</v>
       </c>
       <c r="J223">
-        <v>2.8214264</v>
+        <v>-6.5143087</v>
       </c>
       <c r="K223">
-        <v>41.9794005</v>
+        <v>39.9829198</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="B224" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C224" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E224" t="s">
+        <v>473</v>
+      </c>
+      <c r="G224" t="s">
+        <v>474</v>
+      </c>
+      <c r="H224" t="s">
         <v>475</v>
       </c>
-      <c r="G224" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I224">
-        <v>65</v>
+        <v>589</v>
       </c>
       <c r="J224">
-        <v>-3.5985571</v>
+        <v>-2.1374162</v>
       </c>
       <c r="K224">
-        <v>37.1773363</v>
+        <v>40.0703925</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B225" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C225" t="s">
         <v>31</v>
       </c>
       <c r="E225" t="s">
+        <v>476</v>
+      </c>
+      <c r="G225" t="s">
+        <v>477</v>
+      </c>
+      <c r="H225" t="s">
         <v>478</v>
       </c>
-      <c r="G225" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I225">
-        <v>589</v>
+        <v>304</v>
       </c>
       <c r="J225">
-        <v>-0.4078058</v>
+        <v>2.8214264</v>
       </c>
       <c r="K225">
-        <v>42.131845</v>
+        <v>41.9794005</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B226" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C226" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E226" t="s">
+        <v>479</v>
+      </c>
+      <c r="G226" t="s">
+        <v>480</v>
+      </c>
+      <c r="H226" t="s">
         <v>481</v>
       </c>
-      <c r="G226" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I226">
-        <v>1236</v>
+        <v>65</v>
       </c>
       <c r="J226">
-        <v>-3.7849057</v>
+        <v>-3.5985571</v>
       </c>
       <c r="K226">
-        <v>37.7795941</v>
+        <v>37.1773363</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B227" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C227" t="s">
         <v>31</v>
       </c>
       <c r="E227" t="s">
+        <v>482</v>
+      </c>
+      <c r="G227" t="s">
+        <v>483</v>
+      </c>
+      <c r="H227" t="s">
         <v>484</v>
       </c>
-      <c r="G227" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I227">
-        <v>527</v>
+        <v>589</v>
       </c>
       <c r="J227">
-        <v>1.4555525</v>
+        <v>-0.4078058</v>
       </c>
       <c r="K227">
-        <v>42.3575784</v>
+        <v>42.131845</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228">
-        <v>809</v>
+        <v>109</v>
       </c>
       <c r="B228" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>435</v>
+      </c>
+      <c r="C228" t="s">
+        <v>31</v>
       </c>
       <c r="E228" t="s">
+        <v>485</v>
+      </c>
+      <c r="G228" t="s">
+        <v>486</v>
+      </c>
+      <c r="H228" t="s">
         <v>487</v>
       </c>
+      <c r="I228">
+        <v>1236</v>
+      </c>
       <c r="J228">
-        <v>1.4619444</v>
+        <v>-3.7849057</v>
       </c>
       <c r="K228">
-        <v>42.3586111</v>
+        <v>37.7795941</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B229" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C229" t="s">
         <v>31</v>
       </c>
       <c r="E229" t="s">
         <v>488</v>
       </c>
       <c r="G229" t="s">
         <v>489</v>
       </c>
       <c r="H229" t="s">
         <v>490</v>
       </c>
       <c r="I229">
-        <v>306</v>
+        <v>527</v>
       </c>
       <c r="J229">
-        <v>-5.5670959</v>
+        <v>1.4555525</v>
       </c>
       <c r="K229">
-        <v>42.5987263</v>
+        <v>42.3575784</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230">
-        <v>814</v>
+        <v>809</v>
       </c>
       <c r="B230" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="D230" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E230" t="s">
         <v>491</v>
       </c>
       <c r="J230">
-        <v>-5.5670959</v>
+        <v>1.4619444</v>
       </c>
       <c r="K230">
-        <v>42.5987263</v>
+        <v>42.3586111</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B231" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C231" t="s">
         <v>31</v>
       </c>
       <c r="E231" t="s">
         <v>492</v>
       </c>
-      <c r="F231" t="s">
+      <c r="G231" t="s">
         <v>493</v>
       </c>
-      <c r="G231" t="s">
+      <c r="H231" t="s">
         <v>494</v>
       </c>
-      <c r="H231" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I231">
-        <v>516</v>
+        <v>306</v>
       </c>
       <c r="J231">
-        <v>0.6200146</v>
+        <v>-5.5670959</v>
       </c>
       <c r="K231">
-        <v>41.6175899</v>
+        <v>42.5987263</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232">
-        <v>113</v>
+        <v>814</v>
       </c>
       <c r="B232" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>435</v>
+      </c>
+      <c r="D232" t="s">
+        <v>20</v>
       </c>
       <c r="E232" t="s">
-        <v>496</v>
-[...8 lines deleted...]
-        <v>433</v>
+        <v>495</v>
       </c>
       <c r="J232">
-        <v>-7.5567582</v>
+        <v>-5.5670959</v>
       </c>
       <c r="K232">
-        <v>43.0097384</v>
+        <v>42.5987263</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B233" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C233" t="s">
         <v>31</v>
       </c>
       <c r="E233" t="s">
+        <v>496</v>
+      </c>
+      <c r="F233" t="s">
+        <v>497</v>
+      </c>
+      <c r="G233" t="s">
+        <v>498</v>
+      </c>
+      <c r="H233" t="s">
         <v>499</v>
       </c>
-      <c r="F233" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I233">
-        <v>572</v>
+        <v>516</v>
       </c>
       <c r="J233">
-        <v>-7.3638468</v>
+        <v>0.6200146</v>
       </c>
       <c r="K233">
-        <v>43.4285755</v>
+        <v>41.6175899</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234">
-        <v>925</v>
+        <v>113</v>
       </c>
       <c r="B234" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C234" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E234" t="s">
+        <v>500</v>
+      </c>
+      <c r="G234" t="s">
+        <v>501</v>
+      </c>
+      <c r="H234" t="s">
         <v>502</v>
       </c>
-      <c r="G234" t="s">
-[...3 lines deleted...]
-        <v>504</v>
+      <c r="I234">
+        <v>433</v>
       </c>
       <c r="J234">
-        <v>-0.344167</v>
+        <v>-7.5567582</v>
       </c>
       <c r="K234">
-        <v>42.153611</v>
+        <v>43.0097384</v>
       </c>
     </row>
     <row r="235" spans="1:11">
       <c r="A235">
-        <v>1129</v>
+        <v>116</v>
       </c>
       <c r="B235" t="s">
-        <v>431</v>
+        <v>435</v>
+      </c>
+      <c r="C235" t="s">
+        <v>31</v>
       </c>
       <c r="E235" t="s">
+        <v>503</v>
+      </c>
+      <c r="F235" t="s">
+        <v>504</v>
+      </c>
+      <c r="G235" t="s">
         <v>505</v>
       </c>
-      <c r="G235" t="s">
-[...3 lines deleted...]
-        <v>507</v>
+      <c r="I235">
+        <v>572</v>
       </c>
       <c r="J235">
-        <v>-4.0126</v>
+        <v>-7.3638468</v>
       </c>
       <c r="K235">
-        <v>39.51255</v>
+        <v>43.4285755</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236">
-        <v>1140</v>
+        <v>925</v>
       </c>
       <c r="B236" t="s">
-        <v>431</v>
+        <v>435</v>
+      </c>
+      <c r="C236" t="s">
+        <v>19</v>
+      </c>
+      <c r="D236" t="s">
+        <v>35</v>
       </c>
       <c r="E236" t="s">
+        <v>506</v>
+      </c>
+      <c r="G236" t="s">
+        <v>507</v>
+      </c>
+      <c r="I236" t="s">
         <v>508</v>
       </c>
-      <c r="G236" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J236">
-        <v>41.22439</v>
+        <v>-0.344167</v>
       </c>
       <c r="K236">
-        <v>2.104484</v>
+        <v>42.153611</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237">
-        <v>890</v>
+        <v>1129</v>
       </c>
       <c r="B237" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E237" t="s">
+        <v>509</v>
+      </c>
+      <c r="G237" t="s">
         <v>510</v>
       </c>
-      <c r="I237">
-        <v>1170</v>
+      <c r="I237" t="s">
+        <v>511</v>
       </c>
       <c r="J237">
-        <v>-2.861609</v>
+        <v>-4.0126</v>
       </c>
       <c r="K237">
-        <v>39.979908</v>
+        <v>39.51255</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238">
-        <v>894</v>
+        <v>1140</v>
       </c>
       <c r="B238" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E238" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G238" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="I238">
-        <v>1373</v>
+        <v>1218</v>
       </c>
       <c r="J238">
-        <v>-4.126212</v>
+        <v>41.22439</v>
       </c>
       <c r="K238">
-        <v>40.955307</v>
+        <v>2.104484</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239">
-        <v>104</v>
+        <v>890</v>
       </c>
       <c r="B239" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>435</v>
       </c>
       <c r="E239" t="s">
-        <v>513</v>
-[...1 lines deleted...]
-      <c r="G239" t="s">
         <v>514</v>
       </c>
-      <c r="H239" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I239">
-        <v>597</v>
+        <v>1170</v>
       </c>
       <c r="J239">
-        <v>-3.0668549</v>
+        <v>-2.861609</v>
       </c>
       <c r="K239">
-        <v>41.587565</v>
+        <v>39.979908</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240">
-        <v>117</v>
+        <v>894</v>
       </c>
       <c r="B240" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>435</v>
       </c>
       <c r="E240" t="s">
+        <v>515</v>
+      </c>
+      <c r="G240" t="s">
         <v>516</v>
       </c>
-      <c r="G240" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I240">
-        <v>571</v>
+        <v>1373</v>
       </c>
       <c r="J240">
-        <v>-7.863881</v>
+        <v>-4.126212</v>
       </c>
       <c r="K240">
-        <v>42.3357893</v>
+        <v>40.955307</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241">
-        <v>118</v>
+        <v>104</v>
       </c>
       <c r="B241" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C241" t="s">
         <v>31</v>
       </c>
       <c r="E241" t="s">
+        <v>517</v>
+      </c>
+      <c r="G241" t="s">
+        <v>518</v>
+      </c>
+      <c r="H241" t="s">
         <v>519</v>
       </c>
-      <c r="G241" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I241">
-        <v>802</v>
+        <v>597</v>
       </c>
       <c r="J241">
-        <v>-5.8493887</v>
+        <v>-3.0668549</v>
       </c>
       <c r="K241">
-        <v>43.3619145</v>
+        <v>41.587565</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B242" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C242" t="s">
         <v>31</v>
       </c>
       <c r="E242" t="s">
+        <v>520</v>
+      </c>
+      <c r="G242" t="s">
+        <v>521</v>
+      </c>
+      <c r="H242" t="s">
         <v>522</v>
       </c>
-      <c r="G242" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I242">
-        <v>506</v>
+        <v>571</v>
       </c>
       <c r="J242">
-        <v>-4.5288016</v>
+        <v>-7.863881</v>
       </c>
       <c r="K242">
-        <v>42.0096857</v>
+        <v>42.3357893</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B243" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C243" t="s">
         <v>31</v>
       </c>
       <c r="E243" t="s">
+        <v>523</v>
+      </c>
+      <c r="G243" t="s">
+        <v>524</v>
+      </c>
+      <c r="H243" t="s">
         <v>525</v>
       </c>
-      <c r="G243" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I243">
-        <v>484</v>
+        <v>802</v>
       </c>
       <c r="J243">
-        <v>2.6501603</v>
+        <v>-5.8493887</v>
       </c>
       <c r="K243">
-        <v>39.5696005</v>
+        <v>43.3619145</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B244" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C244" t="s">
         <v>31</v>
       </c>
       <c r="E244" t="s">
+        <v>526</v>
+      </c>
+      <c r="G244" t="s">
+        <v>527</v>
+      </c>
+      <c r="H244" t="s">
         <v>528</v>
       </c>
-      <c r="G244" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I244">
-        <v>589</v>
+        <v>506</v>
       </c>
       <c r="J244">
-        <v>-1.6457745</v>
+        <v>-4.5288016</v>
       </c>
       <c r="K244">
-        <v>42.812526</v>
+        <v>42.0096857</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B245" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C245" t="s">
         <v>31</v>
       </c>
       <c r="E245" t="s">
+        <v>529</v>
+      </c>
+      <c r="G245" t="s">
+        <v>530</v>
+      </c>
+      <c r="H245" t="s">
         <v>531</v>
       </c>
-      <c r="G245" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I245">
-        <v>1211</v>
+        <v>484</v>
       </c>
       <c r="J245">
-        <v>-6.0838065</v>
+        <v>2.6501603</v>
       </c>
       <c r="K245">
-        <v>40.0420955</v>
+        <v>39.5696005</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246">
-        <v>942</v>
+        <v>121</v>
       </c>
       <c r="B246" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>435</v>
+      </c>
+      <c r="C246" t="s">
+        <v>31</v>
       </c>
       <c r="E246" t="s">
+        <v>532</v>
+      </c>
+      <c r="G246" t="s">
+        <v>533</v>
+      </c>
+      <c r="H246" t="s">
         <v>534</v>
       </c>
       <c r="I246">
-        <v>880</v>
+        <v>589</v>
       </c>
       <c r="J246">
-        <v>2.2039933</v>
+        <v>-1.6457745</v>
       </c>
       <c r="K246">
-        <v>42.1954115</v>
+        <v>42.812526</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B247" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C247" t="s">
         <v>31</v>
       </c>
       <c r="E247" t="s">
         <v>535</v>
       </c>
       <c r="G247" t="s">
         <v>536</v>
       </c>
       <c r="H247" t="s">
         <v>537</v>
       </c>
+      <c r="I247">
+        <v>1211</v>
+      </c>
       <c r="J247">
-        <v>0.5284408</v>
+        <v>-6.0838065</v>
       </c>
       <c r="K247">
-        <v>42.291412</v>
+        <v>40.0420955</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248">
-        <v>947</v>
+        <v>942</v>
       </c>
       <c r="B248" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="D248" t="s">
         <v>20</v>
       </c>
       <c r="E248" t="s">
         <v>538</v>
       </c>
-      <c r="G248" t="s">
-[...3 lines deleted...]
-        <v>540</v>
+      <c r="I248">
+        <v>880</v>
       </c>
       <c r="J248">
-        <v>-5.0299493</v>
+        <v>2.2039933</v>
       </c>
       <c r="K248">
-        <v>42.3709599</v>
+        <v>42.1954115</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B249" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C249" t="s">
         <v>31</v>
       </c>
       <c r="E249" t="s">
+        <v>539</v>
+      </c>
+      <c r="G249" t="s">
+        <v>540</v>
+      </c>
+      <c r="H249" t="s">
         <v>541</v>
       </c>
-      <c r="G249" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J249">
-        <v>-5.6635397</v>
+        <v>0.5284408</v>
       </c>
       <c r="K249">
-        <v>40.9701039</v>
+        <v>42.291412</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250">
-        <v>974</v>
+        <v>947</v>
       </c>
       <c r="B250" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="D250" t="s">
         <v>20</v>
       </c>
       <c r="E250" t="s">
+        <v>542</v>
+      </c>
+      <c r="G250" t="s">
+        <v>543</v>
+      </c>
+      <c r="I250" t="s">
         <v>544</v>
       </c>
-      <c r="G250" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J250">
-        <v>-2.8645685</v>
+        <v>-5.0299493</v>
       </c>
       <c r="K250">
-        <v>42.3280438</v>
+        <v>42.3709599</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251">
-        <v>977</v>
+        <v>124</v>
       </c>
       <c r="B251" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>435</v>
+      </c>
+      <c r="C251" t="s">
+        <v>31</v>
       </c>
       <c r="E251" t="s">
+        <v>545</v>
+      </c>
+      <c r="G251" t="s">
         <v>546</v>
       </c>
-      <c r="G251" t="s">
+      <c r="H251" t="s">
         <v>547</v>
       </c>
-      <c r="I251" t="s">
-        <v>548</v>
+      <c r="I251">
+        <v>589</v>
       </c>
       <c r="J251">
-        <v>2.0701279</v>
+        <v>-5.6635397</v>
       </c>
       <c r="K251">
-        <v>41.4664438</v>
+        <v>40.9701039</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252">
-        <v>125</v>
+        <v>974</v>
       </c>
       <c r="B252" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>435</v>
+      </c>
+      <c r="D252" t="s">
+        <v>20</v>
       </c>
       <c r="E252" t="s">
+        <v>548</v>
+      </c>
+      <c r="G252" t="s">
         <v>549</v>
       </c>
-      <c r="G252" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J252">
-        <v>-8.5448445</v>
+        <v>-2.8645685</v>
       </c>
       <c r="K252">
-        <v>42.8782132</v>
+        <v>42.3280438</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253">
-        <v>127</v>
+        <v>977</v>
       </c>
       <c r="B253" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>435</v>
+      </c>
+      <c r="D253" t="s">
+        <v>20</v>
       </c>
       <c r="E253" t="s">
+        <v>550</v>
+      </c>
+      <c r="G253" t="s">
+        <v>551</v>
+      </c>
+      <c r="I253" t="s">
         <v>552</v>
       </c>
-      <c r="G253" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J253">
-        <v>-4.1088069</v>
+        <v>2.0701279</v>
       </c>
       <c r="K253">
-        <v>40.9429032</v>
+        <v>41.4664438</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B254" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C254" t="s">
         <v>48</v>
       </c>
       <c r="E254" t="s">
+        <v>553</v>
+      </c>
+      <c r="G254" t="s">
+        <v>554</v>
+      </c>
+      <c r="H254" t="s">
         <v>555</v>
       </c>
-      <c r="G254" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I254">
-        <v>252</v>
+        <v>843</v>
       </c>
       <c r="J254">
-        <v>-5.9844589</v>
+        <v>-8.5448445</v>
       </c>
       <c r="K254">
-        <v>37.3890924</v>
+        <v>42.8782132</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B255" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C255" t="s">
         <v>31</v>
       </c>
       <c r="E255" t="s">
+        <v>556</v>
+      </c>
+      <c r="G255" t="s">
+        <v>557</v>
+      </c>
+      <c r="H255" t="s">
         <v>558</v>
-      </c>
-[...4 lines deleted...]
-        <v>560</v>
       </c>
       <c r="I255">
         <v>589</v>
       </c>
       <c r="J255">
-        <v>-2.6462262</v>
+        <v>-4.1088069</v>
       </c>
       <c r="K255">
-        <v>41.067066</v>
+        <v>40.9429032</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256">
-        <v>998</v>
+        <v>128</v>
       </c>
       <c r="B256" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>435</v>
+      </c>
+      <c r="C256" t="s">
+        <v>48</v>
       </c>
       <c r="E256" t="s">
+        <v>559</v>
+      </c>
+      <c r="G256" t="s">
+        <v>560</v>
+      </c>
+      <c r="H256" t="s">
         <v>561</v>
       </c>
-      <c r="G256" t="s">
-        <v>562</v>
+      <c r="I256">
+        <v>252</v>
       </c>
       <c r="J256">
-        <v>-3.418922</v>
+        <v>-5.9844589</v>
       </c>
       <c r="K256">
-        <v>41.9624616</v>
+        <v>37.3890924</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B257" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C257" t="s">
         <v>31</v>
       </c>
       <c r="E257" t="s">
+        <v>562</v>
+      </c>
+      <c r="G257" t="s">
         <v>563</v>
       </c>
-      <c r="G257" t="s">
+      <c r="H257" t="s">
         <v>564</v>
       </c>
       <c r="I257">
-        <v>1593</v>
+        <v>589</v>
       </c>
       <c r="J257">
-        <v>1.5160212</v>
+        <v>-2.6462262</v>
       </c>
       <c r="K257">
-        <v>41.9939512</v>
+        <v>41.067066</v>
       </c>
     </row>
     <row r="258" spans="1:11">
       <c r="A258">
-        <v>530</v>
+        <v>998</v>
       </c>
       <c r="B258" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>435</v>
+      </c>
+      <c r="D258" t="s">
+        <v>20</v>
       </c>
       <c r="E258" t="s">
         <v>565</v>
       </c>
       <c r="G258" t="s">
         <v>566</v>
       </c>
       <c r="J258">
-        <v>-3.74922</v>
+        <v>-3.418922</v>
       </c>
       <c r="K258">
-        <v>40.463667</v>
+        <v>41.9624616</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B259" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C259" t="s">
         <v>31</v>
       </c>
       <c r="E259" t="s">
         <v>567</v>
       </c>
       <c r="G259" t="s">
         <v>568</v>
       </c>
-      <c r="H259" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I259">
-        <v>449</v>
+        <v>1593</v>
       </c>
       <c r="J259">
-        <v>-1.7222535</v>
+        <v>1.5160212</v>
       </c>
       <c r="K259">
-        <v>41.9042972</v>
+        <v>41.9939512</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260">
-        <v>132</v>
+        <v>530</v>
       </c>
       <c r="B260" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C260" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="E260" t="s">
+        <v>569</v>
+      </c>
+      <c r="G260" t="s">
         <v>570</v>
       </c>
-      <c r="G260" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J260">
-        <v>1.2444909</v>
+        <v>-3.74922</v>
       </c>
       <c r="K260">
-        <v>41.1188827</v>
+        <v>40.463667</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B261" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C261" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E261" t="s">
+        <v>571</v>
+      </c>
+      <c r="G261" t="s">
+        <v>572</v>
+      </c>
+      <c r="H261" t="s">
         <v>573</v>
       </c>
-      <c r="G261" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I261">
-        <v>306</v>
+        <v>449</v>
       </c>
       <c r="J261">
-        <v>-4.0273231</v>
+        <v>-1.7222535</v>
       </c>
       <c r="K261">
-        <v>39.8628316</v>
+        <v>41.9042972</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B262" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C262" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E262" t="s">
+        <v>574</v>
+      </c>
+      <c r="G262" t="s">
+        <v>575</v>
+      </c>
+      <c r="H262" t="s">
         <v>576</v>
       </c>
-      <c r="G262" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I262">
-        <v>516</v>
+        <v>259</v>
       </c>
       <c r="J262">
-        <v>0.5214423</v>
+        <v>1.2444909</v>
       </c>
       <c r="K262">
-        <v>40.8125777</v>
+        <v>41.1188827</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B263" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C263" t="s">
-        <v>188</v>
+        <v>48</v>
       </c>
       <c r="E263" t="s">
+        <v>577</v>
+      </c>
+      <c r="G263" t="s">
+        <v>578</v>
+      </c>
+      <c r="H263" t="s">
         <v>579</v>
       </c>
-      <c r="G263" t="s">
-        <v>580</v>
+      <c r="I263">
+        <v>306</v>
       </c>
       <c r="J263">
-        <v>-1.6063169</v>
+        <v>-4.0273231</v>
       </c>
       <c r="K263">
-        <v>42.0613816</v>
+        <v>39.8628316</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B264" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C264" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E264" t="s">
+        <v>580</v>
+      </c>
+      <c r="G264" t="s">
         <v>581</v>
       </c>
-      <c r="G264" t="s">
+      <c r="H264" t="s">
         <v>582</v>
       </c>
-      <c r="H264" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I264">
-        <v>546</v>
+        <v>516</v>
       </c>
       <c r="J264">
-        <v>-0.3762881</v>
+        <v>0.5214423</v>
       </c>
       <c r="K264">
-        <v>39.4699075</v>
+        <v>40.8125777</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B265" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C265" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="E265" t="s">
+        <v>583</v>
+      </c>
+      <c r="G265" t="s">
         <v>584</v>
       </c>
-      <c r="G265" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J265">
-        <v>-4.7245321</v>
+        <v>-1.6063169</v>
       </c>
       <c r="K265">
-        <v>41.652251</v>
+        <v>42.0613816</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B266" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C266" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E266" t="s">
+        <v>585</v>
+      </c>
+      <c r="G266" t="s">
         <v>586</v>
       </c>
-      <c r="G266" t="s">
+      <c r="H266" t="s">
         <v>587</v>
       </c>
-      <c r="H266" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I266">
-        <v>517</v>
+        <v>546</v>
       </c>
       <c r="J266">
-        <v>2.2544335</v>
+        <v>-0.3762881</v>
       </c>
       <c r="K266">
-        <v>41.9304373</v>
+        <v>39.4699075</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B267" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C267" t="s">
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="D267" t="s">
+        <v>20</v>
       </c>
       <c r="E267" t="s">
+        <v>588</v>
+      </c>
+      <c r="G267" t="s">
         <v>589</v>
       </c>
-      <c r="G267" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J267">
-        <v>-5.7467879</v>
+        <v>-4.7245321</v>
       </c>
       <c r="K267">
-        <v>41.5034712</v>
+        <v>41.652251</v>
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B268" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C268" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E268" t="s">
+        <v>590</v>
+      </c>
+      <c r="G268" t="s">
         <v>591</v>
       </c>
-      <c r="G268" t="s">
+      <c r="H268" t="s">
         <v>592</v>
       </c>
-      <c r="H268" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I268">
-        <v>254</v>
+        <v>517</v>
       </c>
       <c r="J268">
-        <v>-0.8890853</v>
+        <v>2.2544335</v>
       </c>
       <c r="K268">
-        <v>41.6488226</v>
+        <v>41.9304373</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269">
-        <v>1073</v>
+        <v>140</v>
       </c>
       <c r="B269" t="s">
+        <v>435</v>
+      </c>
+      <c r="C269" t="s">
+        <v>31</v>
+      </c>
+      <c r="E269" t="s">
+        <v>593</v>
+      </c>
+      <c r="G269" t="s">
         <v>594</v>
       </c>
-      <c r="C269" t="s">
-[...6 lines deleted...]
-        <v>596</v>
+      <c r="I269">
+        <v>905</v>
       </c>
       <c r="J269">
-        <v>23.7690028</v>
+        <v>-5.7467879</v>
       </c>
       <c r="K269">
-        <v>60.8090904</v>
+        <v>41.5034712</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B270" t="s">
-        <v>594</v>
+        <v>435</v>
       </c>
       <c r="C270" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E270" t="s">
+        <v>595</v>
+      </c>
+      <c r="G270" t="s">
+        <v>596</v>
+      </c>
+      <c r="H270" t="s">
         <v>597</v>
       </c>
-      <c r="G270" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I270">
-        <v>1259</v>
+        <v>254</v>
       </c>
       <c r="J270">
-        <v>22.2666302</v>
+        <v>-0.8890853</v>
       </c>
       <c r="K270">
-        <v>60.4518126</v>
+        <v>41.6488226</v>
       </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271">
-        <v>143</v>
+        <v>1073</v>
       </c>
       <c r="B271" t="s">
+        <v>598</v>
+      </c>
+      <c r="C271" t="s">
+        <v>12</v>
+      </c>
+      <c r="E271" t="s">
+        <v>599</v>
+      </c>
+      <c r="G271" t="s">
         <v>600</v>
       </c>
-      <c r="C271" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J271">
-        <v>3.4768109</v>
+        <v>23.7690028</v>
       </c>
       <c r="K271">
-        <v>43.3088031</v>
+        <v>60.8090904</v>
       </c>
     </row>
     <row r="272" spans="1:11">
       <c r="A272">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B272" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="C272" t="s">
         <v>31</v>
       </c>
       <c r="E272" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="G272" t="s">
-        <v>605</v>
+        <v>602</v>
+      </c>
+      <c r="H272" t="s">
+        <v>603</v>
       </c>
       <c r="I272">
-        <v>358</v>
+        <v>1259</v>
       </c>
       <c r="J272">
-        <v>0.616363</v>
+        <v>22.2666302</v>
       </c>
       <c r="K272">
-        <v>44.203142</v>
+        <v>60.4518126</v>
       </c>
     </row>
     <row r="273" spans="1:11">
       <c r="A273">
-        <v>600</v>
+        <v>143</v>
       </c>
       <c r="B273" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C273" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E273" t="s">
+        <v>605</v>
+      </c>
+      <c r="G273" t="s">
         <v>606</v>
       </c>
-      <c r="G273" t="s">
+      <c r="H273" t="s">
         <v>607</v>
       </c>
+      <c r="I273">
+        <v>405</v>
+      </c>
       <c r="J273">
-        <v>-0.138802</v>
+        <v>3.4768109</v>
       </c>
       <c r="K273">
-        <v>46.82465</v>
+        <v>43.3088031</v>
       </c>
     </row>
     <row r="274" spans="1:11">
       <c r="A274">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="B274" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C274" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E274" t="s">
         <v>608</v>
       </c>
       <c r="G274" t="s">
         <v>609</v>
       </c>
-      <c r="H274" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I274">
-        <v>409</v>
+        <v>358</v>
       </c>
       <c r="J274">
-        <v>5.447427</v>
+        <v>0.616363</v>
       </c>
       <c r="K274">
-        <v>43.529742</v>
+        <v>44.203142</v>
       </c>
     </row>
     <row r="275" spans="1:11">
       <c r="A275">
-        <v>148</v>
+        <v>600</v>
       </c>
       <c r="B275" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C275" t="s">
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="D275" t="s">
+        <v>35</v>
       </c>
       <c r="E275" t="s">
+        <v>610</v>
+      </c>
+      <c r="G275" t="s">
         <v>611</v>
       </c>
-      <c r="G275" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J275">
-        <v>2.1486413</v>
+        <v>-0.138802</v>
       </c>
       <c r="K275">
-        <v>43.9250853</v>
+        <v>46.82465</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B276" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C276" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E276" t="s">
+        <v>612</v>
+      </c>
+      <c r="G276" t="s">
         <v>613</v>
       </c>
-      <c r="G276" t="s">
+      <c r="H276" t="s">
         <v>614</v>
       </c>
-      <c r="H276" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I276">
-        <v>344</v>
+        <v>409</v>
       </c>
       <c r="J276">
-        <v>2.295753</v>
+        <v>5.447427</v>
       </c>
       <c r="K276">
-        <v>49.894067</v>
+        <v>43.529742</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277">
-        <v>620</v>
+        <v>148</v>
       </c>
       <c r="B277" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>604</v>
+      </c>
+      <c r="C277" t="s">
+        <v>31</v>
       </c>
       <c r="E277" t="s">
+        <v>615</v>
+      </c>
+      <c r="G277" t="s">
         <v>616</v>
       </c>
+      <c r="I277">
+        <v>406</v>
+      </c>
       <c r="J277">
-        <v>2.3106692</v>
+        <v>2.1486413</v>
       </c>
       <c r="K277">
-        <v>49.8862668</v>
+        <v>43.9250853</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B278" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C278" t="s">
         <v>31</v>
       </c>
       <c r="E278" t="s">
         <v>617</v>
       </c>
       <c r="G278" t="s">
         <v>618</v>
       </c>
-      <c r="H278" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I278">
-        <v>372</v>
+        <v>1318</v>
       </c>
       <c r="J278">
-        <v>-0.3318</v>
+        <v>2.2574139</v>
       </c>
       <c r="K278">
-        <v>47.2814</v>
+        <v>42.995035</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279">
-        <v>623</v>
+        <v>150</v>
       </c>
       <c r="B279" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C279" t="s">
+        <v>31</v>
       </c>
       <c r="E279" t="s">
+        <v>619</v>
+      </c>
+      <c r="G279" t="s">
         <v>620</v>
       </c>
-      <c r="G279" t="s">
+      <c r="H279" t="s">
         <v>621</v>
       </c>
-      <c r="I279" t="s">
-        <v>622</v>
+      <c r="I279">
+        <v>344</v>
       </c>
       <c r="J279">
-        <v>-0.3311</v>
+        <v>2.295753</v>
       </c>
       <c r="K279">
-        <v>47.472806</v>
+        <v>49.894067</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280">
-        <v>1100</v>
+        <v>620</v>
       </c>
       <c r="B280" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>604</v>
       </c>
       <c r="D280" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E280" t="s">
-        <v>623</v>
-[...5 lines deleted...]
-        <v>1059</v>
+        <v>622</v>
+      </c>
+      <c r="J280">
+        <v>2.3106692</v>
+      </c>
+      <c r="K280">
+        <v>49.8862668</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B281" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C281" t="s">
         <v>31</v>
       </c>
       <c r="E281" t="s">
+        <v>623</v>
+      </c>
+      <c r="G281" t="s">
+        <v>624</v>
+      </c>
+      <c r="H281" t="s">
         <v>625</v>
       </c>
-      <c r="G281" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I281">
-        <v>406</v>
+        <v>372</v>
       </c>
       <c r="J281">
-        <v>0.1562369</v>
+        <v>-0.3318</v>
       </c>
       <c r="K281">
-        <v>45.648377</v>
+        <v>47.2814</v>
       </c>
     </row>
     <row r="282" spans="1:11">
       <c r="A282">
-        <v>153</v>
+        <v>623</v>
       </c>
       <c r="B282" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D282" t="s">
+        <v>20</v>
       </c>
       <c r="E282" t="s">
+        <v>626</v>
+      </c>
+      <c r="G282" t="s">
         <v>627</v>
       </c>
-      <c r="G282" t="s">
+      <c r="I282" t="s">
         <v>628</v>
       </c>
-      <c r="I282">
-[...1 lines deleted...]
-      </c>
       <c r="J282">
-        <v>5.395439</v>
+        <v>-0.3311</v>
       </c>
       <c r="K282">
-        <v>43.876452</v>
+        <v>47.472806</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283">
-        <v>154</v>
+        <v>1100</v>
       </c>
       <c r="B283" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C283" t="s">
-        <v>48</v>
+        <v>19</v>
+      </c>
+      <c r="D283" t="s">
+        <v>20</v>
       </c>
       <c r="E283" t="s">
         <v>629</v>
       </c>
       <c r="G283" t="s">
         <v>630</v>
       </c>
-      <c r="H283" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I283">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>43.676647</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284">
-        <v>629</v>
+        <v>152</v>
       </c>
       <c r="B284" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C284" t="s">
+        <v>31</v>
       </c>
       <c r="E284" t="s">
+        <v>631</v>
+      </c>
+      <c r="G284" t="s">
         <v>632</v>
       </c>
       <c r="I284">
-        <v>778</v>
+        <v>406</v>
       </c>
       <c r="J284">
-        <v>2.635402</v>
+        <v>0.1562369</v>
       </c>
       <c r="K284">
-        <v>42.455122</v>
+        <v>45.648377</v>
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B285" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C285" t="s">
         <v>31</v>
       </c>
       <c r="E285" t="s">
         <v>633</v>
       </c>
       <c r="G285" t="s">
         <v>634</v>
       </c>
-      <c r="H285" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I285">
-        <v>500</v>
+        <v>408</v>
       </c>
       <c r="J285">
-        <v>2.777535</v>
+        <v>5.395439</v>
       </c>
       <c r="K285">
-        <v>50.291002</v>
+        <v>43.876452</v>
       </c>
     </row>
     <row r="286" spans="1:11">
       <c r="A286">
-        <v>630</v>
+        <v>154</v>
       </c>
       <c r="B286" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>604</v>
+      </c>
+      <c r="C286" t="s">
+        <v>48</v>
       </c>
       <c r="E286" t="s">
+        <v>635</v>
+      </c>
+      <c r="G286" t="s">
         <v>636</v>
       </c>
+      <c r="H286" t="s">
+        <v>637</v>
+      </c>
       <c r="I286">
-        <v>1040</v>
+        <v>67</v>
       </c>
       <c r="J286">
-        <v>2.773941</v>
+        <v>4.6277769</v>
       </c>
       <c r="K286">
-        <v>50.293581</v>
+        <v>43.676647</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="B287" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D287" t="s">
         <v>20</v>
       </c>
       <c r="E287" t="s">
-        <v>637</v>
-[...1 lines deleted...]
-      <c r="G287" t="s">
         <v>638</v>
       </c>
       <c r="I287">
-        <v>667</v>
+        <v>778</v>
       </c>
       <c r="J287">
-        <v>2.761988</v>
+        <v>2.635402</v>
       </c>
       <c r="K287">
-        <v>50.290058</v>
+        <v>42.455122</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B288" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C288" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E288" t="s">
         <v>639</v>
       </c>
       <c r="G288" t="s">
         <v>640</v>
       </c>
+      <c r="H288" t="s">
+        <v>641</v>
+      </c>
       <c r="I288">
-        <v>321</v>
+        <v>500</v>
       </c>
       <c r="J288">
-        <v>0.586709</v>
+        <v>2.777535</v>
       </c>
       <c r="K288">
-        <v>43.64638</v>
+        <v>50.291002</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289">
-        <v>539</v>
+        <v>630</v>
       </c>
       <c r="B289" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>604</v>
       </c>
       <c r="D289" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E289" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="G289" t="s">
         <v>642</v>
       </c>
       <c r="I289">
-        <v>885</v>
+        <v>1040</v>
       </c>
       <c r="J289">
-        <v>2.444997</v>
+        <v>2.773941</v>
       </c>
       <c r="K289">
-        <v>44.930953</v>
+        <v>50.293581</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290">
-        <v>157</v>
+        <v>631</v>
       </c>
       <c r="B290" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D290" t="s">
+        <v>20</v>
       </c>
       <c r="E290" t="s">
         <v>643</v>
       </c>
       <c r="G290" t="s">
         <v>644</v>
       </c>
-      <c r="H290" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I290">
-        <v>270</v>
+        <v>667</v>
       </c>
       <c r="J290">
-        <v>4.301565</v>
+        <v>2.761988</v>
       </c>
       <c r="K290">
-        <v>46.950914</v>
+        <v>50.290058</v>
       </c>
     </row>
     <row r="291" spans="1:11">
       <c r="A291">
-        <v>638</v>
+        <v>156</v>
       </c>
       <c r="B291" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C291" t="s">
+        <v>48</v>
       </c>
       <c r="E291" t="s">
+        <v>645</v>
+      </c>
+      <c r="G291" t="s">
         <v>646</v>
       </c>
-      <c r="G291" t="s">
-        <v>647</v>
+      <c r="I291">
+        <v>321</v>
       </c>
       <c r="J291">
-        <v>4.3068955</v>
+        <v>0.586709</v>
       </c>
       <c r="K291">
-        <v>46.9720906</v>
+        <v>43.64638</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292">
-        <v>158</v>
+        <v>539</v>
       </c>
       <c r="B292" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C292" t="s">
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="D292" t="s">
+        <v>20</v>
       </c>
       <c r="E292" t="s">
+        <v>647</v>
+      </c>
+      <c r="G292" t="s">
         <v>648</v>
       </c>
-      <c r="G292" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I292">
-        <v>258</v>
+        <v>885</v>
       </c>
       <c r="J292">
-        <v>3.573781</v>
+        <v>2.444997</v>
       </c>
       <c r="K292">
-        <v>47.798202</v>
+        <v>44.930953</v>
       </c>
     </row>
     <row r="293" spans="1:11">
       <c r="A293">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B293" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C293" t="s">
         <v>31</v>
       </c>
       <c r="E293" t="s">
+        <v>649</v>
+      </c>
+      <c r="G293" t="s">
+        <v>650</v>
+      </c>
+      <c r="H293" t="s">
         <v>651</v>
       </c>
-      <c r="G293" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I293">
-        <v>353</v>
+        <v>270</v>
       </c>
       <c r="J293">
-        <v>4.805528</v>
+        <v>4.301565</v>
       </c>
       <c r="K293">
-        <v>43.949317</v>
+        <v>46.950914</v>
       </c>
     </row>
     <row r="294" spans="1:11">
       <c r="A294">
-        <v>160</v>
+        <v>638</v>
       </c>
       <c r="B294" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D294" t="s">
+        <v>20</v>
       </c>
       <c r="E294" t="s">
+        <v>652</v>
+      </c>
+      <c r="G294" t="s">
         <v>653</v>
       </c>
-      <c r="G294" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J294">
-        <v>-1.36166</v>
+        <v>4.3068955</v>
       </c>
       <c r="K294">
-        <v>48.686843</v>
+        <v>46.9720906</v>
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295">
-        <v>643</v>
+        <v>158</v>
       </c>
       <c r="B295" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C295" t="s">
+        <v>31</v>
       </c>
       <c r="E295" t="s">
+        <v>654</v>
+      </c>
+      <c r="G295" t="s">
+        <v>655</v>
+      </c>
+      <c r="H295" t="s">
         <v>656</v>
       </c>
+      <c r="I295">
+        <v>258</v>
+      </c>
       <c r="J295">
-        <v>-1.286615</v>
+        <v>3.573781</v>
       </c>
       <c r="K295">
-        <v>47.278754</v>
+        <v>47.798202</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B296" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C296" t="s">
         <v>31</v>
       </c>
       <c r="E296" t="s">
         <v>657</v>
       </c>
       <c r="G296" t="s">
         <v>658</v>
       </c>
-      <c r="H296" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I296">
-        <v>390</v>
+        <v>353</v>
       </c>
       <c r="J296">
-        <v>-0.70314</v>
+        <v>4.805528</v>
       </c>
       <c r="K296">
-        <v>49.276437</v>
+        <v>43.949317</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B297" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C297" t="s">
         <v>31</v>
       </c>
       <c r="E297" t="s">
+        <v>659</v>
+      </c>
+      <c r="G297" t="s">
         <v>660</v>
       </c>
-      <c r="G297" t="s">
+      <c r="H297" t="s">
         <v>661</v>
       </c>
-      <c r="H297" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I297">
-        <v>980</v>
+        <v>511</v>
       </c>
       <c r="J297">
-        <v>-1.474841</v>
+        <v>-1.36166</v>
       </c>
       <c r="K297">
-        <v>43.492949</v>
+        <v>48.686843</v>
       </c>
     </row>
     <row r="298" spans="1:11">
       <c r="A298">
-        <v>163</v>
+        <v>643</v>
       </c>
       <c r="B298" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D298" t="s">
+        <v>20</v>
       </c>
       <c r="E298" t="s">
-        <v>663</v>
-[...8 lines deleted...]
-        <v>437</v>
+        <v>662</v>
       </c>
       <c r="J298">
-        <v>-0.211464</v>
+        <v>-1.286615</v>
       </c>
       <c r="K298">
-        <v>44.430624</v>
+        <v>47.278754</v>
       </c>
     </row>
     <row r="299" spans="1:11">
       <c r="A299">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B299" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C299" t="s">
-        <v>188</v>
+        <v>31</v>
       </c>
       <c r="E299" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="G299" t="s">
-        <v>667</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>664</v>
+      </c>
+      <c r="H299" t="s">
+        <v>665</v>
+      </c>
+      <c r="I299">
+        <v>390</v>
       </c>
       <c r="J299">
-        <v>4.840004</v>
+        <v>-0.70314</v>
       </c>
       <c r="K299">
-        <v>47.02603</v>
+        <v>49.276437</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B300" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C300" t="s">
         <v>31</v>
       </c>
       <c r="E300" t="s">
+        <v>666</v>
+      </c>
+      <c r="G300" t="s">
+        <v>667</v>
+      </c>
+      <c r="H300" t="s">
         <v>668</v>
       </c>
-      <c r="G300" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I300">
-        <v>250</v>
+        <v>980</v>
       </c>
       <c r="J300">
-        <v>2.0807123</v>
+        <v>-1.474841</v>
       </c>
       <c r="K300">
-        <v>49.4295387</v>
+        <v>43.492949</v>
       </c>
     </row>
     <row r="301" spans="1:11">
       <c r="A301">
-        <v>649</v>
+        <v>163</v>
       </c>
       <c r="B301" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C301" t="s">
+        <v>31</v>
       </c>
       <c r="E301" t="s">
+        <v>669</v>
+      </c>
+      <c r="G301" t="s">
+        <v>670</v>
+      </c>
+      <c r="H301" t="s">
         <v>671</v>
       </c>
-      <c r="G301" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I301">
-        <v>1034</v>
+        <v>437</v>
       </c>
       <c r="J301">
-        <v>0.722705</v>
+        <v>-0.211464</v>
       </c>
       <c r="K301">
-        <v>49.230782</v>
+        <v>44.430624</v>
       </c>
     </row>
     <row r="302" spans="1:11">
       <c r="A302">
-        <v>7</v>
+        <v>164</v>
       </c>
       <c r="B302" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C302" t="s">
-        <v>48</v>
+        <v>192</v>
       </c>
       <c r="E302" t="s">
+        <v>672</v>
+      </c>
+      <c r="G302" t="s">
         <v>673</v>
       </c>
-      <c r="G302" t="s">
-[...6 lines deleted...]
-        <v>180</v>
+      <c r="I302" t="s">
+        <v>79</v>
       </c>
       <c r="J302">
-        <v>6.0240539</v>
+        <v>4.840004</v>
       </c>
       <c r="K302">
-        <v>47.237829</v>
+        <v>47.02603</v>
       </c>
     </row>
     <row r="303" spans="1:11">
       <c r="A303">
-        <v>655</v>
+        <v>165</v>
       </c>
       <c r="B303" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C303" t="s">
+        <v>31</v>
       </c>
       <c r="E303" t="s">
+        <v>674</v>
+      </c>
+      <c r="G303" t="s">
+        <v>675</v>
+      </c>
+      <c r="H303" t="s">
         <v>676</v>
       </c>
       <c r="I303">
-        <v>630</v>
+        <v>250</v>
       </c>
       <c r="J303">
-        <v>5.275159</v>
+        <v>2.0807123</v>
       </c>
       <c r="K303">
-        <v>47.465224</v>
+        <v>49.4295387</v>
       </c>
     </row>
     <row r="304" spans="1:11">
       <c r="A304">
-        <v>167</v>
+        <v>649</v>
       </c>
       <c r="B304" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D304" t="s">
+        <v>20</v>
       </c>
       <c r="E304" t="s">
         <v>677</v>
       </c>
       <c r="G304" t="s">
         <v>678</v>
       </c>
-      <c r="H304" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I304">
-        <v>400</v>
+        <v>1034</v>
       </c>
       <c r="J304">
-        <v>3.215795</v>
+        <v>0.722705</v>
       </c>
       <c r="K304">
-        <v>43.344233</v>
+        <v>49.230782</v>
       </c>
     </row>
     <row r="305" spans="1:11">
       <c r="A305">
-        <v>168</v>
+        <v>7</v>
       </c>
       <c r="B305" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C305" t="s">
         <v>48</v>
       </c>
       <c r="E305" t="s">
+        <v>679</v>
+      </c>
+      <c r="G305" t="s">
         <v>680</v>
       </c>
-      <c r="G305" t="s">
+      <c r="H305" t="s">
         <v>681</v>
       </c>
-      <c r="H305" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I305">
-        <v>314</v>
+        <v>180</v>
       </c>
       <c r="J305">
-        <v>-0.57918</v>
+        <v>6.0240539</v>
       </c>
       <c r="K305">
-        <v>44.837789</v>
+        <v>47.237829</v>
       </c>
     </row>
     <row r="306" spans="1:11">
       <c r="A306">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="B306" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D306" t="s">
         <v>20</v>
       </c>
       <c r="E306" t="s">
         <v>682</v>
       </c>
-      <c r="G306" t="s">
-        <v>683</v>
+      <c r="I306">
+        <v>630</v>
       </c>
       <c r="J306">
-        <v>-0.5322971</v>
+        <v>5.275159</v>
       </c>
       <c r="K306">
-        <v>44.8222776</v>
+        <v>47.465224</v>
       </c>
     </row>
     <row r="307" spans="1:11">
       <c r="A307">
-        <v>1133</v>
+        <v>167</v>
       </c>
       <c r="B307" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C307" t="s">
         <v>31</v>
       </c>
       <c r="E307" t="s">
+        <v>683</v>
+      </c>
+      <c r="G307" t="s">
         <v>684</v>
       </c>
-      <c r="G307" t="s">
+      <c r="H307" t="s">
         <v>685</v>
       </c>
       <c r="I307">
-        <v>1566</v>
+        <v>400</v>
+      </c>
+      <c r="J307">
+        <v>3.215795</v>
+      </c>
+      <c r="K307">
+        <v>43.344233</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308">
-        <v>667</v>
+        <v>168</v>
       </c>
       <c r="B308" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C308" t="s">
+        <v>48</v>
       </c>
       <c r="E308" t="s">
         <v>686</v>
       </c>
+      <c r="G308" t="s">
+        <v>687</v>
+      </c>
+      <c r="H308" t="s">
+        <v>209</v>
+      </c>
+      <c r="I308">
+        <v>314</v>
+      </c>
       <c r="J308">
-        <v>5.2255007</v>
+        <v>-0.57918</v>
       </c>
       <c r="K308">
-        <v>46.2051675</v>
+        <v>44.837789</v>
       </c>
     </row>
     <row r="309" spans="1:11">
       <c r="A309">
-        <v>169</v>
+        <v>664</v>
       </c>
       <c r="B309" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>604</v>
+      </c>
+      <c r="D309" t="s">
+        <v>20</v>
       </c>
       <c r="E309" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="G309" t="s">
-        <v>688</v>
-[...1 lines deleted...]
-      <c r="H309" t="s">
         <v>689</v>
       </c>
-      <c r="I309">
-[...1 lines deleted...]
-      </c>
       <c r="J309">
-        <v>2.398782</v>
+        <v>-0.5322971</v>
       </c>
       <c r="K309">
-        <v>47.081012</v>
+        <v>44.8222776</v>
       </c>
     </row>
     <row r="310" spans="1:11">
       <c r="A310">
-        <v>549</v>
+        <v>1133</v>
       </c>
       <c r="B310" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C310" t="s">
-        <v>184</v>
+        <v>31</v>
       </c>
       <c r="E310" t="s">
         <v>690</v>
       </c>
-      <c r="J310">
-[...3 lines deleted...]
-        <v>47.2805127</v>
+      <c r="G310" t="s">
+        <v>691</v>
+      </c>
+      <c r="I310">
+        <v>1566</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311">
-        <v>554</v>
+        <v>667</v>
       </c>
       <c r="B311" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>604</v>
+      </c>
+      <c r="D311" t="s">
+        <v>20</v>
       </c>
       <c r="E311" t="s">
-        <v>691</v>
-[...1 lines deleted...]
-      <c r="G311" t="s">
         <v>692</v>
       </c>
       <c r="J311">
-        <v>-2.9326435</v>
+        <v>5.2255007</v>
       </c>
       <c r="K311">
-        <v>48.2020471</v>
+        <v>46.2051675</v>
       </c>
     </row>
     <row r="312" spans="1:11">
       <c r="A312">
-        <v>672</v>
+        <v>169</v>
       </c>
       <c r="B312" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C312" t="s">
+        <v>48</v>
       </c>
       <c r="E312" t="s">
         <v>693</v>
       </c>
+      <c r="G312" t="s">
+        <v>694</v>
+      </c>
+      <c r="H312" t="s">
+        <v>695</v>
+      </c>
+      <c r="I312">
+        <v>280</v>
+      </c>
       <c r="J312">
-        <v>-3.018729</v>
+        <v>2.398782</v>
       </c>
       <c r="K312">
-        <v>47.751013</v>
+        <v>47.081012</v>
       </c>
     </row>
     <row r="313" spans="1:11">
       <c r="A313">
-        <v>170</v>
+        <v>549</v>
       </c>
       <c r="B313" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C313" t="s">
-        <v>31</v>
+        <v>188</v>
       </c>
       <c r="E313" t="s">
-        <v>694</v>
-[...5 lines deleted...]
-        <v>79</v>
+        <v>696</v>
       </c>
       <c r="J313">
-        <v>3.386482</v>
+        <v>4.9994372</v>
       </c>
       <c r="K313">
-        <v>45.295564</v>
+        <v>47.2805127</v>
       </c>
     </row>
     <row r="314" spans="1:11">
       <c r="A314">
-        <v>677</v>
+        <v>554</v>
       </c>
       <c r="B314" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C314" t="s">
+        <v>188</v>
       </c>
       <c r="E314" t="s">
-        <v>696</v>
+        <v>697</v>
+      </c>
+      <c r="G314" t="s">
+        <v>698</v>
       </c>
       <c r="J314">
-        <v>-0.370679</v>
+        <v>-2.9326435</v>
       </c>
       <c r="K314">
-        <v>49.182863</v>
+        <v>48.2020471</v>
       </c>
     </row>
     <row r="315" spans="1:11">
       <c r="A315">
-        <v>171</v>
+        <v>672</v>
       </c>
       <c r="B315" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D315" t="s">
+        <v>20</v>
       </c>
       <c r="E315" t="s">
-        <v>697</v>
-[...4 lines deleted...]
-      <c r="H315" t="s">
         <v>699</v>
       </c>
-      <c r="I315">
-[...1 lines deleted...]
-      </c>
       <c r="J315">
-        <v>1.441989</v>
+        <v>-3.018729</v>
       </c>
       <c r="K315">
-        <v>44.4475229</v>
+        <v>47.751013</v>
       </c>
     </row>
     <row r="316" spans="1:11">
       <c r="A316">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B316" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C316" t="s">
         <v>31</v>
       </c>
       <c r="E316" t="s">
         <v>700</v>
       </c>
       <c r="G316" t="s">
         <v>701</v>
       </c>
-      <c r="H316" t="s">
-[...3 lines deleted...]
-        <v>580</v>
+      <c r="I316" t="s">
+        <v>79</v>
       </c>
       <c r="J316">
-        <v>3.236633</v>
+        <v>3.386482</v>
       </c>
       <c r="K316">
-        <v>50.173538</v>
+        <v>45.295564</v>
       </c>
     </row>
     <row r="317" spans="1:11">
       <c r="A317">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="B317" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D317" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E317" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="J317">
-        <v>3.0784144</v>
+        <v>-0.370679</v>
       </c>
       <c r="K317">
-        <v>50.6351501</v>
+        <v>49.182863</v>
       </c>
     </row>
     <row r="318" spans="1:11">
       <c r="A318">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B318" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C318" t="s">
         <v>31</v>
       </c>
       <c r="E318" t="s">
+        <v>703</v>
+      </c>
+      <c r="G318" t="s">
         <v>704</v>
       </c>
-      <c r="G318" t="s">
+      <c r="H318" t="s">
         <v>705</v>
       </c>
-      <c r="H318" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I318">
-        <v>589</v>
+        <v>250</v>
       </c>
       <c r="J318">
-        <v>2.3517703</v>
+        <v>1.441989</v>
       </c>
       <c r="K318">
-        <v>43.2132151</v>
+        <v>44.4475229</v>
       </c>
     </row>
     <row r="319" spans="1:11">
       <c r="A319">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B319" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C319" t="s">
         <v>31</v>
       </c>
       <c r="E319" t="s">
+        <v>706</v>
+      </c>
+      <c r="G319" t="s">
         <v>707</v>
       </c>
-      <c r="G319" t="s">
+      <c r="H319" t="s">
         <v>708</v>
       </c>
       <c r="I319">
-        <v>483</v>
+        <v>580</v>
       </c>
       <c r="J319">
-        <v>5.048722</v>
+        <v>3.236633</v>
       </c>
       <c r="K319">
-        <v>44.0555639</v>
+        <v>50.173538</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320">
-        <v>178</v>
+        <v>680</v>
       </c>
       <c r="B320" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D320" t="s">
+        <v>35</v>
       </c>
       <c r="E320" t="s">
         <v>709</v>
       </c>
-      <c r="G320" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J320">
-        <v>4.853947</v>
+        <v>3.0784144</v>
       </c>
       <c r="K320">
-        <v>46.780764</v>
+        <v>50.6351501</v>
       </c>
     </row>
     <row r="321" spans="1:11">
       <c r="A321">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="B321" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C321" t="s">
         <v>31</v>
       </c>
       <c r="E321" t="s">
+        <v>710</v>
+      </c>
+      <c r="G321" t="s">
+        <v>711</v>
+      </c>
+      <c r="H321" t="s">
         <v>712</v>
       </c>
-      <c r="G321" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I321">
-        <v>290</v>
+        <v>589</v>
       </c>
       <c r="J321">
-        <v>4.363073</v>
+        <v>2.3517703</v>
       </c>
       <c r="K321">
-        <v>48.956682</v>
+        <v>43.2132151</v>
       </c>
     </row>
     <row r="322" spans="1:11">
       <c r="A322">
-        <v>690</v>
+        <v>174</v>
       </c>
       <c r="B322" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C322" t="s">
+        <v>31</v>
       </c>
       <c r="E322" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
       <c r="G322" t="s">
-        <v>713</v>
+        <v>714</v>
+      </c>
+      <c r="I322">
+        <v>483</v>
       </c>
       <c r="J322">
-        <v>4.3420716</v>
+        <v>5.048722</v>
       </c>
       <c r="K322">
-        <v>48.9692378</v>
+        <v>44.0555639</v>
       </c>
     </row>
     <row r="323" spans="1:11">
       <c r="A323">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B323" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C323" t="s">
         <v>31</v>
       </c>
       <c r="E323" t="s">
+        <v>715</v>
+      </c>
+      <c r="G323" t="s">
         <v>716</v>
       </c>
-      <c r="G323" t="s">
+      <c r="H323" t="s">
         <v>717</v>
       </c>
-      <c r="H323" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I323">
-        <v>390</v>
+        <v>346</v>
       </c>
       <c r="J323">
-        <v>1.489012</v>
+        <v>4.853947</v>
       </c>
       <c r="K323">
-        <v>48.443854</v>
+        <v>46.780764</v>
       </c>
     </row>
     <row r="324" spans="1:11">
       <c r="A324">
-        <v>691</v>
+        <v>177</v>
       </c>
       <c r="B324" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>604</v>
+      </c>
+      <c r="C324" t="s">
+        <v>31</v>
       </c>
       <c r="E324" t="s">
+        <v>718</v>
+      </c>
+      <c r="G324" t="s">
         <v>719</v>
       </c>
+      <c r="H324" t="s">
+        <v>720</v>
+      </c>
+      <c r="I324">
+        <v>290</v>
+      </c>
       <c r="J324">
-        <v>1.487157</v>
+        <v>4.363073</v>
       </c>
       <c r="K324">
-        <v>48.447382</v>
+        <v>48.956682</v>
       </c>
     </row>
     <row r="325" spans="1:11">
       <c r="A325">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="B325" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D325" t="s">
         <v>20</v>
       </c>
       <c r="E325" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="G325" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="J325">
-        <v>1.4878371</v>
+        <v>4.3420716</v>
       </c>
       <c r="K325">
-        <v>48.4478026</v>
+        <v>48.9692378</v>
       </c>
     </row>
     <row r="326" spans="1:11">
       <c r="A326">
-        <v>693</v>
+        <v>179</v>
       </c>
       <c r="B326" t="s">
-        <v>600</v>
+        <v>604</v>
+      </c>
+      <c r="C326" t="s">
+        <v>31</v>
       </c>
       <c r="E326" t="s">
-        <v>721</v>
+        <v>722</v>
+      </c>
+      <c r="G326" t="s">
+        <v>723</v>
+      </c>
+      <c r="H326" t="s">
+        <v>724</v>
+      </c>
+      <c r="I326">
+        <v>390</v>
       </c>
       <c r="J326">
-        <v>5.1392559</v>
+        <v>1.489012</v>
       </c>
       <c r="K326">
-        <v>48.113748</v>
+        <v>48.443854</v>
       </c>
     </row>
     <row r="327" spans="1:11">
       <c r="A327">
-        <v>547</v>
+        <v>691</v>
       </c>
       <c r="B327" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>604</v>
       </c>
       <c r="D327" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E327" t="s">
-        <v>722</v>
-[...8 lines deleted...]
-        <v>658</v>
+        <v>725</v>
       </c>
       <c r="J327">
-        <v>2.59016</v>
+        <v>1.487157</v>
       </c>
       <c r="K327">
-        <v>48.877535</v>
+        <v>48.447382</v>
       </c>
     </row>
     <row r="328" spans="1:11">
       <c r="A328">
-        <v>696</v>
+        <v>692</v>
       </c>
       <c r="B328" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D328" t="s">
         <v>20</v>
       </c>
       <c r="E328" t="s">
-        <v>724</v>
-[...2 lines deleted...]
-        <v>1093</v>
+        <v>726</v>
+      </c>
+      <c r="G328" t="s">
+        <v>723</v>
       </c>
       <c r="J328">
-        <v>2.112264</v>
+        <v>1.4878371</v>
       </c>
       <c r="K328">
-        <v>46.82714</v>
+        <v>48.4478026</v>
       </c>
     </row>
     <row r="329" spans="1:11">
       <c r="A329">
-        <v>180</v>
+        <v>693</v>
       </c>
       <c r="B329" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
       </c>
       <c r="E329" t="s">
-        <v>725</v>
-[...4 lines deleted...]
-      <c r="H329" t="s">
         <v>727</v>
       </c>
-      <c r="I329">
-[...1 lines deleted...]
-      </c>
       <c r="J329">
-        <v>3.087025</v>
+        <v>5.1392559</v>
       </c>
       <c r="K329">
-        <v>45.777222</v>
+        <v>48.113748</v>
       </c>
     </row>
     <row r="330" spans="1:11">
       <c r="A330">
-        <v>700</v>
+        <v>547</v>
       </c>
       <c r="B330" t="s">
-        <v>600</v>
+        <v>604</v>
+      </c>
+      <c r="C330" t="s">
+        <v>19</v>
       </c>
       <c r="D330" t="s">
         <v>20</v>
       </c>
       <c r="E330" t="s">
         <v>728</v>
       </c>
+      <c r="G330" t="s">
+        <v>729</v>
+      </c>
+      <c r="H330" t="s">
+        <v>457</v>
+      </c>
+      <c r="I330">
+        <v>658</v>
+      </c>
       <c r="J330">
-        <v>3.1265465</v>
+        <v>2.59016</v>
       </c>
       <c r="K330">
-        <v>45.7809732</v>
+        <v>48.877535</v>
       </c>
     </row>
     <row r="331" spans="1:11">
       <c r="A331">
-        <v>181</v>
+        <v>696</v>
       </c>
       <c r="B331" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>604</v>
       </c>
       <c r="D331" t="s">
         <v>20</v>
       </c>
       <c r="E331" t="s">
-        <v>729</v>
-[...1 lines deleted...]
-      <c r="G331" t="s">
         <v>730</v>
       </c>
+      <c r="I331">
+        <v>1093</v>
+      </c>
       <c r="J331">
-        <v>4.664555</v>
+        <v>2.112264</v>
       </c>
       <c r="K331">
-        <v>46.428968</v>
+        <v>46.82714</v>
       </c>
     </row>
     <row r="332" spans="1:11">
       <c r="A332">
-        <v>705</v>
+        <v>180</v>
       </c>
       <c r="B332" t="s">
-        <v>600</v>
+        <v>604</v>
+      </c>
+      <c r="C332" t="s">
+        <v>31</v>
       </c>
       <c r="E332" t="s">
         <v>731</v>
       </c>
+      <c r="G332" t="s">
+        <v>732</v>
+      </c>
+      <c r="H332" t="s">
+        <v>733</v>
+      </c>
+      <c r="I332">
+        <v>312</v>
+      </c>
       <c r="J332">
-        <v>0.57086</v>
+        <v>3.087025</v>
       </c>
       <c r="K332">
-        <v>43.026621</v>
+        <v>45.777222</v>
       </c>
     </row>
     <row r="333" spans="1:11">
       <c r="A333">
-        <v>706</v>
+        <v>700</v>
       </c>
       <c r="B333" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D333" t="s">
         <v>20</v>
       </c>
       <c r="E333" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-        <v>876</v>
+        <v>734</v>
       </c>
       <c r="J333">
-        <v>2.826145</v>
+        <v>3.1265465</v>
       </c>
       <c r="K333">
-        <v>49.417816</v>
+        <v>45.7809732</v>
       </c>
     </row>
     <row r="334" spans="1:11">
       <c r="A334">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B334" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C334" t="s">
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="D334" t="s">
+        <v>20</v>
       </c>
       <c r="E334" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="G334" t="s">
-        <v>734</v>
-[...2 lines deleted...]
-        <v>1317</v>
+        <v>736</v>
       </c>
       <c r="J334">
-        <v>0.372492</v>
+        <v>4.664555</v>
       </c>
       <c r="K334">
-        <v>43.9582229</v>
+        <v>46.428968</v>
       </c>
     </row>
     <row r="335" spans="1:11">
       <c r="A335">
-        <v>606</v>
+        <v>705</v>
       </c>
       <c r="B335" t="s">
-        <v>600</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>604</v>
       </c>
       <c r="E335" t="s">
-        <v>735</v>
-[...5 lines deleted...]
-        <v>660</v>
+        <v>737</v>
       </c>
       <c r="J335">
-        <v>2.511947</v>
+        <v>0.57086</v>
       </c>
       <c r="K335">
-        <v>49.907676</v>
+        <v>43.026621</v>
       </c>
     </row>
     <row r="336" spans="1:11">
       <c r="A336">
-        <v>1131</v>
+        <v>706</v>
       </c>
       <c r="B336" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>604</v>
+      </c>
+      <c r="D336" t="s">
+        <v>20</v>
       </c>
       <c r="E336" t="s">
-        <v>737</v>
+        <v>738</v>
+      </c>
+      <c r="I336">
+        <v>876</v>
+      </c>
+      <c r="J336">
+        <v>2.826145</v>
+      </c>
+      <c r="K336">
+        <v>49.417816</v>
       </c>
     </row>
     <row r="337" spans="1:11">
       <c r="A337">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B337" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C337" t="s">
         <v>31</v>
       </c>
       <c r="E337" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="G337" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="I337">
-        <v>451</v>
+        <v>1317</v>
       </c>
       <c r="J337">
-        <v>1.137885</v>
+        <v>0.372492</v>
       </c>
       <c r="K337">
-        <v>43.001602</v>
+        <v>43.9582229</v>
       </c>
     </row>
     <row r="338" spans="1:11">
       <c r="A338">
-        <v>184</v>
+        <v>606</v>
       </c>
       <c r="B338" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C338" t="s">
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="D338" t="s">
+        <v>20</v>
       </c>
       <c r="E338" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="G338" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="I338">
-        <v>429</v>
+        <v>660</v>
       </c>
       <c r="J338">
-        <v>-1.4452609</v>
+        <v>2.511947</v>
       </c>
       <c r="K338">
-        <v>49.047808</v>
+        <v>49.907676</v>
       </c>
     </row>
     <row r="339" spans="1:11">
       <c r="A339">
-        <v>709</v>
+        <v>1131</v>
       </c>
       <c r="B339" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>604</v>
+      </c>
+      <c r="C339" t="s">
+        <v>12</v>
       </c>
       <c r="E339" t="s">
-        <v>742</v>
-[...8 lines deleted...]
-        <v>50.567672</v>
+        <v>743</v>
       </c>
     </row>
     <row r="340" spans="1:11">
       <c r="A340">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="B340" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C340" t="s">
         <v>31</v>
       </c>
       <c r="E340" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="G340" t="s">
-        <v>609</v>
+        <v>745</v>
       </c>
       <c r="I340">
-        <v>506</v>
+        <v>451</v>
       </c>
       <c r="J340">
-        <v>-1.051945</v>
+        <v>1.137885</v>
       </c>
       <c r="K340">
-        <v>43.708608</v>
+        <v>43.001602</v>
       </c>
     </row>
     <row r="341" spans="1:11">
       <c r="A341">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="B341" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C341" t="s">
         <v>31</v>
       </c>
       <c r="E341" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="G341" t="s">
-        <v>745</v>
+        <v>278</v>
       </c>
       <c r="H341" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="I341">
-        <v>325</v>
+        <v>429</v>
       </c>
       <c r="J341">
-        <v>5.370536</v>
+        <v>-1.4452609</v>
       </c>
       <c r="K341">
-        <v>44.751036</v>
+        <v>49.047808</v>
       </c>
     </row>
     <row r="342" spans="1:11">
       <c r="A342">
-        <v>187</v>
+        <v>709</v>
       </c>
       <c r="B342" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D342" t="s">
+        <v>35</v>
       </c>
       <c r="E342" t="s">
-        <v>747</v>
-[...1 lines deleted...]
-      <c r="G342" t="s">
         <v>748</v>
       </c>
       <c r="I342">
-        <v>364</v>
+        <v>833</v>
       </c>
       <c r="J342">
-        <v>6.235976</v>
+        <v>3.215868</v>
       </c>
       <c r="K342">
-        <v>44.092193</v>
+        <v>50.567672</v>
       </c>
     </row>
     <row r="343" spans="1:11">
       <c r="A343">
-        <v>598</v>
+        <v>185</v>
       </c>
       <c r="B343" t="s">
-        <v>600</v>
+        <v>604</v>
+      </c>
+      <c r="C343" t="s">
+        <v>31</v>
       </c>
       <c r="E343" t="s">
         <v>749</v>
       </c>
       <c r="G343" t="s">
-        <v>750</v>
+        <v>613</v>
+      </c>
+      <c r="I343">
+        <v>506</v>
       </c>
       <c r="J343">
-        <v>5.04148</v>
+        <v>-1.051945</v>
       </c>
       <c r="K343">
-        <v>47.322047</v>
+        <v>43.708608</v>
       </c>
     </row>
     <row r="344" spans="1:11">
       <c r="A344">
-        <v>599</v>
+        <v>186</v>
       </c>
       <c r="B344" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C344" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E344" t="s">
+        <v>750</v>
+      </c>
+      <c r="G344" t="s">
         <v>751</v>
       </c>
-      <c r="G344" t="s">
+      <c r="H344" t="s">
         <v>752</v>
       </c>
+      <c r="I344">
+        <v>325</v>
+      </c>
       <c r="J344">
-        <v>5.033845</v>
+        <v>5.370536</v>
       </c>
       <c r="K344">
-        <v>47.321614</v>
+        <v>44.751036</v>
       </c>
     </row>
     <row r="345" spans="1:11">
       <c r="A345">
-        <v>556</v>
+        <v>187</v>
       </c>
       <c r="B345" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C345" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="E345" t="s">
         <v>753</v>
       </c>
       <c r="G345" t="s">
-        <v>750</v>
-[...1 lines deleted...]
-      <c r="H345" t="s">
         <v>754</v>
       </c>
       <c r="I345">
-        <v>990</v>
+        <v>364</v>
       </c>
       <c r="J345">
-        <v>5.047479</v>
+        <v>6.235976</v>
       </c>
       <c r="K345">
-        <v>47.2909559</v>
+        <v>44.092193</v>
       </c>
     </row>
     <row r="346" spans="1:11">
       <c r="A346">
-        <v>188</v>
+        <v>598</v>
       </c>
       <c r="B346" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
       </c>
       <c r="E346" t="s">
         <v>755</v>
       </c>
       <c r="G346" t="s">
         <v>756</v>
       </c>
-      <c r="I346">
-[...1 lines deleted...]
-      </c>
       <c r="J346">
-        <v>-1.753965</v>
+        <v>5.04148</v>
       </c>
       <c r="K346">
-        <v>48.54969</v>
+        <v>47.322047</v>
       </c>
     </row>
     <row r="347" spans="1:11">
       <c r="A347">
-        <v>716</v>
+        <v>599</v>
       </c>
       <c r="B347" t="s">
-        <v>600</v>
+        <v>604</v>
+      </c>
+      <c r="C347" t="s">
+        <v>19</v>
+      </c>
+      <c r="D347" t="s">
+        <v>35</v>
       </c>
       <c r="E347" t="s">
         <v>757</v>
       </c>
       <c r="G347" t="s">
         <v>758</v>
       </c>
       <c r="J347">
-        <v>3.080602</v>
+        <v>5.033845</v>
       </c>
       <c r="K347">
-        <v>50.367874</v>
+        <v>47.321614</v>
       </c>
     </row>
     <row r="348" spans="1:11">
       <c r="A348">
-        <v>105</v>
+        <v>556</v>
       </c>
       <c r="B348" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C348" t="s">
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="D348" t="s">
+        <v>20</v>
       </c>
       <c r="E348" t="s">
         <v>759</v>
       </c>
       <c r="G348" t="s">
+        <v>756</v>
+      </c>
+      <c r="H348" t="s">
         <v>760</v>
       </c>
-      <c r="H348" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I348">
-        <v>571</v>
+        <v>990</v>
       </c>
       <c r="J348">
-        <v>2.970433</v>
+        <v>5.047479</v>
       </c>
       <c r="K348">
-        <v>42.600336</v>
+        <v>47.2909559</v>
       </c>
     </row>
     <row r="349" spans="1:11">
       <c r="A349">
-        <v>725</v>
+        <v>188</v>
       </c>
       <c r="B349" t="s">
-        <v>600</v>
+        <v>604</v>
+      </c>
+      <c r="C349" t="s">
+        <v>31</v>
       </c>
       <c r="E349" t="s">
+        <v>761</v>
+      </c>
+      <c r="G349" t="s">
         <v>762</v>
       </c>
+      <c r="I349">
+        <v>557</v>
+      </c>
       <c r="J349">
-        <v>7.4416241</v>
+        <v>-1.753965</v>
       </c>
       <c r="K349">
-        <v>48.3181795</v>
+        <v>48.54969</v>
       </c>
     </row>
     <row r="350" spans="1:11">
       <c r="A350">
-        <v>189</v>
+        <v>716</v>
       </c>
       <c r="B350" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>604</v>
       </c>
       <c r="E350" t="s">
         <v>763</v>
       </c>
       <c r="G350" t="s">
         <v>764</v>
       </c>
-      <c r="I350">
-[...1 lines deleted...]
-      </c>
       <c r="J350">
-        <v>6.495865</v>
+        <v>3.080602</v>
       </c>
       <c r="K350">
-        <v>44.564164</v>
+        <v>50.367874</v>
       </c>
     </row>
     <row r="351" spans="1:11">
       <c r="A351">
-        <v>727</v>
+        <v>105</v>
       </c>
       <c r="B351" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C351" t="s">
+        <v>31</v>
       </c>
       <c r="E351" t="s">
         <v>765</v>
       </c>
+      <c r="G351" t="s">
+        <v>766</v>
+      </c>
+      <c r="H351" t="s">
+        <v>767</v>
+      </c>
+      <c r="I351">
+        <v>571</v>
+      </c>
       <c r="J351">
-        <v>7.66326</v>
+        <v>2.970433</v>
       </c>
       <c r="K351">
-        <v>48.42353</v>
+        <v>42.600336</v>
       </c>
     </row>
     <row r="352" spans="1:11">
       <c r="A352">
-        <v>729</v>
+        <v>725</v>
       </c>
       <c r="B352" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
       </c>
       <c r="E352" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="J352">
-        <v>2.672035</v>
+        <v>7.4416241</v>
       </c>
       <c r="K352">
-        <v>44.554877</v>
+        <v>48.3181795</v>
       </c>
     </row>
     <row r="353" spans="1:11">
       <c r="A353">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B353" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C353" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E353" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="G353" t="s">
-        <v>768</v>
-[...2 lines deleted...]
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="I353">
-        <v>412</v>
+        <v>374</v>
       </c>
       <c r="J353">
-        <v>1.151361</v>
+        <v>6.495865</v>
       </c>
       <c r="K353">
-        <v>49.0270129</v>
+        <v>44.564164</v>
       </c>
     </row>
     <row r="354" spans="1:11">
       <c r="A354">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="B354" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D354" t="s">
         <v>20</v>
       </c>
       <c r="E354" t="s">
-        <v>770</v>
-[...2 lines deleted...]
-        <v>658</v>
+        <v>771</v>
       </c>
       <c r="J354">
-        <v>0.380774</v>
+        <v>7.66326</v>
       </c>
       <c r="K354">
-        <v>49.755601</v>
+        <v>48.42353</v>
       </c>
     </row>
     <row r="355" spans="1:11">
       <c r="A355">
-        <v>735</v>
+        <v>729</v>
       </c>
       <c r="B355" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D355" t="s">
         <v>20</v>
       </c>
       <c r="E355" t="s">
-        <v>771</v>
-[...2 lines deleted...]
-        <v>1121</v>
+        <v>772</v>
       </c>
       <c r="J355">
-        <v>3.611037</v>
+        <v>2.672035</v>
       </c>
       <c r="K355">
-        <v>48.450119</v>
+        <v>44.554877</v>
       </c>
     </row>
     <row r="356" spans="1:11">
       <c r="A356">
-        <v>737</v>
+        <v>190</v>
       </c>
       <c r="B356" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C356" t="s">
+        <v>31</v>
       </c>
       <c r="E356" t="s">
-        <v>772</v>
+        <v>773</v>
+      </c>
+      <c r="G356" t="s">
+        <v>774</v>
+      </c>
+      <c r="H356" t="s">
+        <v>775</v>
       </c>
       <c r="I356">
-        <v>838</v>
+        <v>412</v>
       </c>
       <c r="J356">
-        <v>2.032871</v>
+        <v>1.151361</v>
       </c>
       <c r="K356">
-        <v>44.608288</v>
+        <v>49.0270129</v>
       </c>
     </row>
     <row r="357" spans="1:11">
       <c r="A357">
-        <v>950</v>
+        <v>733</v>
       </c>
       <c r="B357" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D357" t="s">
         <v>20</v>
       </c>
       <c r="E357" t="s">
-        <v>773</v>
-[...2 lines deleted...]
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="I357">
-        <v>651</v>
+        <v>658</v>
       </c>
       <c r="J357">
-        <v>2.319231</v>
+        <v>0.380774</v>
       </c>
       <c r="K357">
-        <v>47.810331</v>
+        <v>49.755601</v>
       </c>
     </row>
     <row r="358" spans="1:11">
       <c r="A358">
-        <v>742</v>
+        <v>735</v>
       </c>
       <c r="B358" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D358" t="s">
         <v>20</v>
       </c>
       <c r="E358" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="I358">
         <v>1121</v>
       </c>
       <c r="J358">
-        <v>1.605232</v>
+        <v>3.611037</v>
       </c>
       <c r="K358">
-        <v>42.964127</v>
+        <v>48.450119</v>
       </c>
     </row>
     <row r="359" spans="1:11">
       <c r="A359">
-        <v>746</v>
+        <v>737</v>
       </c>
       <c r="B359" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>604</v>
       </c>
       <c r="D359" t="s">
         <v>20</v>
       </c>
       <c r="E359" t="s">
-        <v>776</v>
-[...2 lines deleted...]
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="I359">
-        <v>1101</v>
+        <v>838</v>
       </c>
       <c r="J359">
-        <v>0.049577</v>
+        <v>2.032871</v>
       </c>
       <c r="K359">
-        <v>47.181755</v>
+        <v>44.608288</v>
       </c>
     </row>
     <row r="360" spans="1:11">
       <c r="A360">
-        <v>748</v>
+        <v>950</v>
       </c>
       <c r="B360" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D360" t="s">
         <v>20</v>
       </c>
       <c r="E360" t="s">
-        <v>778</v>
+        <v>779</v>
+      </c>
+      <c r="G360" t="s">
+        <v>780</v>
+      </c>
+      <c r="I360">
+        <v>651</v>
       </c>
       <c r="J360">
-        <v>4.945711</v>
+        <v>2.319231</v>
       </c>
       <c r="K360">
-        <v>43.437882</v>
+        <v>47.810331</v>
       </c>
     </row>
     <row r="361" spans="1:11">
       <c r="A361">
-        <v>749</v>
+        <v>742</v>
       </c>
       <c r="B361" t="s">
-        <v>600</v>
+        <v>604</v>
+      </c>
+      <c r="D361" t="s">
+        <v>20</v>
       </c>
       <c r="E361" t="s">
-        <v>779</v>
-[...2 lines deleted...]
-        <v>780</v>
+        <v>781</v>
+      </c>
+      <c r="I361">
+        <v>1121</v>
       </c>
       <c r="J361">
-        <v>2.422808</v>
+        <v>1.605232</v>
       </c>
       <c r="K361">
-        <v>46.783089</v>
+        <v>42.964127</v>
       </c>
     </row>
     <row r="362" spans="1:11">
       <c r="A362">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="B362" t="s">
-        <v>600</v>
+        <v>604</v>
+      </c>
+      <c r="C362" t="s">
+        <v>19</v>
+      </c>
+      <c r="D362" t="s">
+        <v>20</v>
       </c>
       <c r="E362" t="s">
-        <v>781</v>
+        <v>782</v>
+      </c>
+      <c r="G362" t="s">
+        <v>783</v>
+      </c>
+      <c r="I362">
+        <v>1101</v>
       </c>
       <c r="J362">
-        <v>2.422808</v>
+        <v>0.049577</v>
       </c>
       <c r="K362">
-        <v>46.783089</v>
+        <v>47.181755</v>
       </c>
     </row>
     <row r="363" spans="1:11">
       <c r="A363">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="B363" t="s">
-        <v>600</v>
+        <v>604</v>
+      </c>
+      <c r="D363" t="s">
+        <v>20</v>
       </c>
       <c r="E363" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="J363">
-        <v>2.422808</v>
+        <v>4.945711</v>
       </c>
       <c r="K363">
-        <v>46.783089</v>
+        <v>43.437882</v>
       </c>
     </row>
     <row r="364" spans="1:11">
       <c r="A364">
-        <v>753</v>
+        <v>749</v>
       </c>
       <c r="B364" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="E364" t="s">
-        <v>783</v>
+        <v>785</v>
+      </c>
+      <c r="G364" t="s">
+        <v>786</v>
       </c>
       <c r="J364">
         <v>2.422808</v>
       </c>
       <c r="K364">
         <v>46.783089</v>
       </c>
     </row>
     <row r="365" spans="1:11">
       <c r="A365">
-        <v>754</v>
+        <v>750</v>
       </c>
       <c r="B365" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="E365" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="J365">
         <v>2.422808</v>
       </c>
       <c r="K365">
         <v>46.783089</v>
       </c>
     </row>
     <row r="366" spans="1:11">
       <c r="A366">
-        <v>755</v>
+        <v>751</v>
       </c>
       <c r="B366" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="E366" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="J366">
         <v>2.422808</v>
       </c>
       <c r="K366">
         <v>46.783089</v>
       </c>
     </row>
     <row r="367" spans="1:11">
       <c r="A367">
-        <v>191</v>
+        <v>753</v>
       </c>
       <c r="B367" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
       </c>
       <c r="E367" t="s">
-        <v>786</v>
-[...8 lines deleted...]
-        <v>374</v>
+        <v>789</v>
       </c>
       <c r="J367">
-        <v>6.737034</v>
+        <v>2.422808</v>
       </c>
       <c r="K367">
-        <v>43.433152</v>
+        <v>46.783089</v>
       </c>
     </row>
     <row r="368" spans="1:11">
       <c r="A368">
-        <v>192</v>
+        <v>754</v>
       </c>
       <c r="B368" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
       </c>
       <c r="E368" t="s">
-        <v>789</v>
-[...1 lines deleted...]
-      <c r="G368" t="s">
         <v>790</v>
       </c>
-      <c r="I368">
-[...1 lines deleted...]
-      </c>
       <c r="J368">
-        <v>6.079758</v>
+        <v>2.422808</v>
       </c>
       <c r="K368">
-        <v>44.559638</v>
+        <v>46.783089</v>
       </c>
     </row>
     <row r="369" spans="1:11">
       <c r="A369">
-        <v>957</v>
+        <v>755</v>
       </c>
       <c r="B369" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
       </c>
       <c r="E369" t="s">
         <v>791</v>
       </c>
       <c r="J369">
-        <v>3.549015</v>
+        <v>2.422808</v>
       </c>
       <c r="K369">
-        <v>43.734434</v>
+        <v>46.783089</v>
       </c>
     </row>
     <row r="370" spans="1:11">
       <c r="A370">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B370" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C370" t="s">
         <v>31</v>
       </c>
       <c r="E370" t="s">
         <v>792</v>
       </c>
-      <c r="F370" t="s">
+      <c r="G370" t="s">
         <v>793</v>
       </c>
-      <c r="G370" t="s">
+      <c r="H370" t="s">
         <v>794</v>
       </c>
       <c r="I370">
-        <v>451</v>
+        <v>374</v>
       </c>
       <c r="J370">
-        <v>6.841838</v>
+        <v>6.737034</v>
       </c>
       <c r="K370">
-        <v>43.94714</v>
+        <v>43.433152</v>
       </c>
     </row>
     <row r="371" spans="1:11">
       <c r="A371">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B371" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C371" t="s">
         <v>31</v>
       </c>
       <c r="E371" t="s">
         <v>795</v>
       </c>
-      <c r="F371" t="s">
+      <c r="G371" t="s">
         <v>796</v>
       </c>
-      <c r="G371" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I371">
-        <v>451</v>
+        <v>430</v>
       </c>
       <c r="J371">
-        <v>6.926492</v>
+        <v>6.079758</v>
       </c>
       <c r="K371">
-        <v>43.660153</v>
+        <v>44.559638</v>
       </c>
     </row>
     <row r="372" spans="1:11">
       <c r="A372">
-        <v>195</v>
+        <v>957</v>
       </c>
       <c r="B372" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D372" t="s">
+        <v>20</v>
       </c>
       <c r="E372" t="s">
-        <v>798</v>
-[...5 lines deleted...]
-        <v>381</v>
+        <v>797</v>
       </c>
       <c r="J372">
-        <v>5.724524</v>
+        <v>3.549015</v>
       </c>
       <c r="K372">
-        <v>45.188529</v>
+        <v>43.734434</v>
       </c>
     </row>
     <row r="373" spans="1:11">
       <c r="A373">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="B373" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C373" t="s">
-        <v>184</v>
+        <v>31</v>
       </c>
       <c r="E373" t="s">
+        <v>798</v>
+      </c>
+      <c r="F373" t="s">
+        <v>799</v>
+      </c>
+      <c r="G373" t="s">
         <v>800</v>
       </c>
+      <c r="I373">
+        <v>451</v>
+      </c>
       <c r="J373">
-        <v>2.517525</v>
+        <v>6.841838</v>
       </c>
       <c r="K373">
-        <v>48.737806</v>
+        <v>43.94714</v>
       </c>
     </row>
     <row r="374" spans="1:11">
       <c r="A374">
-        <v>788</v>
+        <v>194</v>
       </c>
       <c r="B374" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C374" t="s">
+        <v>31</v>
       </c>
       <c r="E374" t="s">
         <v>801</v>
       </c>
+      <c r="F374" t="s">
+        <v>802</v>
+      </c>
+      <c r="G374" t="s">
+        <v>803</v>
+      </c>
+      <c r="I374">
+        <v>451</v>
+      </c>
       <c r="J374">
-        <v>7.0525374</v>
+        <v>6.926492</v>
       </c>
       <c r="K374">
-        <v>43.5141874</v>
+        <v>43.660153</v>
       </c>
     </row>
     <row r="375" spans="1:11">
       <c r="A375">
-        <v>791</v>
+        <v>195</v>
       </c>
       <c r="B375" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>604</v>
+      </c>
+      <c r="C375" t="s">
+        <v>31</v>
       </c>
       <c r="E375" t="s">
-        <v>802</v>
+        <v>804</v>
+      </c>
+      <c r="G375" t="s">
+        <v>805</v>
+      </c>
+      <c r="I375">
+        <v>381</v>
       </c>
       <c r="J375">
-        <v>7.254065</v>
+        <v>5.724524</v>
       </c>
       <c r="K375">
-        <v>47.902854</v>
+        <v>45.188529</v>
       </c>
     </row>
     <row r="376" spans="1:11">
       <c r="A376">
-        <v>798</v>
+        <v>196</v>
       </c>
       <c r="B376" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C376" t="s">
+        <v>188</v>
       </c>
       <c r="E376" t="s">
-        <v>803</v>
-[...2 lines deleted...]
-        <v>654</v>
+        <v>806</v>
       </c>
       <c r="J376">
-        <v>0.819459</v>
+        <v>2.517525</v>
       </c>
       <c r="K376">
-        <v>49.433214</v>
+        <v>48.737806</v>
       </c>
     </row>
     <row r="377" spans="1:11">
       <c r="A377">
-        <v>1106</v>
+        <v>788</v>
       </c>
       <c r="B377" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>604</v>
       </c>
       <c r="D377" t="s">
         <v>20</v>
       </c>
       <c r="E377" t="s">
-        <v>804</v>
-[...5 lines deleted...]
-        <v>1043</v>
+        <v>807</v>
       </c>
       <c r="J377">
-        <v>3.4146</v>
+        <v>7.0525374</v>
       </c>
       <c r="K377">
-        <v>45.1915</v>
+        <v>43.5141874</v>
       </c>
     </row>
     <row r="378" spans="1:11">
       <c r="A378">
-        <v>807</v>
+        <v>791</v>
       </c>
       <c r="B378" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D378" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E378" t="s">
-        <v>806</v>
-[...2 lines deleted...]
-        <v>1120</v>
+        <v>808</v>
       </c>
       <c r="J378">
-        <v>0.761037</v>
+        <v>7.254065</v>
       </c>
       <c r="K378">
-        <v>48.768079</v>
+        <v>47.902854</v>
       </c>
     </row>
     <row r="379" spans="1:11">
       <c r="A379">
-        <v>808</v>
+        <v>798</v>
       </c>
       <c r="B379" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D379" t="s">
         <v>20</v>
       </c>
       <c r="E379" t="s">
-        <v>807</v>
+        <v>809</v>
+      </c>
+      <c r="I379">
+        <v>654</v>
       </c>
       <c r="J379">
-        <v>3.018014</v>
+        <v>0.819459</v>
       </c>
       <c r="K379">
-        <v>47.177091</v>
+        <v>49.433214</v>
       </c>
     </row>
     <row r="380" spans="1:11">
       <c r="A380">
-        <v>197</v>
+        <v>1106</v>
       </c>
       <c r="B380" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C380" t="s">
         <v>19</v>
       </c>
       <c r="D380" t="s">
         <v>20</v>
       </c>
       <c r="E380" t="s">
-        <v>808</v>
+        <v>810</v>
+      </c>
+      <c r="G380" t="s">
+        <v>811</v>
+      </c>
+      <c r="I380">
+        <v>1043</v>
       </c>
       <c r="J380">
-        <v>5.3486269</v>
+        <v>3.4146</v>
       </c>
       <c r="K380">
-        <v>45.903996</v>
+        <v>45.1915</v>
       </c>
     </row>
     <row r="381" spans="1:11">
       <c r="A381">
-        <v>1126</v>
+        <v>807</v>
       </c>
       <c r="B381" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>604</v>
       </c>
       <c r="D381" t="s">
         <v>20</v>
       </c>
       <c r="E381" t="s">
-        <v>809</v>
-[...5 lines deleted...]
-        <v>811</v>
+        <v>812</v>
+      </c>
+      <c r="I381">
+        <v>1120</v>
       </c>
       <c r="J381">
-        <v>2.3701</v>
+        <v>0.761037</v>
       </c>
       <c r="K381">
-        <v>43.0526</v>
+        <v>48.768079</v>
       </c>
     </row>
     <row r="382" spans="1:11">
       <c r="A382">
-        <v>198</v>
+        <v>808</v>
       </c>
       <c r="B382" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D382" t="s">
+        <v>20</v>
       </c>
       <c r="E382" t="s">
-        <v>812</v>
-[...1 lines deleted...]
-      <c r="G382" t="s">
         <v>813</v>
       </c>
-      <c r="H382" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J382">
-        <v>5.334297</v>
+        <v>3.018014</v>
       </c>
       <c r="K382">
-        <v>47.86683</v>
+        <v>47.177091</v>
       </c>
     </row>
     <row r="383" spans="1:11">
       <c r="A383">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B383" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C383" t="s">
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="D383" t="s">
+        <v>20</v>
       </c>
       <c r="E383" t="s">
-        <v>815</v>
-[...8 lines deleted...]
-        <v>499</v>
+        <v>814</v>
       </c>
       <c r="J383">
-        <v>3.623896</v>
+        <v>5.3486269</v>
       </c>
       <c r="K383">
-        <v>49.564427</v>
+        <v>45.903996</v>
       </c>
     </row>
     <row r="384" spans="1:11">
       <c r="A384">
-        <v>200</v>
+        <v>1126</v>
       </c>
       <c r="B384" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C384" t="s">
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="D384" t="s">
+        <v>20</v>
       </c>
       <c r="E384" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
       <c r="G384" t="s">
-        <v>819</v>
-[...2 lines deleted...]
-        <v>1317</v>
+        <v>816</v>
+      </c>
+      <c r="I384" t="s">
+        <v>817</v>
       </c>
       <c r="J384">
-        <v>1.820699</v>
+        <v>2.3701</v>
       </c>
       <c r="K384">
-        <v>43.699185</v>
+        <v>43.0526</v>
       </c>
     </row>
     <row r="385" spans="1:11">
       <c r="A385">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B385" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C385" t="s">
         <v>31</v>
       </c>
       <c r="E385" t="s">
+        <v>818</v>
+      </c>
+      <c r="G385" t="s">
+        <v>819</v>
+      </c>
+      <c r="H385" t="s">
         <v>820</v>
       </c>
-      <c r="G385" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I385">
-        <v>451</v>
+        <v>220</v>
       </c>
       <c r="J385">
-        <v>0.199556</v>
+        <v>5.334297</v>
       </c>
       <c r="K385">
-        <v>48.00611</v>
+        <v>47.86683</v>
       </c>
     </row>
     <row r="386" spans="1:11">
       <c r="A386">
-        <v>813</v>
+        <v>199</v>
       </c>
       <c r="B386" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C386" t="s">
+        <v>31</v>
       </c>
       <c r="E386" t="s">
+        <v>821</v>
+      </c>
+      <c r="G386" t="s">
+        <v>822</v>
+      </c>
+      <c r="H386" t="s">
         <v>823</v>
       </c>
-      <c r="G386" t="s">
-        <v>824</v>
+      <c r="I386">
+        <v>499</v>
       </c>
       <c r="J386">
-        <v>0.1786975</v>
+        <v>3.623896</v>
       </c>
       <c r="K386">
-        <v>47.9620425</v>
+        <v>49.564427</v>
       </c>
     </row>
     <row r="387" spans="1:11">
       <c r="A387">
-        <v>11</v>
+        <v>200</v>
       </c>
       <c r="B387" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C387" t="s">
         <v>31</v>
       </c>
       <c r="E387" t="s">
+        <v>824</v>
+      </c>
+      <c r="G387" t="s">
         <v>825</v>
       </c>
-      <c r="G387" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I387">
-        <v>451</v>
+        <v>1317</v>
       </c>
       <c r="J387">
-        <v>3.882936</v>
+        <v>1.820699</v>
       </c>
       <c r="K387">
-        <v>45.042768</v>
+        <v>43.699185</v>
       </c>
     </row>
     <row r="388" spans="1:11">
       <c r="A388">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B388" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C388" t="s">
         <v>31</v>
       </c>
       <c r="E388" t="s">
+        <v>826</v>
+      </c>
+      <c r="G388" t="s">
         <v>827</v>
       </c>
-      <c r="G388" t="s">
+      <c r="H388" t="s">
         <v>828</v>
       </c>
       <c r="I388">
-        <v>506</v>
+        <v>451</v>
       </c>
       <c r="J388">
-        <v>0.623621</v>
+        <v>0.199556</v>
       </c>
       <c r="K388">
-        <v>43.933604</v>
+        <v>48.00611</v>
       </c>
     </row>
     <row r="389" spans="1:11">
       <c r="A389">
-        <v>815</v>
+        <v>813</v>
       </c>
       <c r="B389" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D389" t="s">
         <v>20</v>
       </c>
       <c r="E389" t="s">
         <v>829</v>
       </c>
+      <c r="G389" t="s">
+        <v>830</v>
+      </c>
       <c r="J389">
-        <v>0.477153</v>
+        <v>0.1786975</v>
       </c>
       <c r="K389">
-        <v>49.323896</v>
+        <v>47.9620425</v>
       </c>
     </row>
     <row r="390" spans="1:11">
       <c r="A390">
-        <v>203</v>
+        <v>11</v>
       </c>
       <c r="B390" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C390" t="s">
         <v>31</v>
       </c>
       <c r="E390" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="G390" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="I390">
-        <v>506</v>
+        <v>451</v>
       </c>
       <c r="J390">
-        <v>-0.434402</v>
+        <v>3.882936</v>
       </c>
       <c r="K390">
-        <v>43.333177</v>
+        <v>45.042768</v>
       </c>
     </row>
     <row r="391" spans="1:11">
       <c r="A391">
-        <v>817</v>
+        <v>202</v>
       </c>
       <c r="B391" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C391" t="s">
+        <v>31</v>
       </c>
       <c r="E391" t="s">
-        <v>832</v>
+        <v>833</v>
+      </c>
+      <c r="G391" t="s">
+        <v>834</v>
       </c>
       <c r="I391">
-        <v>751</v>
+        <v>506</v>
       </c>
       <c r="J391">
-        <v>4.082614</v>
+        <v>0.623621</v>
       </c>
       <c r="K391">
-        <v>50.117999</v>
+        <v>43.933604</v>
       </c>
     </row>
     <row r="392" spans="1:11">
       <c r="A392">
-        <v>204</v>
+        <v>815</v>
       </c>
       <c r="B392" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D392" t="s">
+        <v>20</v>
       </c>
       <c r="E392" t="s">
-        <v>833</v>
-[...5 lines deleted...]
-        <v>79</v>
+        <v>835</v>
       </c>
       <c r="J392">
-        <v>3.057256</v>
+        <v>0.477153</v>
       </c>
       <c r="K392">
-        <v>50.62925</v>
+        <v>49.323896</v>
       </c>
     </row>
     <row r="393" spans="1:11">
       <c r="A393">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="B393" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C393" t="s">
         <v>31</v>
       </c>
       <c r="E393" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="G393" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="H393" t="s">
         <v>837</v>
       </c>
       <c r="I393">
-        <v>73</v>
+        <v>506</v>
       </c>
       <c r="J393">
-        <v>1.261105</v>
+        <v>-0.434402</v>
       </c>
       <c r="K393">
-        <v>45.833619</v>
+        <v>43.333177</v>
       </c>
     </row>
     <row r="394" spans="1:11">
       <c r="A394">
-        <v>820</v>
+        <v>817</v>
       </c>
       <c r="B394" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D394" t="s">
         <v>20</v>
       </c>
       <c r="E394" t="s">
         <v>838</v>
       </c>
-      <c r="G394" t="s">
-        <v>839</v>
+      <c r="I394">
+        <v>751</v>
       </c>
       <c r="J394">
-        <v>1.2840732</v>
+        <v>4.082614</v>
       </c>
       <c r="K394">
-        <v>45.8777017</v>
+        <v>50.117999</v>
       </c>
     </row>
     <row r="395" spans="1:11">
       <c r="A395">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B395" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C395" t="s">
         <v>31</v>
       </c>
       <c r="E395" t="s">
+        <v>839</v>
+      </c>
+      <c r="G395" t="s">
         <v>840</v>
       </c>
-      <c r="G395" t="s">
-[...6 lines deleted...]
-        <v>538</v>
+      <c r="I395" t="s">
+        <v>79</v>
       </c>
       <c r="J395">
-        <v>0.227849</v>
+        <v>3.057256</v>
       </c>
       <c r="K395">
-        <v>49.145922</v>
+        <v>50.62925</v>
       </c>
     </row>
     <row r="396" spans="1:11">
       <c r="A396">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="B396" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C396" t="s">
         <v>31</v>
       </c>
       <c r="E396" t="s">
+        <v>841</v>
+      </c>
+      <c r="G396" t="s">
+        <v>842</v>
+      </c>
+      <c r="H396" t="s">
         <v>843</v>
       </c>
-      <c r="G396" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I396">
-        <v>506</v>
+        <v>73</v>
       </c>
       <c r="J396">
-        <v>3.313975</v>
+        <v>1.261105</v>
       </c>
       <c r="K396">
-        <v>43.73366</v>
+        <v>45.833619</v>
       </c>
     </row>
     <row r="397" spans="1:11">
       <c r="A397">
-        <v>209</v>
+        <v>820</v>
       </c>
       <c r="B397" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D397" t="s">
+        <v>20</v>
       </c>
       <c r="E397" t="s">
+        <v>844</v>
+      </c>
+      <c r="G397" t="s">
         <v>845</v>
       </c>
-      <c r="G397" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J397">
-        <v>0.91201</v>
+        <v>1.2840732</v>
       </c>
       <c r="K397">
-        <v>43.4758039</v>
+        <v>45.8777017</v>
       </c>
     </row>
     <row r="398" spans="1:11">
       <c r="A398">
-        <v>825</v>
+        <v>206</v>
       </c>
       <c r="B398" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C398" t="s">
+        <v>31</v>
       </c>
       <c r="E398" t="s">
+        <v>846</v>
+      </c>
+      <c r="G398" t="s">
         <v>847</v>
       </c>
+      <c r="H398" t="s">
+        <v>848</v>
+      </c>
       <c r="I398">
-        <v>1168</v>
+        <v>538</v>
       </c>
       <c r="J398">
-        <v>-0.696318</v>
+        <v>0.227849</v>
       </c>
       <c r="K398">
-        <v>49.336387</v>
+        <v>49.145922</v>
       </c>
     </row>
     <row r="399" spans="1:11">
       <c r="A399">
-        <v>572</v>
+        <v>208</v>
       </c>
       <c r="B399" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C399" t="s">
-        <v>184</v>
+        <v>31</v>
       </c>
       <c r="E399" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="G399" t="s">
-        <v>849</v>
+        <v>850</v>
+      </c>
+      <c r="I399">
+        <v>506</v>
       </c>
       <c r="J399">
-        <v>6.2080932</v>
+        <v>3.313975</v>
       </c>
       <c r="K399">
-        <v>48.8744233</v>
+        <v>43.73366</v>
       </c>
     </row>
     <row r="400" spans="1:11">
       <c r="A400">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="B400" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C400" t="s">
         <v>31</v>
       </c>
       <c r="E400" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="G400" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="I400">
         <v>1317</v>
       </c>
       <c r="J400">
-        <v>-1.167062</v>
+        <v>0.91201</v>
       </c>
       <c r="K400">
-        <v>46.454772</v>
+        <v>43.4758039</v>
       </c>
     </row>
     <row r="401" spans="1:11">
       <c r="A401">
-        <v>550</v>
+        <v>825</v>
       </c>
       <c r="B401" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>604</v>
       </c>
       <c r="D401" t="s">
         <v>20</v>
       </c>
       <c r="E401" t="s">
-        <v>852</v>
-[...1 lines deleted...]
-      <c r="G401" t="s">
         <v>853</v>
       </c>
-      <c r="H401" t="s">
-[...3 lines deleted...]
-        <v>855</v>
+      <c r="I401">
+        <v>1168</v>
       </c>
       <c r="J401">
-        <v>6.381111</v>
+        <v>-0.696318</v>
       </c>
       <c r="K401">
-        <v>47.8168409</v>
+        <v>49.336387</v>
       </c>
     </row>
     <row r="402" spans="1:11">
       <c r="A402">
-        <v>211</v>
+        <v>572</v>
       </c>
       <c r="B402" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C402" t="s">
-        <v>48</v>
+        <v>188</v>
       </c>
       <c r="E402" t="s">
-        <v>856</v>
+        <v>854</v>
       </c>
       <c r="G402" t="s">
-        <v>857</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>855</v>
       </c>
       <c r="J402">
-        <v>4.835659</v>
+        <v>6.2080932</v>
       </c>
       <c r="K402">
-        <v>45.764043</v>
+        <v>48.8744233</v>
       </c>
     </row>
     <row r="403" spans="1:11">
       <c r="A403">
-        <v>1104</v>
+        <v>210</v>
       </c>
       <c r="B403" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C403" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="E403" t="s">
-        <v>859</v>
+        <v>856</v>
       </c>
       <c r="G403" t="s">
-        <v>860</v>
-[...2 lines deleted...]
-        <v>861</v>
+        <v>857</v>
+      </c>
+      <c r="I403">
+        <v>1317</v>
       </c>
       <c r="J403">
-        <v>4.4938</v>
+        <v>-1.167062</v>
       </c>
       <c r="K403">
-        <v>45.4513</v>
+        <v>46.454772</v>
       </c>
     </row>
     <row r="404" spans="1:11">
       <c r="A404">
-        <v>212</v>
+        <v>550</v>
       </c>
       <c r="B404" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C404" t="s">
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="D404" t="s">
+        <v>20</v>
       </c>
       <c r="E404" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="G404" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
       <c r="H404" t="s">
-        <v>864</v>
-[...2 lines deleted...]
-        <v>536</v>
+        <v>860</v>
+      </c>
+      <c r="I404" t="s">
+        <v>861</v>
       </c>
       <c r="J404">
-        <v>4.828731</v>
+        <v>6.381111</v>
       </c>
       <c r="K404">
-        <v>46.3068839</v>
+        <v>47.8168409</v>
       </c>
     </row>
     <row r="405" spans="1:11">
       <c r="A405">
-        <v>285</v>
+        <v>211</v>
       </c>
       <c r="B405" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C405" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E405" t="s">
-        <v>865</v>
-[...2 lines deleted...]
-        <v>866</v>
+        <v>862</v>
       </c>
       <c r="G405" t="s">
-        <v>867</v>
+        <v>863</v>
       </c>
       <c r="H405" t="s">
-        <v>868</v>
+        <v>864</v>
       </c>
       <c r="I405">
-        <v>585</v>
+        <v>150</v>
       </c>
       <c r="J405">
-        <v>3.891907</v>
+        <v>4.835659</v>
       </c>
       <c r="K405">
-        <v>43.516689</v>
+        <v>45.764043</v>
       </c>
     </row>
     <row r="406" spans="1:11">
       <c r="A406">
-        <v>213</v>
+        <v>1104</v>
       </c>
       <c r="B406" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C406" t="s">
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="D406" t="s">
+        <v>20</v>
       </c>
       <c r="E406" t="s">
-        <v>869</v>
+        <v>865</v>
       </c>
       <c r="G406" t="s">
-        <v>870</v>
-[...2 lines deleted...]
-        <v>1317</v>
+        <v>866</v>
+      </c>
+      <c r="I406" t="s">
+        <v>867</v>
       </c>
       <c r="J406">
-        <v>-0.739466</v>
+        <v>4.4938</v>
       </c>
       <c r="K406">
-        <v>46.3718519</v>
+        <v>45.4513</v>
       </c>
     </row>
     <row r="407" spans="1:11">
       <c r="A407">
-        <v>835</v>
+        <v>212</v>
       </c>
       <c r="B407" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C407" t="s">
+        <v>31</v>
       </c>
       <c r="E407" t="s">
-        <v>871</v>
+        <v>868</v>
       </c>
       <c r="G407" t="s">
-        <v>872</v>
+        <v>869</v>
+      </c>
+      <c r="H407" t="s">
+        <v>870</v>
       </c>
       <c r="I407">
-        <v>630</v>
+        <v>536</v>
       </c>
       <c r="J407">
-        <v>3.28058</v>
+        <v>4.828731</v>
       </c>
       <c r="K407">
-        <v>50.407869</v>
+        <v>46.3068839</v>
       </c>
     </row>
     <row r="408" spans="1:11">
       <c r="A408">
-        <v>838</v>
+        <v>285</v>
       </c>
       <c r="B408" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C408" t="s">
+        <v>31</v>
       </c>
       <c r="E408" t="s">
+        <v>871</v>
+      </c>
+      <c r="F408" t="s">
+        <v>872</v>
+      </c>
+      <c r="G408" t="s">
         <v>873</v>
       </c>
+      <c r="H408" t="s">
+        <v>874</v>
+      </c>
       <c r="I408">
-        <v>650</v>
+        <v>585</v>
       </c>
       <c r="J408">
-        <v>3.760574</v>
+        <v>3.891907</v>
       </c>
       <c r="K408">
-        <v>50.134723</v>
+        <v>43.516689</v>
       </c>
     </row>
     <row r="409" spans="1:11">
       <c r="A409">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="B409" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C409" t="s">
         <v>31</v>
       </c>
       <c r="E409" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="G409" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="I409">
-        <v>314</v>
+        <v>1317</v>
       </c>
       <c r="J409">
-        <v>5.36978</v>
+        <v>-0.739466</v>
       </c>
       <c r="K409">
-        <v>43.296482</v>
+        <v>46.3718519</v>
       </c>
     </row>
     <row r="410" spans="1:11">
       <c r="A410">
-        <v>215</v>
+        <v>835</v>
       </c>
       <c r="B410" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D410" t="s">
+        <v>20</v>
       </c>
       <c r="E410" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="G410" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="I410">
-        <v>549</v>
+        <v>630</v>
       </c>
       <c r="J410">
-        <v>2.8884657</v>
+        <v>3.28058</v>
       </c>
       <c r="K410">
-        <v>48.9562018</v>
+        <v>50.407869</v>
       </c>
     </row>
     <row r="411" spans="1:11">
       <c r="A411">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B411" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D411" t="s">
         <v>20</v>
       </c>
       <c r="E411" t="s">
-        <v>878</v>
+        <v>879</v>
+      </c>
+      <c r="I411">
+        <v>650</v>
       </c>
       <c r="J411">
-        <v>2.9048145</v>
+        <v>3.760574</v>
       </c>
       <c r="K411">
-        <v>48.9575601</v>
+        <v>50.134723</v>
       </c>
     </row>
     <row r="412" spans="1:11">
       <c r="A412">
-        <v>841</v>
+        <v>214</v>
       </c>
       <c r="B412" t="s">
-        <v>600</v>
+        <v>604</v>
+      </c>
+      <c r="C412" t="s">
+        <v>31</v>
       </c>
       <c r="E412" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="G412" t="s">
-        <v>880</v>
+        <v>881</v>
+      </c>
+      <c r="I412">
+        <v>314</v>
       </c>
       <c r="J412">
-        <v>2.6554</v>
+        <v>5.36978</v>
       </c>
       <c r="K412">
-        <v>48.542105</v>
+        <v>43.296482</v>
       </c>
     </row>
     <row r="413" spans="1:11">
       <c r="A413">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B413" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C413" t="s">
         <v>31</v>
       </c>
       <c r="E413" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="G413" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="H413" t="s">
         <v>883</v>
       </c>
       <c r="I413">
-        <v>314</v>
+        <v>549</v>
       </c>
       <c r="J413">
-        <v>3.501873</v>
+        <v>2.8884657</v>
       </c>
       <c r="K413">
-        <v>44.517611</v>
+        <v>48.9562018</v>
       </c>
     </row>
     <row r="414" spans="1:11">
       <c r="A414">
-        <v>217</v>
+        <v>840</v>
       </c>
       <c r="B414" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D414" t="s">
+        <v>20</v>
       </c>
       <c r="E414" t="s">
         <v>884</v>
       </c>
-      <c r="G414" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J414">
-        <v>6.1757156</v>
+        <v>2.9048145</v>
       </c>
       <c r="K414">
-        <v>49.1193089</v>
+        <v>48.9575601</v>
       </c>
     </row>
     <row r="415" spans="1:11">
       <c r="A415">
-        <v>842</v>
+        <v>841</v>
       </c>
       <c r="B415" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
       </c>
       <c r="E415" t="s">
-        <v>887</v>
+        <v>885</v>
+      </c>
+      <c r="G415" t="s">
+        <v>886</v>
       </c>
       <c r="J415">
-        <v>6.1751768</v>
+        <v>2.6554</v>
       </c>
       <c r="K415">
-        <v>49.1431523</v>
+        <v>48.542105</v>
       </c>
     </row>
     <row r="416" spans="1:11">
       <c r="A416">
-        <v>843</v>
+        <v>216</v>
       </c>
       <c r="B416" t="s">
-        <v>600</v>
+        <v>604</v>
+      </c>
+      <c r="C416" t="s">
+        <v>31</v>
       </c>
       <c r="E416" t="s">
+        <v>887</v>
+      </c>
+      <c r="G416" t="s">
         <v>888</v>
       </c>
+      <c r="H416" t="s">
+        <v>889</v>
+      </c>
       <c r="I416">
-        <v>882</v>
+        <v>314</v>
       </c>
       <c r="J416">
-        <v>6.174997</v>
+        <v>3.501873</v>
       </c>
       <c r="K416">
-        <v>49.1198</v>
+        <v>44.517611</v>
       </c>
     </row>
     <row r="417" spans="1:11">
       <c r="A417">
-        <v>844</v>
+        <v>217</v>
       </c>
       <c r="B417" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>604</v>
+      </c>
+      <c r="C417" t="s">
+        <v>31</v>
       </c>
       <c r="E417" t="s">
-        <v>889</v>
+        <v>890</v>
+      </c>
+      <c r="G417" t="s">
+        <v>891</v>
+      </c>
+      <c r="H417" t="s">
+        <v>892</v>
       </c>
       <c r="I417">
-        <v>1055</v>
+        <v>344</v>
       </c>
       <c r="J417">
-        <v>-0.069616</v>
+        <v>6.1757156</v>
       </c>
       <c r="K417">
-        <v>49.07351</v>
+        <v>49.1193089</v>
       </c>
     </row>
     <row r="418" spans="1:11">
       <c r="A418">
-        <v>218</v>
+        <v>842</v>
       </c>
       <c r="B418" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D418" t="s">
+        <v>20</v>
       </c>
       <c r="E418" t="s">
-        <v>890</v>
-[...5 lines deleted...]
-        <v>1318</v>
+        <v>893</v>
       </c>
       <c r="J418">
-        <v>1.873725</v>
+        <v>6.1751768</v>
       </c>
       <c r="K418">
-        <v>43.088226</v>
+        <v>49.1431523</v>
       </c>
     </row>
     <row r="419" spans="1:11">
       <c r="A419">
-        <v>851</v>
+        <v>843</v>
       </c>
       <c r="B419" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
       </c>
       <c r="E419" t="s">
-        <v>892</v>
+        <v>894</v>
+      </c>
+      <c r="I419">
+        <v>882</v>
       </c>
       <c r="J419">
-        <v>1.08468</v>
+        <v>6.174997</v>
       </c>
       <c r="K419">
-        <v>44.104852</v>
+        <v>49.1198</v>
       </c>
     </row>
     <row r="420" spans="1:11">
       <c r="A420">
-        <v>855</v>
+        <v>844</v>
       </c>
       <c r="B420" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D420" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E420" t="s">
-        <v>893</v>
-[...4 lines deleted...]
-      <c r="I420" t="s">
         <v>895</v>
       </c>
+      <c r="I420">
+        <v>1055</v>
+      </c>
       <c r="J420">
-        <v>-1.511457</v>
+        <v>-0.069616</v>
       </c>
       <c r="K420">
-        <v>48.636063</v>
+        <v>49.07351</v>
       </c>
     </row>
     <row r="421" spans="1:11">
       <c r="A421">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B421" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C421" t="s">
         <v>31</v>
       </c>
       <c r="E421" t="s">
         <v>896</v>
       </c>
       <c r="G421" t="s">
         <v>897</v>
       </c>
       <c r="I421">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="J421">
-        <v>1.3529599</v>
+        <v>1.873725</v>
       </c>
       <c r="K421">
-        <v>44.0221252</v>
+        <v>43.088226</v>
       </c>
     </row>
     <row r="422" spans="1:11">
       <c r="A422">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="B422" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D422" t="s">
         <v>20</v>
       </c>
       <c r="E422" t="s">
         <v>898</v>
       </c>
       <c r="J422">
-        <v>4.663871</v>
+        <v>1.08468</v>
       </c>
       <c r="K422">
-        <v>43.7056189</v>
+        <v>44.104852</v>
       </c>
     </row>
     <row r="423" spans="1:11">
       <c r="A423">
-        <v>865</v>
+        <v>855</v>
       </c>
       <c r="B423" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D423" t="s">
         <v>20</v>
       </c>
       <c r="E423" t="s">
         <v>899</v>
       </c>
       <c r="G423" t="s">
         <v>900</v>
       </c>
-      <c r="I423">
-        <v>727</v>
+      <c r="I423" t="s">
+        <v>901</v>
       </c>
       <c r="J423">
-        <v>7.157327</v>
+        <v>-1.511457</v>
       </c>
       <c r="K423">
-        <v>47.923656</v>
+        <v>48.636063</v>
       </c>
     </row>
     <row r="424" spans="1:11">
       <c r="A424">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B424" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C424" t="s">
         <v>31</v>
       </c>
       <c r="E424" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="G424" t="s">
-        <v>902</v>
-[...1 lines deleted...]
-      <c r="H424" t="s">
         <v>903</v>
       </c>
       <c r="I424">
-        <v>374</v>
+        <v>1317</v>
       </c>
       <c r="J424">
-        <v>-1.553621</v>
+        <v>1.3529599</v>
       </c>
       <c r="K424">
-        <v>47.218371</v>
+        <v>44.0221252</v>
       </c>
     </row>
     <row r="425" spans="1:11">
       <c r="A425">
-        <v>221</v>
+        <v>859</v>
       </c>
       <c r="B425" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>604</v>
+      </c>
+      <c r="D425" t="s">
+        <v>20</v>
       </c>
       <c r="E425" t="s">
         <v>904</v>
       </c>
-      <c r="G425" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J425">
-        <v>3.003078</v>
+        <v>4.663871</v>
       </c>
       <c r="K425">
-        <v>43.184277</v>
+        <v>43.7056189</v>
       </c>
     </row>
     <row r="426" spans="1:11">
       <c r="A426">
-        <v>222</v>
+        <v>865</v>
       </c>
       <c r="B426" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D426" t="s">
+        <v>20</v>
       </c>
       <c r="E426" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="G426" t="s">
-        <v>908</v>
-[...2 lines deleted...]
-        <v>909</v>
+        <v>906</v>
       </c>
       <c r="I426">
-        <v>505</v>
+        <v>727</v>
       </c>
       <c r="J426">
-        <v>3.162845</v>
+        <v>7.157327</v>
       </c>
       <c r="K426">
-        <v>46.990896</v>
+        <v>47.923656</v>
       </c>
     </row>
     <row r="427" spans="1:11">
       <c r="A427">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="B427" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C427" t="s">
         <v>31</v>
       </c>
       <c r="E427" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="G427" t="s">
-        <v>911</v>
+        <v>908</v>
+      </c>
+      <c r="H427" t="s">
+        <v>909</v>
       </c>
       <c r="I427">
-        <v>394</v>
+        <v>374</v>
       </c>
       <c r="J427">
-        <v>4.360054</v>
+        <v>-1.553621</v>
       </c>
       <c r="K427">
-        <v>43.836699</v>
+        <v>47.218371</v>
       </c>
     </row>
     <row r="428" spans="1:11">
       <c r="A428">
-        <v>878</v>
+        <v>221</v>
       </c>
       <c r="B428" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C428" t="s">
+        <v>48</v>
       </c>
       <c r="E428" t="s">
+        <v>910</v>
+      </c>
+      <c r="G428" t="s">
+        <v>911</v>
+      </c>
+      <c r="H428" t="s">
         <v>912</v>
       </c>
-      <c r="G428" t="s">
-        <v>913</v>
+      <c r="I428">
+        <v>359</v>
       </c>
       <c r="J428">
-        <v>0.8217759</v>
+        <v>3.003078</v>
       </c>
       <c r="K428">
-        <v>48.321762</v>
+        <v>43.184277</v>
       </c>
     </row>
     <row r="429" spans="1:11">
       <c r="A429">
-        <v>879</v>
+        <v>222</v>
       </c>
       <c r="B429" t="s">
-        <v>600</v>
+        <v>604</v>
+      </c>
+      <c r="C429" t="s">
+        <v>31</v>
       </c>
       <c r="E429" t="s">
+        <v>913</v>
+      </c>
+      <c r="G429" t="s">
         <v>914</v>
       </c>
+      <c r="H429" t="s">
+        <v>915</v>
+      </c>
+      <c r="I429">
+        <v>505</v>
+      </c>
       <c r="J429">
-        <v>0.1712529</v>
+        <v>3.162845</v>
       </c>
       <c r="K429">
-        <v>48.8798704</v>
+        <v>46.990896</v>
       </c>
     </row>
     <row r="430" spans="1:11">
       <c r="A430">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="B430" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C430" t="s">
         <v>31</v>
       </c>
       <c r="E430" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="G430" t="s">
-        <v>916</v>
-[...1 lines deleted...]
-      <c r="H430" t="s">
         <v>917</v>
       </c>
       <c r="I430">
-        <v>511</v>
+        <v>394</v>
       </c>
       <c r="J430">
-        <v>3.0007229</v>
+        <v>4.360054</v>
       </c>
       <c r="K430">
-        <v>49.580166</v>
+        <v>43.836699</v>
       </c>
     </row>
     <row r="431" spans="1:11">
       <c r="A431">
-        <v>227</v>
+        <v>878</v>
       </c>
       <c r="B431" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D431" t="s">
-        <v>918</v>
+        <v>20</v>
       </c>
       <c r="E431" t="s">
         <v>918</v>
       </c>
       <c r="G431" t="s">
         <v>919</v>
       </c>
       <c r="J431">
-        <v>5.793868</v>
+        <v>0.8217759</v>
       </c>
       <c r="K431">
-        <v>45.36411</v>
+        <v>48.321762</v>
       </c>
     </row>
     <row r="432" spans="1:11">
       <c r="A432">
-        <v>228</v>
+        <v>879</v>
       </c>
       <c r="B432" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>604</v>
       </c>
       <c r="E432" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="G432" t="s">
         <v>920</v>
       </c>
       <c r="J432">
-        <v>5.092987</v>
+        <v>0.1712529</v>
       </c>
       <c r="K432">
-        <v>47.128753</v>
+        <v>48.8798704</v>
       </c>
     </row>
     <row r="433" spans="1:11">
       <c r="A433">
-        <v>886</v>
+        <v>225</v>
       </c>
       <c r="B433" t="s">
-        <v>600</v>
+        <v>604</v>
+      </c>
+      <c r="C433" t="s">
+        <v>31</v>
       </c>
       <c r="E433" t="s">
         <v>921</v>
       </c>
+      <c r="G433" t="s">
+        <v>922</v>
+      </c>
+      <c r="H433" t="s">
+        <v>923</v>
+      </c>
       <c r="I433">
-        <v>1098</v>
+        <v>511</v>
       </c>
       <c r="J433">
-        <v>0.578303</v>
+        <v>3.0007229</v>
       </c>
       <c r="K433">
-        <v>48.643492</v>
+        <v>49.580166</v>
       </c>
     </row>
     <row r="434" spans="1:11">
       <c r="A434">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="B434" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D434" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E434" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="G434" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="J434">
-        <v>2.418886</v>
+        <v>5.793868</v>
       </c>
       <c r="K434">
-        <v>47.260826</v>
+        <v>45.36411</v>
       </c>
     </row>
     <row r="435" spans="1:11">
       <c r="A435">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="B435" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D435" t="s">
-        <v>24</v>
+        <v>262</v>
       </c>
       <c r="E435" t="s">
-        <v>24</v>
+        <v>262</v>
       </c>
       <c r="G435" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="J435">
-        <v>3.408784</v>
+        <v>5.092987</v>
       </c>
       <c r="K435">
-        <v>49.548325</v>
+        <v>47.128753</v>
       </c>
     </row>
     <row r="436" spans="1:11">
       <c r="A436">
-        <v>234</v>
+        <v>886</v>
       </c>
       <c r="B436" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
       </c>
       <c r="E436" t="s">
-        <v>925</v>
-[...4 lines deleted...]
-      <c r="H436" t="s">
         <v>927</v>
       </c>
       <c r="I436">
-        <v>344</v>
+        <v>1098</v>
       </c>
       <c r="J436">
-        <v>1.909251</v>
+        <v>0.578303</v>
       </c>
       <c r="K436">
-        <v>47.902964</v>
+        <v>48.643492</v>
       </c>
     </row>
     <row r="437" spans="1:11">
       <c r="A437">
-        <v>896</v>
+        <v>231</v>
       </c>
       <c r="B437" t="s">
-        <v>600</v>
+        <v>604</v>
+      </c>
+      <c r="D437" t="s">
+        <v>928</v>
       </c>
       <c r="E437" t="s">
         <v>928</v>
       </c>
       <c r="G437" t="s">
         <v>929</v>
       </c>
-      <c r="I437">
-[...1 lines deleted...]
-      </c>
       <c r="J437">
-        <v>3.126991</v>
+        <v>2.418886</v>
       </c>
       <c r="K437">
-        <v>49.109362</v>
+        <v>47.260826</v>
       </c>
     </row>
     <row r="438" spans="1:11">
       <c r="A438">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="B438" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D438" t="s">
+        <v>24</v>
       </c>
       <c r="E438" t="s">
+        <v>24</v>
+      </c>
+      <c r="G438" t="s">
         <v>930</v>
       </c>
-      <c r="G438" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J438">
-        <v>1.607953</v>
+        <v>3.408784</v>
       </c>
       <c r="K438">
-        <v>43.114753</v>
+        <v>49.548325</v>
       </c>
     </row>
     <row r="439" spans="1:11">
       <c r="A439">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B439" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C439" t="s">
         <v>31</v>
       </c>
       <c r="E439" t="s">
+        <v>931</v>
+      </c>
+      <c r="G439" t="s">
         <v>932</v>
       </c>
-      <c r="G439" t="s">
+      <c r="H439" t="s">
         <v>933</v>
-      </c>
-[...1 lines deleted...]
-        <v>934</v>
       </c>
       <c r="I439">
         <v>344</v>
       </c>
       <c r="J439">
-        <v>2.21</v>
+        <v>1.909251</v>
       </c>
       <c r="K439">
-        <v>48.5111</v>
+        <v>47.902964</v>
       </c>
     </row>
     <row r="440" spans="1:11">
       <c r="A440">
-        <v>902</v>
+        <v>896</v>
       </c>
       <c r="B440" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>604</v>
       </c>
       <c r="E440" t="s">
+        <v>934</v>
+      </c>
+      <c r="G440" t="s">
         <v>935</v>
       </c>
-      <c r="G440" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I440">
-        <v>1108</v>
+        <v>1195</v>
       </c>
       <c r="J440">
-        <v>2.2123</v>
+        <v>3.126991</v>
       </c>
       <c r="K440">
-        <v>48.5045</v>
+        <v>49.109362</v>
       </c>
     </row>
     <row r="441" spans="1:11">
       <c r="A441">
-        <v>904</v>
+        <v>235</v>
       </c>
       <c r="B441" t="s">
-        <v>600</v>
+        <v>604</v>
+      </c>
+      <c r="C441" t="s">
+        <v>31</v>
       </c>
       <c r="E441" t="s">
+        <v>936</v>
+      </c>
+      <c r="G441" t="s">
         <v>937</v>
       </c>
+      <c r="I441">
+        <v>1295</v>
+      </c>
       <c r="J441">
-        <v>2.344415</v>
+        <v>1.607953</v>
       </c>
       <c r="K441">
-        <v>48.863498</v>
+        <v>43.114753</v>
       </c>
     </row>
     <row r="442" spans="1:11">
       <c r="A442">
-        <v>905</v>
+        <v>236</v>
       </c>
       <c r="B442" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C442" t="s">
+        <v>31</v>
       </c>
       <c r="E442" t="s">
         <v>938</v>
       </c>
       <c r="G442" t="s">
         <v>939</v>
       </c>
+      <c r="H442" t="s">
+        <v>940</v>
+      </c>
       <c r="I442">
-        <v>1059</v>
+        <v>344</v>
       </c>
       <c r="J442">
-        <v>2.354714</v>
+        <v>2.21</v>
       </c>
       <c r="K442">
-        <v>48.8660396</v>
+        <v>48.5111</v>
       </c>
     </row>
     <row r="443" spans="1:11">
       <c r="A443">
-        <v>1078</v>
+        <v>902</v>
       </c>
       <c r="B443" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>604</v>
       </c>
       <c r="D443" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E443" t="s">
-        <v>940</v>
-[...1 lines deleted...]
-      <c r="I443" t="s">
         <v>941</v>
       </c>
+      <c r="G443" t="s">
+        <v>942</v>
+      </c>
+      <c r="I443">
+        <v>1108</v>
+      </c>
       <c r="J443">
-        <v>2.3506909</v>
+        <v>2.2123</v>
       </c>
       <c r="K443">
-        <v>48.8458543</v>
+        <v>48.5045</v>
       </c>
     </row>
     <row r="444" spans="1:11">
       <c r="A444">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="B444" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="E444" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="J444">
-        <v>2.3448768</v>
+        <v>2.344415</v>
       </c>
       <c r="K444">
-        <v>48.8495925</v>
+        <v>48.863498</v>
       </c>
     </row>
     <row r="445" spans="1:11">
       <c r="A445">
-        <v>909</v>
+        <v>905</v>
       </c>
       <c r="B445" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D445" t="s">
         <v>20</v>
       </c>
       <c r="E445" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="G445" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="I445">
-        <v>1079</v>
+        <v>1059</v>
       </c>
       <c r="J445">
-        <v>3.212056</v>
+        <v>2.354714</v>
       </c>
       <c r="K445">
-        <v>50.375524</v>
+        <v>48.8660396</v>
       </c>
     </row>
     <row r="446" spans="1:11">
       <c r="A446">
-        <v>237</v>
+        <v>1078</v>
       </c>
       <c r="B446" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C446" t="s">
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="D446" t="s">
+        <v>20</v>
       </c>
       <c r="E446" t="s">
-        <v>945</v>
-[...1 lines deleted...]
-      <c r="G446" t="s">
         <v>946</v>
       </c>
-      <c r="I446">
-        <v>356</v>
+      <c r="I446" t="s">
+        <v>947</v>
       </c>
       <c r="J446">
-        <v>0.7211149</v>
+        <v>2.3506909</v>
       </c>
       <c r="K446">
-        <v>45.184029</v>
+        <v>48.8458543</v>
       </c>
     </row>
     <row r="447" spans="1:11">
       <c r="A447">
-        <v>239</v>
+        <v>906</v>
       </c>
       <c r="B447" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
       </c>
       <c r="E447" t="s">
-        <v>947</v>
-[...1 lines deleted...]
-      <c r="G447" t="s">
         <v>948</v>
       </c>
-      <c r="H447" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J447">
-        <v>0.340375</v>
+        <v>2.3448768</v>
       </c>
       <c r="K447">
-        <v>46.580224</v>
+        <v>48.8495925</v>
       </c>
     </row>
     <row r="448" spans="1:11">
       <c r="A448">
-        <v>920</v>
+        <v>909</v>
       </c>
       <c r="B448" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D448" t="s">
         <v>20</v>
       </c>
       <c r="E448" t="s">
+        <v>949</v>
+      </c>
+      <c r="G448" t="s">
         <v>950</v>
       </c>
-      <c r="G448" t="s">
-        <v>951</v>
+      <c r="I448">
+        <v>1079</v>
       </c>
       <c r="J448">
-        <v>3.299203</v>
+        <v>3.212056</v>
       </c>
       <c r="K448">
-        <v>48.560149</v>
+        <v>50.375524</v>
       </c>
     </row>
     <row r="449" spans="1:11">
       <c r="A449">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="B449" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C449" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E449" t="s">
+        <v>951</v>
+      </c>
+      <c r="G449" t="s">
         <v>952</v>
       </c>
-      <c r="G449" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I449">
-        <v>290</v>
+        <v>356</v>
       </c>
       <c r="J449">
-        <v>4.031696</v>
+        <v>0.7211149</v>
       </c>
       <c r="K449">
-        <v>49.258329</v>
+        <v>45.184029</v>
       </c>
     </row>
     <row r="450" spans="1:11">
       <c r="A450">
-        <v>937</v>
+        <v>239</v>
       </c>
       <c r="B450" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C450" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="E450" t="s">
+        <v>953</v>
+      </c>
+      <c r="G450" t="s">
+        <v>954</v>
+      </c>
+      <c r="H450" t="s">
         <v>955</v>
       </c>
-      <c r="G450" t="s">
-[...3 lines deleted...]
-        <v>957</v>
+      <c r="I450">
+        <v>355</v>
       </c>
       <c r="J450">
-        <v>4.0231</v>
+        <v>0.340375</v>
       </c>
       <c r="K450">
-        <v>49.1435</v>
+        <v>46.580224</v>
       </c>
     </row>
     <row r="451" spans="1:11">
       <c r="A451">
-        <v>242</v>
+        <v>920</v>
       </c>
       <c r="B451" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>604</v>
       </c>
       <c r="D451" t="s">
         <v>20</v>
       </c>
       <c r="E451" t="s">
-        <v>958</v>
+        <v>956</v>
+      </c>
+      <c r="G451" t="s">
+        <v>957</v>
       </c>
       <c r="J451">
-        <v>6.591716</v>
+        <v>3.299203</v>
       </c>
       <c r="K451">
-        <v>48.015589</v>
+        <v>48.560149</v>
       </c>
     </row>
     <row r="452" spans="1:11">
       <c r="A452">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="B452" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C452" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E452" t="s">
+        <v>958</v>
+      </c>
+      <c r="G452" t="s">
         <v>959</v>
       </c>
-      <c r="G452" t="s">
+      <c r="H452" t="s">
         <v>960</v>
       </c>
-      <c r="H452" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I452">
-        <v>358</v>
+        <v>290</v>
       </c>
       <c r="J452">
-        <v>-1.6777926</v>
+        <v>4.031696</v>
       </c>
       <c r="K452">
-        <v>48.117266</v>
+        <v>49.258329</v>
       </c>
     </row>
     <row r="453" spans="1:11">
       <c r="A453">
-        <v>244</v>
+        <v>937</v>
       </c>
       <c r="B453" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C453" t="s">
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="D453" t="s">
+        <v>20</v>
       </c>
       <c r="E453" t="s">
+        <v>961</v>
+      </c>
+      <c r="G453" t="s">
         <v>962</v>
       </c>
-      <c r="G453" t="s">
+      <c r="I453" t="s">
         <v>963</v>
       </c>
-      <c r="I453">
-[...1 lines deleted...]
-      </c>
       <c r="J453">
-        <v>-2.1070319</v>
+        <v>4.0231</v>
       </c>
       <c r="K453">
-        <v>47.597764</v>
+        <v>49.1435</v>
       </c>
     </row>
     <row r="454" spans="1:11">
       <c r="A454">
-        <v>943</v>
+        <v>242</v>
       </c>
       <c r="B454" t="s">
-        <v>600</v>
+        <v>604</v>
+      </c>
+      <c r="C454" t="s">
+        <v>19</v>
       </c>
       <c r="D454" t="s">
         <v>20</v>
       </c>
       <c r="E454" t="s">
         <v>964</v>
       </c>
-      <c r="G454" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J454">
-        <v>0.7439156</v>
+        <v>6.591716</v>
       </c>
       <c r="K454">
-        <v>49.5307061</v>
+        <v>48.015589</v>
       </c>
     </row>
     <row r="455" spans="1:11">
       <c r="A455">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="B455" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C455" t="s">
         <v>31</v>
       </c>
       <c r="E455" t="s">
+        <v>965</v>
+      </c>
+      <c r="G455" t="s">
         <v>966</v>
       </c>
-      <c r="G455" t="s">
+      <c r="H455" t="s">
         <v>967</v>
       </c>
       <c r="I455">
-        <v>506</v>
+        <v>358</v>
       </c>
       <c r="J455">
-        <v>2.575986</v>
+        <v>-1.6777926</v>
       </c>
       <c r="K455">
-        <v>44.349389</v>
+        <v>48.117266</v>
       </c>
     </row>
     <row r="456" spans="1:11">
       <c r="A456">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="B456" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C456" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E456" t="s">
         <v>968</v>
       </c>
       <c r="G456" t="s">
         <v>969</v>
       </c>
-      <c r="H456" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I456">
-        <v>250</v>
+        <v>1317</v>
       </c>
       <c r="J456">
-        <v>1.099971</v>
+        <v>-2.1070319</v>
       </c>
       <c r="K456">
-        <v>49.443232</v>
+        <v>47.597764</v>
       </c>
     </row>
     <row r="457" spans="1:11">
       <c r="A457">
-        <v>945</v>
+        <v>943</v>
       </c>
       <c r="B457" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>604</v>
       </c>
       <c r="D457" t="s">
         <v>20</v>
       </c>
       <c r="E457" t="s">
+        <v>970</v>
+      </c>
+      <c r="G457" t="s">
         <v>971</v>
       </c>
-      <c r="G457" t="s">
-        <v>972</v>
+      <c r="I457">
+        <v>649</v>
       </c>
       <c r="J457">
-        <v>1.0995474</v>
+        <v>0.7439156</v>
       </c>
       <c r="K457">
-        <v>49.4424115</v>
+        <v>49.5307061</v>
       </c>
     </row>
     <row r="458" spans="1:11">
       <c r="A458">
-        <v>1081</v>
+        <v>246</v>
       </c>
       <c r="B458" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C458" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="E458" t="s">
+        <v>972</v>
+      </c>
+      <c r="G458" t="s">
         <v>973</v>
       </c>
-      <c r="G458" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I458">
-        <v>1030</v>
+        <v>506</v>
       </c>
       <c r="J458">
-        <v>1.1099</v>
+        <v>2.575986</v>
       </c>
       <c r="K458">
-        <v>49.4336</v>
+        <v>44.349389</v>
       </c>
     </row>
     <row r="459" spans="1:11">
       <c r="A459">
-        <v>596</v>
+        <v>248</v>
       </c>
       <c r="B459" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C459" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="E459" t="s">
+        <v>974</v>
+      </c>
+      <c r="G459" t="s">
         <v>975</v>
       </c>
-      <c r="G459" t="s">
+      <c r="H459" t="s">
         <v>976</v>
       </c>
       <c r="I459">
-        <v>1085</v>
+        <v>250</v>
       </c>
       <c r="J459">
-        <v>2.165233</v>
+        <v>1.099971</v>
       </c>
       <c r="K459">
-        <v>50.190087</v>
+        <v>49.443232</v>
       </c>
     </row>
     <row r="460" spans="1:11">
       <c r="A460">
-        <v>948</v>
+        <v>945</v>
       </c>
       <c r="B460" t="s">
-        <v>600</v>
+        <v>604</v>
+      </c>
+      <c r="C460" t="s">
+        <v>19</v>
       </c>
       <c r="D460" t="s">
         <v>20</v>
       </c>
       <c r="E460" t="s">
         <v>977</v>
       </c>
+      <c r="G460" t="s">
+        <v>978</v>
+      </c>
       <c r="J460">
-        <v>3.428713</v>
+        <v>1.0995474</v>
       </c>
       <c r="K460">
-        <v>50.448979</v>
+        <v>49.4424115</v>
       </c>
     </row>
     <row r="461" spans="1:11">
       <c r="A461">
-        <v>250</v>
+        <v>1081</v>
       </c>
       <c r="B461" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C461" t="s">
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="D461" t="s">
+        <v>20</v>
       </c>
       <c r="E461" t="s">
-        <v>978</v>
-[...1 lines deleted...]
-      <c r="F461" t="s">
         <v>979</v>
       </c>
       <c r="G461" t="s">
         <v>980</v>
       </c>
       <c r="I461">
-        <v>860</v>
+        <v>1030</v>
       </c>
       <c r="J461">
-        <v>-2.765835</v>
+        <v>1.1099</v>
       </c>
       <c r="K461">
-        <v>48.51418</v>
+        <v>49.4336</v>
       </c>
     </row>
     <row r="462" spans="1:11">
       <c r="A462">
-        <v>951</v>
+        <v>596</v>
       </c>
       <c r="B462" t="s">
-        <v>600</v>
+        <v>604</v>
+      </c>
+      <c r="C462" t="s">
+        <v>19</v>
       </c>
       <c r="D462" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E462" t="s">
         <v>981</v>
       </c>
+      <c r="G462" t="s">
+        <v>982</v>
+      </c>
       <c r="I462">
-        <v>627</v>
+        <v>1085</v>
       </c>
       <c r="J462">
-        <v>2.357443</v>
+        <v>2.165233</v>
       </c>
       <c r="K462">
-        <v>48.936181</v>
+        <v>50.190087</v>
       </c>
     </row>
     <row r="463" spans="1:11">
       <c r="A463">
-        <v>952</v>
+        <v>948</v>
       </c>
       <c r="B463" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D463" t="s">
         <v>20</v>
       </c>
       <c r="E463" t="s">
-        <v>982</v>
-[...1 lines deleted...]
-      <c r="G463" t="s">
         <v>983</v>
       </c>
       <c r="J463">
-        <v>0.460098</v>
+        <v>3.428713</v>
       </c>
       <c r="K463">
-        <v>48.790913</v>
+        <v>50.448979</v>
       </c>
     </row>
     <row r="464" spans="1:11">
       <c r="A464">
-        <v>953</v>
+        <v>250</v>
       </c>
       <c r="B464" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C464" t="s">
+        <v>31</v>
       </c>
       <c r="E464" t="s">
         <v>984</v>
       </c>
+      <c r="F464" t="s">
+        <v>985</v>
+      </c>
       <c r="G464" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="I464">
-        <v>600</v>
+        <v>860</v>
       </c>
       <c r="J464">
-        <v>2.315874</v>
+        <v>-2.765835</v>
       </c>
       <c r="K464">
-        <v>49.838889</v>
+        <v>48.51418</v>
       </c>
     </row>
     <row r="465" spans="1:11">
       <c r="A465">
-        <v>955</v>
+        <v>951</v>
       </c>
       <c r="B465" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D465" t="s">
         <v>20</v>
       </c>
       <c r="E465" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="I465">
-        <v>540</v>
+        <v>627</v>
       </c>
       <c r="J465">
-        <v>2.3333285</v>
+        <v>2.357443</v>
       </c>
       <c r="K465">
-        <v>48.8537981</v>
+        <v>48.936181</v>
       </c>
     </row>
     <row r="466" spans="1:11">
       <c r="A466">
-        <v>956</v>
+        <v>952</v>
       </c>
       <c r="B466" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D466" t="s">
         <v>20</v>
       </c>
       <c r="E466" t="s">
-        <v>987</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>988</v>
+      </c>
+      <c r="G466" t="s">
+        <v>989</v>
       </c>
       <c r="J466">
-        <v>4.433703</v>
+        <v>0.460098</v>
       </c>
       <c r="K466">
-        <v>43.677079</v>
+        <v>48.790913</v>
       </c>
     </row>
     <row r="467" spans="1:11">
       <c r="A467">
-        <v>604</v>
+        <v>953</v>
       </c>
       <c r="B467" t="s">
+        <v>604</v>
+      </c>
+      <c r="D467" t="s">
+        <v>20</v>
+      </c>
+      <c r="E467" t="s">
+        <v>990</v>
+      </c>
+      <c r="G467" t="s">
+        <v>991</v>
+      </c>
+      <c r="I467">
         <v>600</v>
       </c>
-      <c r="C467" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J467">
-        <v>6.990981</v>
+        <v>2.315874</v>
       </c>
       <c r="K467">
-        <v>48.8040639</v>
+        <v>49.838889</v>
       </c>
     </row>
     <row r="468" spans="1:11">
       <c r="A468">
-        <v>958</v>
+        <v>955</v>
       </c>
       <c r="B468" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D468" t="s">
+        <v>20</v>
       </c>
       <c r="E468" t="s">
-        <v>989</v>
-[...2 lines deleted...]
-        <v>739</v>
+        <v>992</v>
       </c>
       <c r="I468">
-        <v>400</v>
+        <v>540</v>
       </c>
       <c r="J468">
-        <v>1.135509</v>
+        <v>2.3333285</v>
       </c>
       <c r="K468">
-        <v>43.0025679</v>
+        <v>48.8537981</v>
       </c>
     </row>
     <row r="469" spans="1:11">
       <c r="A469">
-        <v>253</v>
+        <v>956</v>
       </c>
       <c r="B469" t="s">
+        <v>604</v>
+      </c>
+      <c r="D469" t="s">
+        <v>20</v>
+      </c>
+      <c r="E469" t="s">
+        <v>993</v>
+      </c>
+      <c r="I469">
         <v>600</v>
       </c>
-      <c r="C469" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J469">
-        <v>-2.025674</v>
+        <v>4.433703</v>
       </c>
       <c r="K469">
-        <v>48.649337</v>
+        <v>43.677079</v>
       </c>
     </row>
     <row r="470" spans="1:11">
       <c r="A470">
-        <v>959</v>
+        <v>604</v>
       </c>
       <c r="B470" t="s">
-        <v>600</v>
+        <v>604</v>
+      </c>
+      <c r="C470" t="s">
+        <v>19</v>
       </c>
       <c r="D470" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E470" t="s">
-        <v>993</v>
-[...1 lines deleted...]
-      <c r="G470" t="s">
         <v>994</v>
       </c>
-      <c r="I470">
-[...1 lines deleted...]
-      </c>
       <c r="J470">
-        <v>2.485429</v>
+        <v>6.990981</v>
       </c>
       <c r="K470">
-        <v>48.8029439</v>
+        <v>48.8040639</v>
       </c>
     </row>
     <row r="471" spans="1:11">
       <c r="A471">
-        <v>961</v>
+        <v>958</v>
       </c>
       <c r="B471" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C471" t="s">
+        <v>31</v>
       </c>
       <c r="E471" t="s">
         <v>995</v>
       </c>
+      <c r="G471" t="s">
+        <v>745</v>
+      </c>
+      <c r="I471">
+        <v>400</v>
+      </c>
       <c r="J471">
-        <v>-2.192985</v>
+        <v>1.135509</v>
       </c>
       <c r="K471">
-        <v>48.189812</v>
+        <v>43.0025679</v>
       </c>
     </row>
     <row r="472" spans="1:11">
       <c r="A472">
-        <v>962</v>
+        <v>253</v>
       </c>
       <c r="B472" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C472" t="s">
+        <v>31</v>
       </c>
       <c r="E472" t="s">
         <v>996</v>
       </c>
+      <c r="G472" t="s">
+        <v>997</v>
+      </c>
+      <c r="H472" t="s">
+        <v>998</v>
+      </c>
+      <c r="I472">
+        <v>433</v>
+      </c>
       <c r="J472">
-        <v>5.541657</v>
+        <v>-2.025674</v>
       </c>
       <c r="K472">
-        <v>48.88855</v>
+        <v>48.649337</v>
       </c>
     </row>
     <row r="473" spans="1:11">
       <c r="A473">
-        <v>254</v>
+        <v>959</v>
       </c>
       <c r="B473" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D473" t="s">
+        <v>20</v>
       </c>
       <c r="E473" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="G473" t="s">
-        <v>998</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>1000</v>
+      </c>
+      <c r="I473">
+        <v>639</v>
       </c>
       <c r="J473">
-        <v>2.252208</v>
+        <v>2.485429</v>
       </c>
       <c r="K473">
-        <v>50.750115</v>
+        <v>48.8029439</v>
       </c>
     </row>
     <row r="474" spans="1:11">
       <c r="A474">
-        <v>255</v>
+        <v>961</v>
       </c>
       <c r="B474" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D474" t="s">
+        <v>20</v>
       </c>
       <c r="E474" t="s">
-        <v>999</v>
-[...5 lines deleted...]
-        <v>1317</v>
+        <v>1001</v>
       </c>
       <c r="J474">
-        <v>2.035234</v>
+        <v>-2.192985</v>
       </c>
       <c r="K474">
-        <v>43.331344</v>
+        <v>48.189812</v>
       </c>
     </row>
     <row r="475" spans="1:11">
       <c r="A475">
-        <v>964</v>
+        <v>962</v>
       </c>
       <c r="B475" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D475" t="s">
         <v>20</v>
       </c>
       <c r="E475" t="s">
-        <v>1001</v>
-[...2 lines deleted...]
-        <v>1022</v>
+        <v>1002</v>
       </c>
       <c r="J475">
-        <v>-0.1589299</v>
+        <v>5.541657</v>
       </c>
       <c r="K475">
-        <v>43.104138</v>
+        <v>48.88855</v>
       </c>
     </row>
     <row r="476" spans="1:11">
       <c r="A476">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="B476" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C476" t="s">
         <v>31</v>
       </c>
       <c r="E476" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="G476" t="s">
-        <v>1003</v>
-[...2 lines deleted...]
-        <v>529</v>
+        <v>1004</v>
+      </c>
+      <c r="I476" t="s">
+        <v>79</v>
       </c>
       <c r="J476">
-        <v>-3.986533</v>
+        <v>2.252208</v>
       </c>
       <c r="K476">
-        <v>48.685113</v>
+        <v>50.750115</v>
       </c>
     </row>
     <row r="477" spans="1:11">
       <c r="A477">
-        <v>1010</v>
+        <v>255</v>
       </c>
       <c r="B477" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C477" t="s">
+        <v>31</v>
       </c>
       <c r="E477" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="G477" t="s">
-        <v>1005</v>
-[...1 lines deleted...]
-      <c r="I477" t="s">
         <v>1006</v>
       </c>
+      <c r="I477">
+        <v>1317</v>
+      </c>
       <c r="J477">
-        <v>2.760026</v>
+        <v>2.035234</v>
       </c>
       <c r="K477">
-        <v>43.488222</v>
+        <v>43.331344</v>
       </c>
     </row>
     <row r="478" spans="1:11">
       <c r="A478">
-        <v>965</v>
+        <v>964</v>
       </c>
       <c r="B478" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D478" t="s">
         <v>20</v>
       </c>
       <c r="E478" t="s">
         <v>1007</v>
       </c>
+      <c r="I478">
+        <v>1022</v>
+      </c>
       <c r="J478">
-        <v>1.867408</v>
+        <v>-0.1589299</v>
       </c>
       <c r="K478">
-        <v>47.88092</v>
+        <v>43.104138</v>
       </c>
     </row>
     <row r="479" spans="1:11">
       <c r="A479">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B479" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C479" t="s">
         <v>31</v>
       </c>
       <c r="E479" t="s">
         <v>1008</v>
       </c>
       <c r="G479" t="s">
         <v>1009</v>
       </c>
-      <c r="I479" t="s">
-        <v>79</v>
+      <c r="I479">
+        <v>529</v>
       </c>
       <c r="J479">
-        <v>3.2874</v>
+        <v>-3.986533</v>
       </c>
       <c r="K479">
-        <v>49.847066</v>
+        <v>48.685113</v>
       </c>
     </row>
     <row r="480" spans="1:11">
       <c r="A480">
-        <v>967</v>
+        <v>1010</v>
       </c>
       <c r="B480" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D480" t="s">
         <v>20</v>
       </c>
       <c r="E480" t="s">
         <v>1010</v>
       </c>
-      <c r="I480">
-        <v>625</v>
+      <c r="G480" t="s">
+        <v>1011</v>
+      </c>
+      <c r="I480" t="s">
+        <v>1012</v>
       </c>
       <c r="J480">
-        <v>1.945999</v>
+        <v>2.760026</v>
       </c>
       <c r="K480">
-        <v>50.134581</v>
+        <v>43.488222</v>
       </c>
     </row>
     <row r="481" spans="1:11">
       <c r="A481">
-        <v>968</v>
+        <v>965</v>
       </c>
       <c r="B481" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D481" t="s">
         <v>20</v>
       </c>
       <c r="E481" t="s">
-        <v>1011</v>
-[...2 lines deleted...]
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="J481">
-        <v>0.865195</v>
+        <v>1.867408</v>
       </c>
       <c r="K481">
-        <v>46.565319</v>
+        <v>47.88092</v>
       </c>
     </row>
     <row r="482" spans="1:11">
       <c r="A482">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B482" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C482" t="s">
         <v>31</v>
       </c>
       <c r="E482" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="G482" t="s">
-        <v>1014</v>
-[...2 lines deleted...]
-        <v>475</v>
+        <v>1015</v>
+      </c>
+      <c r="I482" t="s">
+        <v>79</v>
       </c>
       <c r="J482">
-        <v>-0.633389</v>
+        <v>3.2874</v>
       </c>
       <c r="K482">
-        <v>45.744175</v>
+        <v>49.847066</v>
       </c>
     </row>
     <row r="483" spans="1:11">
       <c r="A483">
-        <v>261</v>
+        <v>967</v>
       </c>
       <c r="B483" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D483" t="s">
+        <v>20</v>
       </c>
       <c r="E483" t="s">
-        <v>1015</v>
-[...1 lines deleted...]
-      <c r="G483" t="s">
         <v>1016</v>
       </c>
       <c r="I483">
-        <v>1318</v>
+        <v>625</v>
       </c>
       <c r="J483">
-        <v>1.217292</v>
+        <v>1.945999</v>
       </c>
       <c r="K483">
-        <v>44.890891</v>
+        <v>50.134581</v>
       </c>
     </row>
     <row r="484" spans="1:11">
       <c r="A484">
-        <v>981</v>
+        <v>968</v>
       </c>
       <c r="B484" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D484" t="s">
         <v>20</v>
       </c>
       <c r="E484" t="s">
         <v>1017</v>
       </c>
-      <c r="I484">
-        <v>1026</v>
+      <c r="G484" t="s">
+        <v>1018</v>
       </c>
       <c r="J484">
-        <v>-0.080893</v>
+        <v>0.865195</v>
       </c>
       <c r="K484">
-        <v>47.260135</v>
+        <v>46.565319</v>
       </c>
     </row>
     <row r="485" spans="1:11">
       <c r="A485">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B485" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C485" t="s">
         <v>31</v>
       </c>
       <c r="E485" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="G485" t="s">
-        <v>1019</v>
-[...1 lines deleted...]
-      <c r="H485" t="s">
         <v>1020</v>
       </c>
       <c r="I485">
-        <v>511</v>
+        <v>475</v>
       </c>
       <c r="J485">
-        <v>0.172625</v>
+        <v>-0.633389</v>
       </c>
       <c r="K485">
-        <v>48.605919</v>
+        <v>45.744175</v>
       </c>
     </row>
     <row r="486" spans="1:11">
       <c r="A486">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B486" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C486" t="s">
         <v>31</v>
       </c>
       <c r="E486" t="s">
         <v>1021</v>
       </c>
       <c r="G486" t="s">
         <v>1022</v>
       </c>
       <c r="I486">
-        <v>451</v>
+        <v>1318</v>
       </c>
       <c r="J486">
-        <v>6.406926</v>
+        <v>1.217292</v>
       </c>
       <c r="K486">
-        <v>43.914274</v>
+        <v>44.890891</v>
       </c>
     </row>
     <row r="487" spans="1:11">
       <c r="A487">
-        <v>264</v>
+        <v>981</v>
       </c>
       <c r="B487" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D487" t="s">
+        <v>20</v>
       </c>
       <c r="E487" t="s">
         <v>1023</v>
       </c>
-      <c r="G487" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I487">
-        <v>511</v>
+        <v>1026</v>
       </c>
       <c r="J487">
-        <v>2.583212</v>
+        <v>-0.080893</v>
       </c>
       <c r="K487">
-        <v>49.205164</v>
+        <v>47.260135</v>
       </c>
     </row>
     <row r="488" spans="1:11">
       <c r="A488">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B488" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C488" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E488" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G488" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H488" t="s">
         <v>1026</v>
       </c>
-      <c r="G488" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I488">
-        <v>275</v>
+        <v>511</v>
       </c>
       <c r="J488">
-        <v>3.28268</v>
+        <v>0.172625</v>
       </c>
       <c r="K488">
-        <v>48.20065</v>
+        <v>48.605919</v>
       </c>
     </row>
     <row r="489" spans="1:11">
       <c r="A489">
-        <v>991</v>
+        <v>263</v>
       </c>
       <c r="B489" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C489" t="s">
+        <v>31</v>
       </c>
       <c r="E489" t="s">
-        <v>1029</v>
+        <v>1027</v>
+      </c>
+      <c r="G489" t="s">
+        <v>1028</v>
+      </c>
+      <c r="I489">
+        <v>451</v>
       </c>
       <c r="J489">
-        <v>3.2914667</v>
+        <v>6.406926</v>
       </c>
       <c r="K489">
-        <v>48.1801376</v>
+        <v>43.914274</v>
       </c>
     </row>
     <row r="490" spans="1:11">
       <c r="A490">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B490" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C490" t="s">
         <v>31</v>
       </c>
       <c r="E490" t="s">
+        <v>1029</v>
+      </c>
+      <c r="G490" t="s">
         <v>1030</v>
       </c>
-      <c r="G490" t="s">
+      <c r="H490" t="s">
         <v>1031</v>
       </c>
       <c r="I490">
-        <v>451</v>
+        <v>511</v>
       </c>
       <c r="J490">
-        <v>5.943191</v>
+        <v>2.583212</v>
       </c>
       <c r="K490">
-        <v>44.194713</v>
+        <v>49.205164</v>
       </c>
     </row>
     <row r="491" spans="1:11">
       <c r="A491">
-        <v>1000</v>
+        <v>265</v>
       </c>
       <c r="B491" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>604</v>
+      </c>
+      <c r="C491" t="s">
+        <v>48</v>
       </c>
       <c r="E491" t="s">
         <v>1032</v>
       </c>
+      <c r="G491" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1034</v>
+      </c>
+      <c r="I491">
+        <v>275</v>
+      </c>
       <c r="J491">
-        <v>6.776114</v>
+        <v>3.28268</v>
       </c>
       <c r="K491">
-        <v>46.054719</v>
+        <v>48.20065</v>
       </c>
     </row>
     <row r="492" spans="1:11">
       <c r="A492">
-        <v>267</v>
+        <v>991</v>
       </c>
       <c r="B492" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D492" t="s">
+        <v>20</v>
       </c>
       <c r="E492" t="s">
-        <v>1033</v>
-[...4 lines deleted...]
-      <c r="H492" t="s">
         <v>1035</v>
       </c>
-      <c r="I492">
-[...1 lines deleted...]
-      </c>
       <c r="J492">
-        <v>3.32342</v>
+        <v>3.2914667</v>
       </c>
       <c r="K492">
-        <v>49.376636</v>
+        <v>48.1801376</v>
       </c>
     </row>
     <row r="493" spans="1:11">
       <c r="A493">
-        <v>1001</v>
+        <v>266</v>
       </c>
       <c r="B493" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C493" t="s">
+        <v>31</v>
       </c>
       <c r="E493" t="s">
         <v>1036</v>
       </c>
       <c r="G493" t="s">
         <v>1037</v>
       </c>
       <c r="I493">
-        <v>557</v>
+        <v>451</v>
       </c>
       <c r="J493">
-        <v>3.3364756</v>
+        <v>5.943191</v>
       </c>
       <c r="K493">
-        <v>49.3934137</v>
+        <v>44.194713</v>
       </c>
     </row>
     <row r="494" spans="1:11">
       <c r="A494">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="B494" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D494" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E494" t="s">
         <v>1038</v>
       </c>
-      <c r="G494" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J494">
-        <v>3.191994</v>
+        <v>6.776114</v>
       </c>
       <c r="K494">
-        <v>46.5339389</v>
+        <v>46.054719</v>
       </c>
     </row>
     <row r="495" spans="1:11">
       <c r="A495">
-        <v>1008</v>
+        <v>267</v>
       </c>
       <c r="B495" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C495" t="s">
+        <v>31</v>
       </c>
       <c r="E495" t="s">
+        <v>1039</v>
+      </c>
+      <c r="G495" t="s">
         <v>1040</v>
       </c>
+      <c r="H495" t="s">
+        <v>1041</v>
+      </c>
+      <c r="I495">
+        <v>344</v>
+      </c>
       <c r="J495">
-        <v>-73.963244</v>
+        <v>3.32342</v>
       </c>
       <c r="K495">
-        <v>40.7794366</v>
+        <v>49.376636</v>
       </c>
     </row>
     <row r="496" spans="1:11">
       <c r="A496">
-        <v>1009</v>
+        <v>1001</v>
       </c>
       <c r="B496" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D496" t="s">
         <v>20</v>
       </c>
       <c r="E496" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="G496" t="s">
-        <v>1042</v>
+        <v>1043</v>
+      </c>
+      <c r="I496">
+        <v>557</v>
       </c>
       <c r="J496">
-        <v>2.2640011</v>
+        <v>3.3364756</v>
       </c>
       <c r="K496">
-        <v>50.7506656</v>
+        <v>49.3934137</v>
       </c>
     </row>
     <row r="497" spans="1:11">
       <c r="A497">
-        <v>74</v>
+        <v>1004</v>
       </c>
       <c r="B497" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D497" t="s">
+        <v>20</v>
       </c>
       <c r="E497" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="G497" t="s">
-        <v>1044</v>
-[...1 lines deleted...]
-      <c r="H497" t="s">
         <v>1045</v>
       </c>
-      <c r="I497">
-[...1 lines deleted...]
-      </c>
       <c r="J497">
-        <v>7.750245</v>
+        <v>3.191994</v>
       </c>
       <c r="K497">
-        <v>48.581515</v>
+        <v>46.5339389</v>
       </c>
     </row>
     <row r="498" spans="1:11">
       <c r="A498">
-        <v>1017</v>
+        <v>1008</v>
       </c>
       <c r="B498" t="s">
-        <v>600</v>
+        <v>604</v>
+      </c>
+      <c r="D498" t="s">
+        <v>20</v>
       </c>
       <c r="E498" t="s">
         <v>1046</v>
       </c>
       <c r="J498">
-        <v>3.514107</v>
+        <v>-73.963244</v>
       </c>
       <c r="K498">
-        <v>47.508006</v>
+        <v>40.7794366</v>
       </c>
     </row>
     <row r="499" spans="1:11">
       <c r="A499">
-        <v>268</v>
+        <v>1009</v>
       </c>
       <c r="B499" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D499" t="s">
+        <v>20</v>
       </c>
       <c r="E499" t="s">
         <v>1047</v>
       </c>
       <c r="G499" t="s">
         <v>1048</v>
       </c>
-      <c r="I499">
-[...1 lines deleted...]
-      </c>
       <c r="J499">
-        <v>0.078082</v>
+        <v>2.2640011</v>
       </c>
       <c r="K499">
-        <v>43.232951</v>
+        <v>50.7506656</v>
       </c>
     </row>
     <row r="500" spans="1:11">
       <c r="A500">
-        <v>269</v>
+        <v>74</v>
       </c>
       <c r="B500" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C500" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E500" t="s">
         <v>1049</v>
       </c>
       <c r="G500" t="s">
         <v>1050</v>
       </c>
       <c r="H500" t="s">
         <v>1051</v>
       </c>
       <c r="I500">
-        <v>517</v>
+        <v>344</v>
       </c>
       <c r="J500">
-        <v>6.532883</v>
+        <v>7.750245</v>
       </c>
       <c r="K500">
-        <v>45.483458</v>
+        <v>48.581515</v>
       </c>
     </row>
     <row r="501" spans="1:11">
       <c r="A501">
-        <v>270</v>
+        <v>1017</v>
       </c>
       <c r="B501" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
       </c>
       <c r="E501" t="s">
         <v>1052</v>
       </c>
-      <c r="G501" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J501">
-        <v>2.256984</v>
+        <v>3.514107</v>
       </c>
       <c r="K501">
-        <v>50.637833</v>
+        <v>47.508006</v>
       </c>
     </row>
     <row r="502" spans="1:11">
       <c r="A502">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="B502" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C502" t="s">
         <v>31</v>
       </c>
       <c r="E502" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
       <c r="G502" t="s">
-        <v>1056</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="I502">
-        <v>338</v>
+        <v>394</v>
       </c>
       <c r="J502">
-        <v>5.890159</v>
+        <v>0.078082</v>
       </c>
       <c r="K502">
-        <v>48.678296</v>
+        <v>43.232951</v>
       </c>
     </row>
     <row r="503" spans="1:11">
       <c r="A503">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="B503" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C503" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E503" t="s">
-        <v>1058</v>
+        <v>1055</v>
       </c>
       <c r="G503" t="s">
-        <v>1059</v>
+        <v>1056</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1057</v>
       </c>
       <c r="I503">
-        <v>451</v>
+        <v>517</v>
       </c>
       <c r="J503">
-        <v>5.928</v>
+        <v>6.532883</v>
       </c>
       <c r="K503">
-        <v>43.124228</v>
+        <v>45.483458</v>
       </c>
     </row>
     <row r="504" spans="1:11">
       <c r="A504">
-        <v>5</v>
+        <v>270</v>
       </c>
       <c r="B504" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C504" t="s">
         <v>31</v>
       </c>
       <c r="E504" t="s">
+        <v>1058</v>
+      </c>
+      <c r="G504" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H504" t="s">
         <v>1060</v>
       </c>
-      <c r="G504" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I504">
-        <v>257</v>
+        <v>531</v>
       </c>
       <c r="J504">
-        <v>1.444209</v>
+        <v>2.256984</v>
       </c>
       <c r="K504">
-        <v>43.604652</v>
+        <v>50.637833</v>
       </c>
     </row>
     <row r="505" spans="1:11">
       <c r="A505">
-        <v>1029</v>
+        <v>271</v>
       </c>
       <c r="B505" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C505" t="s">
+        <v>31</v>
       </c>
       <c r="E505" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G505" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H505" t="s">
         <v>1063</v>
       </c>
+      <c r="I505">
+        <v>338</v>
+      </c>
       <c r="J505">
-        <v>1.4178025</v>
+        <v>5.890159</v>
       </c>
       <c r="K505">
-        <v>43.6446018</v>
+        <v>48.678296</v>
       </c>
     </row>
     <row r="506" spans="1:11">
       <c r="A506">
-        <v>1031</v>
+        <v>272</v>
       </c>
       <c r="B506" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C506" t="s">
+        <v>31</v>
       </c>
       <c r="E506" t="s">
         <v>1064</v>
       </c>
+      <c r="G506" t="s">
+        <v>1065</v>
+      </c>
       <c r="I506">
-        <v>875</v>
+        <v>451</v>
       </c>
       <c r="J506">
-        <v>4.9119529</v>
+        <v>5.928</v>
       </c>
       <c r="K506">
-        <v>46.561816</v>
+        <v>43.124228</v>
       </c>
     </row>
     <row r="507" spans="1:11">
       <c r="A507">
-        <v>273</v>
+        <v>5</v>
       </c>
       <c r="B507" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C507" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E507" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="G507" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="H507" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="I507">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="J507">
-        <v>0.414</v>
+        <v>1.444209</v>
       </c>
       <c r="K507">
-        <v>47.2344</v>
+        <v>43.604652</v>
       </c>
     </row>
     <row r="508" spans="1:11">
       <c r="A508">
-        <v>1032</v>
+        <v>1029</v>
       </c>
       <c r="B508" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D508" t="s">
         <v>20</v>
       </c>
       <c r="E508" t="s">
-        <v>1068</v>
-[...1 lines deleted...]
-      <c r="G508" t="s">
         <v>1069</v>
       </c>
       <c r="J508">
-        <v>0.4302</v>
+        <v>1.4178025</v>
       </c>
       <c r="K508">
-        <v>47.2411</v>
+        <v>43.6446018</v>
       </c>
     </row>
     <row r="509" spans="1:11">
       <c r="A509">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="B509" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D509" t="s">
         <v>20</v>
       </c>
       <c r="E509" t="s">
         <v>1070</v>
       </c>
       <c r="I509">
-        <v>1022</v>
+        <v>875</v>
       </c>
       <c r="J509">
-        <v>-0.181947</v>
+        <v>4.9119529</v>
       </c>
       <c r="K509">
-        <v>49.1814589</v>
+        <v>46.561816</v>
       </c>
     </row>
     <row r="510" spans="1:11">
       <c r="A510">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B510" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C510" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E510" t="s">
         <v>1071</v>
       </c>
       <c r="G510" t="s">
         <v>1072</v>
       </c>
       <c r="H510" t="s">
-        <v>572</v>
+        <v>1073</v>
       </c>
       <c r="I510">
-        <v>344</v>
+        <v>250</v>
       </c>
       <c r="J510">
-        <v>4.0744009</v>
+        <v>0.414</v>
       </c>
       <c r="K510">
-        <v>48.2973451</v>
+        <v>47.2344</v>
       </c>
     </row>
     <row r="511" spans="1:11">
       <c r="A511">
-        <v>276</v>
+        <v>1032</v>
       </c>
       <c r="B511" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D511" t="s">
+        <v>20</v>
       </c>
       <c r="E511" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="G511" t="s">
-        <v>1074</v>
-[...2 lines deleted...]
-        <v>1317</v>
+        <v>1075</v>
       </c>
       <c r="J511">
-        <v>1.771697</v>
+        <v>0.4302</v>
       </c>
       <c r="K511">
-        <v>45.26565</v>
+        <v>47.2411</v>
       </c>
     </row>
     <row r="512" spans="1:11">
       <c r="A512">
-        <v>1039</v>
+        <v>1034</v>
       </c>
       <c r="B512" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="D512" t="s">
         <v>20</v>
       </c>
       <c r="E512" t="s">
-        <v>1075</v>
+        <v>1076</v>
+      </c>
+      <c r="I512">
+        <v>1022</v>
       </c>
       <c r="J512">
-        <v>1.563457</v>
+        <v>-0.181947</v>
       </c>
       <c r="K512">
-        <v>45.424066</v>
+        <v>49.1814589</v>
       </c>
     </row>
     <row r="513" spans="1:11">
       <c r="A513">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="B513" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C513" t="s">
         <v>31</v>
       </c>
       <c r="E513" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="G513" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="H513" t="s">
-        <v>1078</v>
+        <v>576</v>
       </c>
       <c r="I513">
-        <v>419</v>
+        <v>344</v>
       </c>
       <c r="J513">
-        <v>4.419946</v>
+        <v>4.0744009</v>
       </c>
       <c r="K513">
-        <v>44.01211</v>
+        <v>48.2973451</v>
       </c>
     </row>
     <row r="514" spans="1:11">
       <c r="A514">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="B514" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C514" t="s">
         <v>31</v>
       </c>
       <c r="E514" t="s">
         <v>1079</v>
       </c>
       <c r="G514" t="s">
         <v>1080</v>
       </c>
-      <c r="H514" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I514">
-        <v>344</v>
+        <v>1317</v>
       </c>
       <c r="J514">
-        <v>4.89236</v>
+        <v>1.771697</v>
       </c>
       <c r="K514">
-        <v>44.933393</v>
+        <v>45.26565</v>
       </c>
     </row>
     <row r="515" spans="1:11">
       <c r="A515">
-        <v>281</v>
+        <v>1039</v>
       </c>
       <c r="B515" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D515" t="s">
+        <v>20</v>
       </c>
       <c r="E515" t="s">
-        <v>1082</v>
-[...5 lines deleted...]
-        <v>448</v>
+        <v>1081</v>
       </c>
       <c r="J515">
-        <v>-2.760847</v>
+        <v>1.563457</v>
       </c>
       <c r="K515">
-        <v>47.658236</v>
+        <v>45.424066</v>
       </c>
     </row>
     <row r="516" spans="1:11">
       <c r="A516">
-        <v>1042</v>
+        <v>277</v>
       </c>
       <c r="B516" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C516" t="s">
+        <v>31</v>
       </c>
       <c r="E516" t="s">
+        <v>1082</v>
+      </c>
+      <c r="G516" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H516" t="s">
         <v>1084</v>
       </c>
       <c r="I516">
-        <v>1032</v>
+        <v>419</v>
       </c>
       <c r="J516">
-        <v>1.065343</v>
+        <v>4.419946</v>
       </c>
       <c r="K516">
-        <v>47.792551</v>
+        <v>44.01211</v>
       </c>
     </row>
     <row r="517" spans="1:11">
       <c r="A517">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="B517" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C517" t="s">
         <v>31</v>
       </c>
       <c r="E517" t="s">
         <v>1085</v>
       </c>
       <c r="G517" t="s">
         <v>1086</v>
       </c>
-      <c r="H517" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I517">
-        <v>346</v>
+        <v>1317</v>
       </c>
       <c r="J517">
-        <v>5.3844231</v>
+        <v>2.835812</v>
       </c>
       <c r="K517">
-        <v>49.1598764</v>
+        <v>43.9454009</v>
       </c>
     </row>
     <row r="518" spans="1:11">
       <c r="A518">
-        <v>1044</v>
+        <v>280</v>
       </c>
       <c r="B518" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C518" t="s">
+        <v>31</v>
       </c>
       <c r="E518" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G518" t="s">
         <v>1088</v>
       </c>
+      <c r="H518" t="s">
+        <v>1089</v>
+      </c>
       <c r="I518">
-        <v>952</v>
+        <v>344</v>
       </c>
       <c r="J518">
-        <v>5.3844231</v>
+        <v>4.89236</v>
       </c>
       <c r="K518">
-        <v>49.1598764</v>
+        <v>44.933393</v>
       </c>
     </row>
     <row r="519" spans="1:11">
       <c r="A519">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="B519" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C519" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E519" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="G519" t="s">
-        <v>1090</v>
-[...1 lines deleted...]
-      <c r="H519" t="s">
         <v>1091</v>
       </c>
       <c r="I519">
-        <v>60</v>
+        <v>448</v>
       </c>
       <c r="J519">
-        <v>4.874339</v>
+        <v>-2.760847</v>
       </c>
       <c r="K519">
-        <v>45.525587</v>
+        <v>47.658236</v>
       </c>
     </row>
     <row r="520" spans="1:11">
       <c r="A520">
-        <v>286</v>
+        <v>1042</v>
       </c>
       <c r="B520" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>604</v>
+      </c>
+      <c r="D520" t="s">
+        <v>20</v>
       </c>
       <c r="E520" t="s">
         <v>1092</v>
       </c>
-      <c r="G520" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I520">
-        <v>432</v>
+        <v>1032</v>
       </c>
       <c r="J520">
-        <v>4.691053</v>
+        <v>1.065343</v>
       </c>
       <c r="K520">
-        <v>44.480269</v>
+        <v>47.792551</v>
       </c>
     </row>
     <row r="521" spans="1:11">
       <c r="A521">
-        <v>1060</v>
+        <v>283</v>
       </c>
       <c r="B521" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>604</v>
+      </c>
+      <c r="C521" t="s">
+        <v>31</v>
       </c>
       <c r="E521" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G521" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H521" t="s">
         <v>1095</v>
       </c>
       <c r="I521">
-        <v>660</v>
+        <v>346</v>
       </c>
       <c r="J521">
-        <v>7.94454</v>
+        <v>5.3844231</v>
       </c>
       <c r="K521">
-        <v>49.036858</v>
+        <v>49.1598764</v>
       </c>
     </row>
     <row r="522" spans="1:11">
       <c r="A522">
-        <v>611</v>
+        <v>1044</v>
       </c>
       <c r="B522" t="s">
+        <v>604</v>
+      </c>
+      <c r="D522" t="s">
+        <v>20</v>
+      </c>
+      <c r="E522" t="s">
         <v>1096</v>
       </c>
-      <c r="D522" t="s">
-[...6 lines deleted...]
-        <v>1098</v>
+      <c r="I522">
+        <v>952</v>
       </c>
       <c r="J522">
-        <v>0.1188182</v>
+        <v>5.3844231</v>
       </c>
       <c r="K522">
-        <v>51.4926116</v>
+        <v>49.1598764</v>
       </c>
     </row>
     <row r="523" spans="1:11">
       <c r="A523">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="B523" t="s">
-        <v>1096</v>
+        <v>604</v>
       </c>
       <c r="C523" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E523" t="s">
+        <v>1097</v>
+      </c>
+      <c r="G523" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H523" t="s">
         <v>1099</v>
       </c>
-      <c r="G523" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I523">
-        <v>1015</v>
+        <v>60</v>
       </c>
       <c r="J523">
-        <v>-2.094278</v>
+        <v>4.874339</v>
       </c>
       <c r="K523">
-        <v>57.149717</v>
+        <v>45.525587</v>
       </c>
     </row>
     <row r="524" spans="1:11">
       <c r="A524">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B524" t="s">
-        <v>1096</v>
+        <v>604</v>
       </c>
       <c r="C524" t="s">
         <v>31</v>
       </c>
       <c r="E524" t="s">
+        <v>1100</v>
+      </c>
+      <c r="G524" t="s">
+        <v>1101</v>
+      </c>
+      <c r="H524" t="s">
         <v>1102</v>
       </c>
       <c r="I524">
-        <v>516</v>
+        <v>432</v>
       </c>
       <c r="J524">
-        <v>-4.129263</v>
+        <v>4.691053</v>
       </c>
       <c r="K524">
-        <v>53.22739</v>
+        <v>44.480269</v>
       </c>
     </row>
     <row r="525" spans="1:11">
       <c r="A525">
-        <v>644</v>
+        <v>1060</v>
       </c>
       <c r="B525" t="s">
-        <v>1096</v>
+        <v>604</v>
       </c>
       <c r="D525" t="s">
         <v>20</v>
       </c>
       <c r="E525" t="s">
         <v>1103</v>
       </c>
+      <c r="I525">
+        <v>660</v>
+      </c>
       <c r="J525">
-        <v>0.075766</v>
+        <v>7.94454</v>
       </c>
       <c r="K525">
-        <v>51.536563</v>
+        <v>49.036858</v>
       </c>
     </row>
     <row r="526" spans="1:11">
       <c r="A526">
-        <v>661</v>
+        <v>611</v>
       </c>
       <c r="B526" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="D526" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E526" t="s">
-        <v>1104</v>
+        <v>1105</v>
+      </c>
+      <c r="G526" t="s">
+        <v>1106</v>
       </c>
       <c r="J526">
-        <v>-4.7188629</v>
+        <v>0.1188182</v>
       </c>
       <c r="K526">
-        <v>50.4714961</v>
+        <v>51.4926116</v>
       </c>
     </row>
     <row r="527" spans="1:11">
       <c r="A527">
-        <v>669</v>
+        <v>287</v>
       </c>
       <c r="B527" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1104</v>
+      </c>
+      <c r="C527" t="s">
+        <v>31</v>
       </c>
       <c r="E527" t="s">
-        <v>1105</v>
+        <v>1107</v>
+      </c>
+      <c r="G527" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H527" t="s">
+        <v>1109</v>
+      </c>
+      <c r="I527">
+        <v>1015</v>
       </c>
       <c r="J527">
-        <v>-0.378462</v>
+        <v>-2.094278</v>
       </c>
       <c r="K527">
-        <v>52.768599</v>
+        <v>57.149717</v>
       </c>
     </row>
     <row r="528" spans="1:11">
       <c r="A528">
-        <v>670</v>
+        <v>288</v>
       </c>
       <c r="B528" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1104</v>
+      </c>
+      <c r="C528" t="s">
+        <v>31</v>
       </c>
       <c r="E528" t="s">
-        <v>1106</v>
+        <v>1110</v>
+      </c>
+      <c r="I528">
+        <v>516</v>
       </c>
       <c r="J528">
-        <v>-1.7753189</v>
+        <v>-4.129263</v>
       </c>
       <c r="K528">
-        <v>50.9626639</v>
+        <v>53.22739</v>
       </c>
     </row>
     <row r="529" spans="1:11">
       <c r="A529">
-        <v>676</v>
+        <v>644</v>
       </c>
       <c r="B529" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="D529" t="s">
         <v>20</v>
       </c>
       <c r="E529" t="s">
-        <v>1107</v>
+        <v>1111</v>
       </c>
       <c r="J529">
-        <v>0.7104932</v>
+        <v>0.075766</v>
       </c>
       <c r="K529">
-        <v>52.2429228</v>
+        <v>51.536563</v>
       </c>
     </row>
     <row r="530" spans="1:11">
       <c r="A530">
-        <v>291</v>
+        <v>661</v>
       </c>
       <c r="B530" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1104</v>
+      </c>
+      <c r="D530" t="s">
+        <v>20</v>
       </c>
       <c r="E530" t="s">
-        <v>1108</v>
-[...8 lines deleted...]
-        <v>596</v>
+        <v>1112</v>
       </c>
       <c r="J530">
-        <v>1.0789089</v>
+        <v>-4.7188629</v>
       </c>
       <c r="K530">
-        <v>51.280233</v>
+        <v>50.4714961</v>
       </c>
     </row>
     <row r="531" spans="1:11">
       <c r="A531">
-        <v>688</v>
+        <v>669</v>
       </c>
       <c r="B531" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="D531" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E531" t="s">
-        <v>1111</v>
-[...2 lines deleted...]
-        <v>987</v>
+        <v>1113</v>
       </c>
       <c r="J531">
-        <v>-2.4772256</v>
+        <v>-0.378462</v>
       </c>
       <c r="K531">
-        <v>50.8088477</v>
+        <v>52.768599</v>
       </c>
     </row>
     <row r="532" spans="1:11">
       <c r="A532">
-        <v>695</v>
+        <v>670</v>
       </c>
       <c r="B532" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="D532" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E532" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="J532">
-        <v>-2.893075</v>
+        <v>-1.7753189</v>
       </c>
       <c r="K532">
-        <v>53.193392</v>
+        <v>50.9626639</v>
       </c>
     </row>
     <row r="533" spans="1:11">
       <c r="A533">
-        <v>704</v>
+        <v>676</v>
       </c>
       <c r="B533" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="D533" t="s">
         <v>20</v>
       </c>
       <c r="E533" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="J533">
-        <v>-2.1582782</v>
+        <v>0.7104932</v>
       </c>
       <c r="K533">
-        <v>55.8861059</v>
+        <v>52.2429228</v>
       </c>
     </row>
     <row r="534" spans="1:11">
       <c r="A534">
-        <v>708</v>
+        <v>291</v>
       </c>
       <c r="B534" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1104</v>
+      </c>
+      <c r="C534" t="s">
+        <v>48</v>
       </c>
       <c r="E534" t="s">
-        <v>1114</v>
+        <v>1116</v>
+      </c>
+      <c r="G534" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H534" t="s">
+        <v>1118</v>
+      </c>
+      <c r="I534">
+        <v>596</v>
       </c>
       <c r="J534">
-        <v>-0.1669214</v>
+        <v>1.0789089</v>
       </c>
       <c r="K534">
-        <v>52.676305</v>
+        <v>51.280233</v>
       </c>
     </row>
     <row r="535" spans="1:11">
       <c r="A535">
-        <v>297</v>
+        <v>688</v>
       </c>
       <c r="B535" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1104</v>
+      </c>
+      <c r="D535" t="s">
+        <v>20</v>
       </c>
       <c r="E535" t="s">
-        <v>1115</v>
-[...5 lines deleted...]
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="I535">
-        <v>634</v>
+        <v>987</v>
       </c>
       <c r="J535">
-        <v>-1.584852</v>
+        <v>-2.4772256</v>
       </c>
       <c r="K535">
-        <v>54.77525</v>
+        <v>50.8088477</v>
       </c>
     </row>
     <row r="536" spans="1:11">
       <c r="A536">
-        <v>718</v>
+        <v>695</v>
       </c>
       <c r="B536" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="D536" t="s">
         <v>20</v>
       </c>
       <c r="E536" t="s">
-        <v>1118</v>
-[...5 lines deleted...]
-        <v>1083</v>
+        <v>1120</v>
       </c>
       <c r="J536">
-        <v>-1.5782029</v>
+        <v>-2.893075</v>
       </c>
       <c r="K536">
-        <v>54.7649859</v>
+        <v>53.193392</v>
       </c>
     </row>
     <row r="537" spans="1:11">
       <c r="A537">
-        <v>719</v>
+        <v>704</v>
       </c>
       <c r="B537" t="s">
-        <v>1096</v>
+        <v>1104</v>
+      </c>
+      <c r="D537" t="s">
+        <v>20</v>
       </c>
       <c r="E537" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="J537">
-        <v>1.302347</v>
+        <v>-2.1582782</v>
       </c>
       <c r="K537">
-        <v>52.63209</v>
+        <v>55.8861059</v>
       </c>
     </row>
     <row r="538" spans="1:11">
       <c r="A538">
-        <v>720</v>
+        <v>708</v>
       </c>
       <c r="B538" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="D538" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E538" t="s">
-        <v>1120</v>
-[...2 lines deleted...]
-        <v>1128</v>
+        <v>1122</v>
       </c>
       <c r="J538">
-        <v>-3.190964</v>
+        <v>-0.1669214</v>
       </c>
       <c r="K538">
-        <v>55.94974</v>
+        <v>52.676305</v>
       </c>
     </row>
     <row r="539" spans="1:11">
       <c r="A539">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B539" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="C539" t="s">
         <v>31</v>
       </c>
       <c r="E539" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="G539" t="s">
-        <v>1122</v>
+        <v>1124</v>
+      </c>
+      <c r="H539" t="s">
+        <v>1125</v>
       </c>
       <c r="I539">
-        <v>1109</v>
+        <v>634</v>
       </c>
       <c r="J539">
-        <v>0.262363</v>
+        <v>-1.584852</v>
       </c>
       <c r="K539">
-        <v>52.399539</v>
+        <v>54.77525</v>
       </c>
     </row>
     <row r="540" spans="1:11">
       <c r="A540">
-        <v>299</v>
+        <v>718</v>
       </c>
       <c r="B540" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1104</v>
+      </c>
+      <c r="D540" t="s">
+        <v>20</v>
       </c>
       <c r="E540" t="s">
-        <v>1123</v>
+        <v>1126</v>
+      </c>
+      <c r="G540" t="s">
+        <v>1124</v>
+      </c>
+      <c r="I540">
+        <v>1083</v>
       </c>
       <c r="J540">
-        <v>-1.1743197</v>
+        <v>-1.5782029</v>
       </c>
       <c r="K540">
-        <v>52.3555177</v>
+        <v>54.7649859</v>
       </c>
     </row>
     <row r="541" spans="1:11">
       <c r="A541">
-        <v>533</v>
+        <v>719</v>
       </c>
       <c r="B541" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1104</v>
       </c>
       <c r="E541" t="s">
-        <v>1123</v>
-[...2 lines deleted...]
-        <v>1124</v>
+        <v>1127</v>
       </c>
       <c r="J541">
-        <v>-1.1743197</v>
+        <v>1.302347</v>
       </c>
       <c r="K541">
-        <v>52.3555177</v>
+        <v>52.63209</v>
       </c>
     </row>
     <row r="542" spans="1:11">
       <c r="A542">
-        <v>726</v>
+        <v>720</v>
       </c>
       <c r="B542" t="s">
-        <v>1096</v>
+        <v>1104</v>
+      </c>
+      <c r="D542" t="s">
+        <v>35</v>
       </c>
       <c r="E542" t="s">
-        <v>1125</v>
+        <v>1128</v>
+      </c>
+      <c r="I542">
+        <v>1128</v>
       </c>
       <c r="J542">
-        <v>-3.999461</v>
+        <v>-3.190964</v>
       </c>
       <c r="K542">
-        <v>50.7772135</v>
+        <v>55.94974</v>
       </c>
     </row>
     <row r="543" spans="1:11">
       <c r="A543">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="B543" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="C543" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="E543" t="s">
-        <v>1126</v>
+        <v>1129</v>
       </c>
       <c r="G543" t="s">
-        <v>1127</v>
+        <v>1130</v>
+      </c>
+      <c r="I543">
+        <v>1109</v>
       </c>
       <c r="J543">
-        <v>-1.94677</v>
+        <v>0.262363</v>
       </c>
       <c r="K543">
-        <v>52.092149</v>
+        <v>52.399539</v>
       </c>
     </row>
     <row r="544" spans="1:11">
       <c r="A544">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="B544" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="C544" t="s">
         <v>31</v>
       </c>
       <c r="E544" t="s">
-        <v>1128</v>
-[...5 lines deleted...]
-        <v>909</v>
+        <v>1131</v>
       </c>
       <c r="J544">
-        <v>-3.533899</v>
+        <v>-1.1743197</v>
       </c>
       <c r="K544">
-        <v>50.718412</v>
+        <v>52.3555177</v>
       </c>
     </row>
     <row r="545" spans="1:11">
       <c r="A545">
-        <v>738</v>
+        <v>533</v>
       </c>
       <c r="B545" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1104</v>
+      </c>
+      <c r="C545" t="s">
+        <v>15</v>
       </c>
       <c r="E545" t="s">
-        <v>1130</v>
-[...2 lines deleted...]
-        <v>1196</v>
+        <v>1131</v>
+      </c>
+      <c r="G545" t="s">
+        <v>1132</v>
       </c>
       <c r="J545">
-        <v>-1.5403804</v>
+        <v>-1.1743197</v>
       </c>
       <c r="K545">
-        <v>54.8181293</v>
+        <v>52.3555177</v>
       </c>
     </row>
     <row r="546" spans="1:11">
       <c r="A546">
-        <v>303</v>
+        <v>726</v>
       </c>
       <c r="B546" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1104</v>
       </c>
       <c r="E546" t="s">
-        <v>1131</v>
-[...5 lines deleted...]
-        <v>1115</v>
+        <v>1133</v>
       </c>
       <c r="J546">
-        <v>-4.251806</v>
+        <v>-3.999461</v>
       </c>
       <c r="K546">
-        <v>55.864237</v>
+        <v>50.7772135</v>
       </c>
     </row>
     <row r="547" spans="1:11">
       <c r="A547">
-        <v>771</v>
+        <v>300</v>
       </c>
       <c r="B547" t="s">
-        <v>1096</v>
+        <v>1104</v>
+      </c>
+      <c r="C547" t="s">
+        <v>19</v>
       </c>
       <c r="D547" t="s">
         <v>20</v>
       </c>
       <c r="E547" t="s">
-        <v>1133</v>
+        <v>1134</v>
+      </c>
+      <c r="G547" t="s">
+        <v>1135</v>
       </c>
       <c r="J547">
-        <v>-2.718454</v>
+        <v>-1.94677</v>
       </c>
       <c r="K547">
-        <v>51.147427</v>
+        <v>52.092149</v>
       </c>
     </row>
     <row r="548" spans="1:11">
       <c r="A548">
-        <v>773</v>
+        <v>301</v>
       </c>
       <c r="B548" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1104</v>
+      </c>
+      <c r="C548" t="s">
+        <v>31</v>
       </c>
       <c r="E548" t="s">
-        <v>1134</v>
+        <v>1136</v>
+      </c>
+      <c r="G548" t="s">
+        <v>1137</v>
+      </c>
+      <c r="I548">
+        <v>909</v>
       </c>
       <c r="J548">
-        <v>-2.238156</v>
+        <v>-3.533899</v>
       </c>
       <c r="K548">
-        <v>51.8642449</v>
+        <v>50.718412</v>
       </c>
     </row>
     <row r="549" spans="1:11">
       <c r="A549">
-        <v>532</v>
+        <v>738</v>
       </c>
       <c r="B549" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1104</v>
       </c>
       <c r="D549" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E549" t="s">
-        <v>1135</v>
+        <v>1138</v>
       </c>
       <c r="I549">
-        <v>1100</v>
+        <v>1196</v>
       </c>
       <c r="J549">
-        <v>-1.049544</v>
+        <v>-1.5403804</v>
       </c>
       <c r="K549">
-        <v>54.536241</v>
+        <v>54.8181293</v>
       </c>
     </row>
     <row r="550" spans="1:11">
       <c r="A550">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B550" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="C550" t="s">
         <v>31</v>
       </c>
       <c r="E550" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="G550" t="s">
-        <v>1137</v>
-[...2 lines deleted...]
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="I550">
-        <v>676</v>
+        <v>1115</v>
       </c>
       <c r="J550">
-        <v>-2.715974</v>
+        <v>-4.251806</v>
       </c>
       <c r="K550">
-        <v>52.056398</v>
+        <v>55.864237</v>
       </c>
     </row>
     <row r="551" spans="1:11">
       <c r="A551">
-        <v>799</v>
+        <v>771</v>
       </c>
       <c r="B551" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="D551" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E551" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="J551">
-        <v>-1.58073</v>
+        <v>-2.718454</v>
       </c>
       <c r="K551">
-        <v>52.349557</v>
+        <v>51.147427</v>
       </c>
     </row>
     <row r="552" spans="1:11">
       <c r="A552">
-        <v>816</v>
+        <v>773</v>
       </c>
       <c r="B552" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="D552" t="s">
         <v>20</v>
       </c>
       <c r="E552" t="s">
-        <v>1140</v>
-[...2 lines deleted...]
-        <v>1081</v>
+        <v>1142</v>
       </c>
       <c r="J552">
-        <v>0.00878</v>
+        <v>-2.238156</v>
       </c>
       <c r="K552">
-        <v>50.873872</v>
+        <v>51.8642449</v>
       </c>
     </row>
     <row r="553" spans="1:11">
       <c r="A553">
-        <v>305</v>
+        <v>532</v>
       </c>
       <c r="B553" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="C553" t="s">
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="D553" t="s">
+        <v>35</v>
       </c>
       <c r="E553" t="s">
-        <v>1141</v>
-[...2 lines deleted...]
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="I553">
-        <v>656</v>
+        <v>1100</v>
       </c>
       <c r="J553">
-        <v>-1.831672</v>
+        <v>-1.049544</v>
       </c>
       <c r="K553">
-        <v>52.681602</v>
+        <v>54.536241</v>
       </c>
     </row>
     <row r="554" spans="1:11">
       <c r="A554">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="B554" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="C554" t="s">
         <v>31</v>
       </c>
       <c r="E554" t="s">
-        <v>1143</v>
-[...1 lines deleted...]
-      <c r="F554" t="s">
         <v>1144</v>
       </c>
       <c r="G554" t="s">
         <v>1145</v>
       </c>
+      <c r="H554" t="s">
+        <v>1146</v>
+      </c>
       <c r="I554">
-        <v>680</v>
+        <v>676</v>
       </c>
       <c r="J554">
-        <v>-0.540579</v>
+        <v>-2.715974</v>
       </c>
       <c r="K554">
-        <v>53.230688</v>
+        <v>52.056398</v>
       </c>
     </row>
     <row r="555" spans="1:11">
       <c r="A555">
-        <v>821</v>
+        <v>799</v>
       </c>
       <c r="B555" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="D555" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E555" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="J555">
-        <v>-1.800859</v>
+        <v>-1.58073</v>
       </c>
       <c r="K555">
-        <v>55.6807718</v>
+        <v>52.349557</v>
       </c>
     </row>
     <row r="556" spans="1:11">
       <c r="A556">
-        <v>563</v>
+        <v>816</v>
       </c>
       <c r="B556" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1104</v>
       </c>
       <c r="D556" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E556" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="I556">
-        <v>1100</v>
+        <v>1081</v>
       </c>
       <c r="J556">
-        <v>-3.035708</v>
+        <v>0.00878</v>
       </c>
       <c r="K556">
-        <v>51.943793</v>
+        <v>50.873872</v>
       </c>
     </row>
     <row r="557" spans="1:11">
       <c r="A557">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="B557" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="C557" t="s">
         <v>31</v>
       </c>
       <c r="E557" t="s">
-        <v>1148</v>
-[...1 lines deleted...]
-      <c r="G557" t="s">
         <v>1149</v>
       </c>
+      <c r="F557" t="s">
+        <v>1150</v>
+      </c>
       <c r="I557">
-        <v>604</v>
+        <v>656</v>
       </c>
       <c r="J557">
-        <v>-0.1277583</v>
+        <v>-1.831672</v>
       </c>
       <c r="K557">
-        <v>51.5073509</v>
+        <v>52.681602</v>
       </c>
     </row>
     <row r="558" spans="1:11">
       <c r="A558">
-        <v>833</v>
+        <v>306</v>
       </c>
       <c r="B558" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1104</v>
+      </c>
+      <c r="C558" t="s">
+        <v>31</v>
       </c>
       <c r="E558" t="s">
-        <v>1150</v>
+        <v>1151</v>
+      </c>
+      <c r="F558" t="s">
+        <v>1152</v>
+      </c>
+      <c r="G558" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I558">
+        <v>680</v>
       </c>
       <c r="J558">
-        <v>-2.102834</v>
+        <v>-0.540579</v>
       </c>
       <c r="K558">
-        <v>51.586357</v>
+        <v>53.230688</v>
       </c>
     </row>
     <row r="559" spans="1:11">
       <c r="A559">
-        <v>854</v>
+        <v>821</v>
       </c>
       <c r="B559" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="D559" t="s">
         <v>20</v>
       </c>
       <c r="E559" t="s">
-        <v>1151</v>
-[...2 lines deleted...]
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="J559">
-        <v>-1.3865376</v>
+        <v>-1.800859</v>
       </c>
       <c r="K559">
-        <v>54.91613</v>
+        <v>55.6807718</v>
       </c>
     </row>
     <row r="560" spans="1:11">
       <c r="A560">
-        <v>311</v>
+        <v>563</v>
       </c>
       <c r="B560" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="C560" t="s">
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="D560" t="s">
+        <v>35</v>
       </c>
       <c r="E560" t="s">
-        <v>1153</v>
-[...4 lines deleted...]
-      <c r="H560" t="s">
         <v>1155</v>
       </c>
       <c r="I560">
-        <v>630</v>
+        <v>1100</v>
       </c>
       <c r="J560">
-        <v>1.297355</v>
+        <v>-3.035708</v>
       </c>
       <c r="K560">
-        <v>52.6308859</v>
+        <v>51.943793</v>
       </c>
     </row>
     <row r="561" spans="1:11">
       <c r="A561">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="B561" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>1156</v>
+        <v>1104</v>
+      </c>
+      <c r="C561" t="s">
+        <v>31</v>
       </c>
       <c r="E561" t="s">
         <v>1156</v>
       </c>
       <c r="G561" t="s">
         <v>1157</v>
       </c>
+      <c r="I561">
+        <v>604</v>
+      </c>
       <c r="J561">
-        <v>-0.356669</v>
+        <v>-0.1277583</v>
       </c>
       <c r="K561">
-        <v>52.881891</v>
+        <v>51.5073509</v>
       </c>
     </row>
     <row r="562" spans="1:11">
       <c r="A562">
-        <v>551</v>
+        <v>833</v>
       </c>
       <c r="B562" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1104</v>
       </c>
       <c r="D562" t="s">
         <v>20</v>
       </c>
       <c r="E562" t="s">
         <v>1158</v>
       </c>
-      <c r="I562" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J562">
-        <v>-2.0367308</v>
+        <v>-2.102834</v>
       </c>
       <c r="K562">
-        <v>57.519414</v>
+        <v>51.586357</v>
       </c>
     </row>
     <row r="563" spans="1:11">
       <c r="A563">
-        <v>893</v>
+        <v>854</v>
       </c>
       <c r="B563" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="D563" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E563" t="s">
+        <v>1159</v>
+      </c>
+      <c r="G563" t="s">
         <v>1160</v>
       </c>
       <c r="J563">
-        <v>-1.274089</v>
+        <v>-1.3865376</v>
       </c>
       <c r="K563">
-        <v>51.752245</v>
+        <v>54.91613</v>
       </c>
     </row>
     <row r="564" spans="1:11">
       <c r="A564">
-        <v>898</v>
+        <v>311</v>
       </c>
       <c r="B564" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1104</v>
+      </c>
+      <c r="C564" t="s">
+        <v>31</v>
       </c>
       <c r="E564" t="s">
         <v>1161</v>
       </c>
+      <c r="G564" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H564" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I564">
+        <v>630</v>
+      </c>
       <c r="J564">
-        <v>-1.2543668</v>
+        <v>1.297355</v>
       </c>
       <c r="K564">
-        <v>51.7548164</v>
+        <v>52.6308859</v>
       </c>
     </row>
     <row r="565" spans="1:11">
       <c r="A565">
-        <v>912</v>
+        <v>312</v>
       </c>
       <c r="B565" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="D565" t="s">
-        <v>20</v>
+        <v>1164</v>
       </c>
       <c r="E565" t="s">
-        <v>1162</v>
+        <v>1164</v>
+      </c>
+      <c r="G565" t="s">
+        <v>1165</v>
       </c>
       <c r="J565">
-        <v>-0.2405299</v>
+        <v>-0.356669</v>
       </c>
       <c r="K565">
-        <v>52.5694985</v>
+        <v>52.881891</v>
       </c>
     </row>
     <row r="566" spans="1:11">
       <c r="A566">
-        <v>927</v>
+        <v>551</v>
       </c>
       <c r="B566" t="s">
-        <v>1096</v>
+        <v>1104</v>
+      </c>
+      <c r="C566" t="s">
+        <v>19</v>
       </c>
       <c r="D566" t="s">
         <v>20</v>
       </c>
       <c r="E566" t="s">
-        <v>1163</v>
+        <v>1166</v>
+      </c>
+      <c r="I566" t="s">
+        <v>1167</v>
       </c>
       <c r="J566">
-        <v>-0.1084655</v>
+        <v>-2.0367308</v>
       </c>
       <c r="K566">
-        <v>52.4503619</v>
+        <v>57.519414</v>
       </c>
     </row>
     <row r="567" spans="1:11">
       <c r="A567">
-        <v>931</v>
+        <v>893</v>
       </c>
       <c r="B567" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="D567" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E567" t="s">
-        <v>1164</v>
-[...2 lines deleted...]
-        <v>1121</v>
+        <v>1168</v>
       </c>
       <c r="J567">
-        <v>-0.9781303</v>
+        <v>-1.274089</v>
       </c>
       <c r="K567">
-        <v>51.4542645</v>
+        <v>51.752245</v>
       </c>
     </row>
     <row r="568" spans="1:11">
       <c r="A568">
-        <v>8</v>
+        <v>898</v>
       </c>
       <c r="B568" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1104</v>
+      </c>
+      <c r="D568" t="s">
+        <v>35</v>
       </c>
       <c r="E568" t="s">
-        <v>1165</v>
-[...8 lines deleted...]
-        <v>705</v>
+        <v>1169</v>
       </c>
       <c r="J568">
-        <v>-1.794472</v>
+        <v>-1.2543668</v>
       </c>
       <c r="K568">
-        <v>51.068785</v>
+        <v>51.7548164</v>
       </c>
     </row>
     <row r="569" spans="1:11">
       <c r="A569">
-        <v>992</v>
+        <v>912</v>
       </c>
       <c r="B569" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="D569" t="s">
         <v>20</v>
       </c>
       <c r="E569" t="s">
-        <v>1168</v>
-[...2 lines deleted...]
-        <v>888</v>
+        <v>1170</v>
       </c>
       <c r="J569">
-        <v>-2.198083</v>
+        <v>-0.2405299</v>
       </c>
       <c r="K569">
-        <v>51.0046</v>
+        <v>52.5694985</v>
       </c>
     </row>
     <row r="570" spans="1:11">
       <c r="A570">
-        <v>316</v>
+        <v>927</v>
       </c>
       <c r="B570" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1104</v>
+      </c>
+      <c r="D570" t="s">
+        <v>20</v>
       </c>
       <c r="E570" t="s">
-        <v>1169</v>
-[...2 lines deleted...]
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="J570">
-        <v>-2.5144829</v>
+        <v>-0.1084655</v>
       </c>
       <c r="K570">
-        <v>50.947822</v>
+        <v>52.4503619</v>
       </c>
     </row>
     <row r="571" spans="1:11">
       <c r="A571">
-        <v>1007</v>
+        <v>931</v>
       </c>
       <c r="B571" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="D571" t="s">
         <v>20</v>
       </c>
       <c r="E571" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="I571">
-        <v>793</v>
+        <v>1121</v>
       </c>
       <c r="J571">
-        <v>-0.339436</v>
+        <v>-0.9781303</v>
       </c>
       <c r="K571">
-        <v>51.752725</v>
+        <v>51.4542645</v>
       </c>
     </row>
     <row r="572" spans="1:11">
       <c r="A572">
-        <v>318</v>
+        <v>8</v>
       </c>
       <c r="B572" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="C572" t="s">
         <v>31</v>
       </c>
       <c r="E572" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="G572" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="H572" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="I572">
-        <v>1109</v>
+        <v>705</v>
       </c>
       <c r="J572">
-        <v>-2.7967214</v>
+        <v>-1.794472</v>
       </c>
       <c r="K572">
-        <v>56.3397753</v>
+        <v>51.068785</v>
       </c>
     </row>
     <row r="573" spans="1:11">
       <c r="A573">
-        <v>1022</v>
+        <v>992</v>
       </c>
       <c r="B573" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="D573" t="s">
         <v>20</v>
       </c>
       <c r="E573" t="s">
-        <v>1175</v>
+        <v>1176</v>
+      </c>
+      <c r="I573">
+        <v>888</v>
       </c>
       <c r="J573">
-        <v>-2.15796</v>
+        <v>-2.198083</v>
       </c>
       <c r="K573">
-        <v>51.992265</v>
+        <v>51.0046</v>
       </c>
     </row>
     <row r="574" spans="1:11">
       <c r="A574">
-        <v>1025</v>
+        <v>316</v>
       </c>
       <c r="B574" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1104</v>
+      </c>
+      <c r="C574" t="s">
+        <v>31</v>
       </c>
       <c r="E574" t="s">
-        <v>1176</v>
-[...2 lines deleted...]
-        <v>970</v>
+        <v>1177</v>
+      </c>
+      <c r="F574" t="s">
+        <v>1178</v>
       </c>
       <c r="J574">
-        <v>-0.1080679</v>
+        <v>-2.5144829</v>
       </c>
       <c r="K574">
-        <v>52.6214197</v>
+        <v>50.947822</v>
       </c>
     </row>
     <row r="575" spans="1:11">
       <c r="A575">
-        <v>321</v>
+        <v>1007</v>
       </c>
       <c r="B575" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1104</v>
+      </c>
+      <c r="D575" t="s">
+        <v>20</v>
       </c>
       <c r="E575" t="s">
-        <v>1177</v>
-[...4 lines deleted...]
-      <c r="G575" t="s">
         <v>1179</v>
       </c>
       <c r="I575">
-        <v>909</v>
+        <v>793</v>
       </c>
       <c r="J575">
-        <v>-2.6445979</v>
+        <v>-0.339436</v>
       </c>
       <c r="K575">
-        <v>51.209347</v>
+        <v>51.752725</v>
       </c>
     </row>
     <row r="576" spans="1:11">
       <c r="A576">
-        <v>1055</v>
+        <v>318</v>
       </c>
       <c r="B576" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1104</v>
+      </c>
+      <c r="C576" t="s">
+        <v>31</v>
       </c>
       <c r="E576" t="s">
         <v>1180</v>
       </c>
       <c r="G576" t="s">
         <v>1181</v>
       </c>
+      <c r="H576" t="s">
+        <v>1182</v>
+      </c>
+      <c r="I576">
+        <v>1109</v>
+      </c>
       <c r="J576">
-        <v>-0.1595389</v>
+        <v>-2.7967214</v>
       </c>
       <c r="K576">
-        <v>51.5145337</v>
+        <v>56.3397753</v>
       </c>
     </row>
     <row r="577" spans="1:11">
       <c r="A577">
-        <v>1058</v>
+        <v>1022</v>
       </c>
       <c r="B577" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="D577" t="s">
         <v>20</v>
       </c>
       <c r="E577" t="s">
-        <v>1182</v>
-[...1 lines deleted...]
-      <c r="G577" t="s">
         <v>1183</v>
       </c>
       <c r="J577">
-        <v>-1.969204</v>
+        <v>-2.15796</v>
       </c>
       <c r="K577">
-        <v>51.957205</v>
+        <v>51.992265</v>
       </c>
     </row>
     <row r="578" spans="1:11">
       <c r="A578">
-        <v>322</v>
+        <v>1025</v>
       </c>
       <c r="B578" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1104</v>
+      </c>
+      <c r="D578" t="s">
+        <v>20</v>
       </c>
       <c r="E578" t="s">
         <v>1184</v>
       </c>
-      <c r="G578" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I578">
-        <v>635</v>
+        <v>970</v>
       </c>
       <c r="J578">
-        <v>-1.310142</v>
+        <v>-0.1080679</v>
       </c>
       <c r="K578">
-        <v>51.059771</v>
+        <v>52.6214197</v>
       </c>
     </row>
     <row r="579" spans="1:11">
       <c r="A579">
-        <v>1059</v>
+        <v>321</v>
       </c>
       <c r="B579" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1104</v>
+      </c>
+      <c r="C579" t="s">
+        <v>31</v>
       </c>
       <c r="E579" t="s">
+        <v>1185</v>
+      </c>
+      <c r="F579" t="s">
         <v>1186</v>
       </c>
+      <c r="G579" t="s">
+        <v>1187</v>
+      </c>
       <c r="I579">
-        <v>901</v>
+        <v>909</v>
       </c>
       <c r="J579">
-        <v>-1.3131538</v>
+        <v>-2.6445979</v>
       </c>
       <c r="K579">
-        <v>51.0606892</v>
+        <v>51.209347</v>
       </c>
     </row>
     <row r="580" spans="1:11">
       <c r="A580">
-        <v>323</v>
+        <v>1055</v>
       </c>
       <c r="B580" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1104</v>
+      </c>
+      <c r="D580" t="s">
+        <v>20</v>
       </c>
       <c r="E580" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="G580" t="s">
-        <v>1188</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>1189</v>
       </c>
       <c r="J580">
-        <v>-2.221575</v>
+        <v>-0.1595389</v>
       </c>
       <c r="K580">
-        <v>52.193636</v>
+        <v>51.5145337</v>
       </c>
     </row>
     <row r="581" spans="1:11">
       <c r="A581">
-        <v>324</v>
+        <v>1058</v>
       </c>
       <c r="B581" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1104</v>
+      </c>
+      <c r="D581" t="s">
+        <v>20</v>
       </c>
       <c r="E581" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="G581" t="s">
-        <v>1190</v>
-[...1 lines deleted...]
-      <c r="H581" t="s">
         <v>1191</v>
       </c>
-      <c r="I581">
-[...1 lines deleted...]
-      </c>
       <c r="J581">
-        <v>-1.0872979</v>
+        <v>-1.969204</v>
       </c>
       <c r="K581">
-        <v>53.9599651</v>
+        <v>51.957205</v>
       </c>
     </row>
     <row r="582" spans="1:11">
       <c r="A582">
-        <v>564</v>
+        <v>322</v>
       </c>
       <c r="B582" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C582" t="s">
+        <v>31</v>
+      </c>
+      <c r="E582" t="s">
         <v>1192</v>
       </c>
-      <c r="C582" t="s">
-[...2 lines deleted...]
-      <c r="E582" t="s">
+      <c r="G582" t="s">
         <v>1193</v>
       </c>
-      <c r="G582" t="s">
-[...3 lines deleted...]
-        <v>1195</v>
+      <c r="I582">
+        <v>635</v>
       </c>
       <c r="J582">
-        <v>16.8178377</v>
+        <v>-1.310142</v>
       </c>
       <c r="K582">
-        <v>43.5240328</v>
+        <v>51.059771</v>
       </c>
     </row>
     <row r="583" spans="1:11">
       <c r="A583">
-        <v>328</v>
+        <v>1059</v>
       </c>
       <c r="B583" t="s">
-        <v>1192</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1104</v>
+      </c>
+      <c r="D583" t="s">
+        <v>20</v>
       </c>
       <c r="E583" t="s">
-        <v>1196</v>
-[...2 lines deleted...]
-        <v>1197</v>
+        <v>1194</v>
       </c>
       <c r="I583">
-        <v>530</v>
+        <v>901</v>
       </c>
       <c r="J583">
-        <v>18.0944238</v>
+        <v>-1.3131538</v>
       </c>
       <c r="K583">
-        <v>42.6506606</v>
+        <v>51.0606892</v>
       </c>
     </row>
     <row r="584" spans="1:11">
       <c r="A584">
-        <v>336</v>
+        <v>323</v>
       </c>
       <c r="B584" t="s">
-        <v>1192</v>
+        <v>1104</v>
       </c>
       <c r="C584" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E584" t="s">
-        <v>1198</v>
+        <v>1195</v>
       </c>
       <c r="G584" t="s">
-        <v>1199</v>
+        <v>1196</v>
       </c>
       <c r="I584">
-        <v>296</v>
+        <v>680</v>
       </c>
       <c r="J584">
-        <v>16.4401935</v>
+        <v>-2.221575</v>
       </c>
       <c r="K584">
-        <v>43.5081323</v>
+        <v>52.193636</v>
       </c>
     </row>
     <row r="585" spans="1:11">
       <c r="A585">
-        <v>338</v>
+        <v>324</v>
       </c>
       <c r="B585" t="s">
-        <v>1192</v>
+        <v>1104</v>
       </c>
       <c r="C585" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E585" t="s">
-        <v>1200</v>
+        <v>1197</v>
       </c>
       <c r="G585" t="s">
-        <v>1201</v>
+        <v>1198</v>
+      </c>
+      <c r="H585" t="s">
+        <v>1199</v>
       </c>
       <c r="I585">
-        <v>715</v>
+        <v>314</v>
       </c>
       <c r="J585">
-        <v>16.2501894</v>
+        <v>-1.0872979</v>
       </c>
       <c r="K585">
-        <v>43.516387</v>
+        <v>53.9599651</v>
       </c>
     </row>
     <row r="586" spans="1:11">
       <c r="A586">
-        <v>340</v>
+        <v>564</v>
       </c>
       <c r="B586" t="s">
-        <v>1192</v>
+        <v>1200</v>
       </c>
       <c r="C586" t="s">
-        <v>48</v>
+        <v>188</v>
       </c>
       <c r="E586" t="s">
+        <v>1201</v>
+      </c>
+      <c r="G586" t="s">
         <v>1202</v>
       </c>
-      <c r="G586" t="s">
+      <c r="H586" t="s">
         <v>1203</v>
       </c>
-      <c r="H586" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J586">
-        <v>15.2313648</v>
+        <v>16.8178377</v>
       </c>
       <c r="K586">
-        <v>44.119371</v>
+        <v>43.5240328</v>
       </c>
     </row>
     <row r="587" spans="1:11">
       <c r="A587">
-        <v>582</v>
+        <v>328</v>
       </c>
       <c r="B587" t="s">
-        <v>1192</v>
+        <v>1200</v>
       </c>
       <c r="C587" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="D587" t="s">
+        <v>48</v>
+      </c>
+      <c r="E587" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G587" t="s">
         <v>1205</v>
       </c>
-      <c r="E587" t="s">
-[...6 lines deleted...]
-        <v>1204</v>
+      <c r="I587">
+        <v>530</v>
       </c>
       <c r="J587">
-        <v>15.2242063</v>
+        <v>18.0944238</v>
       </c>
       <c r="K587">
-        <v>44.116718</v>
+        <v>42.6506606</v>
       </c>
     </row>
     <row r="588" spans="1:11">
       <c r="A588">
-        <v>583</v>
+        <v>336</v>
       </c>
       <c r="B588" t="s">
-        <v>1192</v>
+        <v>1200</v>
       </c>
       <c r="C588" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="E588" t="s">
+        <v>1206</v>
+      </c>
+      <c r="G588" t="s">
         <v>1207</v>
       </c>
-      <c r="G588" t="s">
-[...3 lines deleted...]
-        <v>1204</v>
+      <c r="I588">
+        <v>296</v>
       </c>
       <c r="J588">
-        <v>15.2735673</v>
+        <v>16.4401935</v>
       </c>
       <c r="K588">
-        <v>44.102302</v>
+        <v>43.5081323</v>
       </c>
     </row>
     <row r="589" spans="1:11">
       <c r="A589">
-        <v>359</v>
+        <v>338</v>
       </c>
       <c r="B589" t="s">
-        <v>1192</v>
+        <v>1200</v>
       </c>
       <c r="C589" t="s">
         <v>31</v>
       </c>
       <c r="E589" t="s">
         <v>1208</v>
       </c>
       <c r="G589" t="s">
         <v>1209</v>
       </c>
-      <c r="H589" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I589">
-        <v>1085</v>
+        <v>715</v>
       </c>
       <c r="J589">
-        <v>15.973738</v>
+        <v>16.2501894</v>
       </c>
       <c r="K589">
-        <v>45.816645</v>
+        <v>43.516387</v>
       </c>
     </row>
     <row r="590" spans="1:11">
       <c r="A590">
-        <v>529</v>
+        <v>340</v>
       </c>
       <c r="B590" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C590" t="s">
+        <v>48</v>
+      </c>
+      <c r="E590" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G590" t="s">
         <v>1211</v>
       </c>
-      <c r="C590" t="s">
-[...5 lines deleted...]
-      <c r="E590" t="s">
+      <c r="H590" t="s">
         <v>1212</v>
       </c>
-      <c r="G590" t="s">
-        <v>1213</v>
+      <c r="I590">
+        <v>1054</v>
       </c>
       <c r="J590">
-        <v>20.7886144</v>
+        <v>15.2313648</v>
       </c>
       <c r="K590">
-        <v>48.218091</v>
+        <v>44.119371</v>
       </c>
     </row>
     <row r="591" spans="1:11">
       <c r="A591">
-        <v>343</v>
+        <v>582</v>
       </c>
       <c r="B591" t="s">
-        <v>1211</v>
+        <v>1200</v>
       </c>
       <c r="C591" t="s">
         <v>19</v>
       </c>
       <c r="D591" t="s">
-        <v>20</v>
+        <v>1213</v>
       </c>
       <c r="E591" t="s">
         <v>1214</v>
       </c>
+      <c r="G591" t="s">
+        <v>1211</v>
+      </c>
+      <c r="H591" t="s">
+        <v>1212</v>
+      </c>
       <c r="J591">
-        <v>18.9104042</v>
+        <v>15.2242063</v>
       </c>
       <c r="K591">
-        <v>47.7644099</v>
+        <v>44.116718</v>
       </c>
     </row>
     <row r="592" spans="1:11">
       <c r="A592">
-        <v>352</v>
+        <v>583</v>
       </c>
       <c r="B592" t="s">
-        <v>1211</v>
+        <v>1200</v>
       </c>
       <c r="C592" t="s">
-        <v>188</v>
+        <v>19</v>
+      </c>
+      <c r="D592" t="s">
+        <v>20</v>
       </c>
       <c r="E592" t="s">
         <v>1215</v>
       </c>
       <c r="G592" t="s">
-        <v>1216</v>
+        <v>1211</v>
       </c>
       <c r="H592" t="s">
-        <v>1217</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>1212</v>
       </c>
       <c r="J592">
-        <v>19.1407</v>
+        <v>15.2735673</v>
       </c>
       <c r="K592">
-        <v>45.2319</v>
+        <v>44.102302</v>
       </c>
     </row>
     <row r="593" spans="1:11">
       <c r="A593">
-        <v>344</v>
+        <v>359</v>
       </c>
       <c r="B593" t="s">
-        <v>1211</v>
+        <v>1200</v>
       </c>
       <c r="C593" t="s">
         <v>31</v>
       </c>
       <c r="E593" t="s">
+        <v>1216</v>
+      </c>
+      <c r="G593" t="s">
+        <v>1217</v>
+      </c>
+      <c r="H593" t="s">
         <v>1218</v>
       </c>
-      <c r="G593" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I593">
-        <v>1009</v>
+        <v>1085</v>
       </c>
       <c r="J593">
-        <v>20.3772284</v>
+        <v>15.973738</v>
       </c>
       <c r="K593">
-        <v>47.9025348</v>
+        <v>45.816645</v>
       </c>
     </row>
     <row r="594" spans="1:11">
       <c r="A594">
-        <v>345</v>
+        <v>529</v>
       </c>
       <c r="B594" t="s">
-        <v>1211</v>
+        <v>1219</v>
       </c>
       <c r="C594" t="s">
-        <v>48</v>
+        <v>19</v>
+      </c>
+      <c r="D594" t="s">
+        <v>20</v>
       </c>
       <c r="E594" t="s">
         <v>1220</v>
       </c>
       <c r="G594" t="s">
         <v>1221</v>
       </c>
-      <c r="H594" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J594">
-        <v>18.7434451</v>
+        <v>20.7886144</v>
       </c>
       <c r="K594">
-        <v>47.7883949</v>
+        <v>48.218091</v>
       </c>
     </row>
     <row r="595" spans="1:11">
       <c r="A595">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="B595" t="s">
-        <v>1211</v>
+        <v>1219</v>
       </c>
       <c r="C595" t="s">
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="D595" t="s">
+        <v>20</v>
       </c>
       <c r="E595" t="s">
-        <v>1223</v>
-[...5 lines deleted...]
-        <v>1009</v>
+        <v>1222</v>
       </c>
       <c r="J595">
-        <v>17.6503974</v>
+        <v>18.9104042</v>
       </c>
       <c r="K595">
-        <v>47.6874569</v>
+        <v>47.7644099</v>
       </c>
     </row>
     <row r="596" spans="1:11">
       <c r="A596">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="B596" t="s">
-        <v>1211</v>
+        <v>1219</v>
       </c>
       <c r="C596" t="s">
-        <v>15</v>
+        <v>192</v>
       </c>
       <c r="E596" t="s">
+        <v>1223</v>
+      </c>
+      <c r="G596" t="s">
+        <v>1224</v>
+      </c>
+      <c r="H596" t="s">
         <v>1225</v>
       </c>
+      <c r="I596" t="s">
+        <v>79</v>
+      </c>
       <c r="J596">
-        <v>19.5033041</v>
+        <v>19.1407</v>
       </c>
       <c r="K596">
-        <v>47.162494</v>
+        <v>45.2319</v>
       </c>
     </row>
     <row r="597" spans="1:11">
       <c r="A597">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="B597" t="s">
-        <v>1211</v>
+        <v>1219</v>
       </c>
       <c r="C597" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E597" t="s">
         <v>1226</v>
       </c>
-      <c r="F597" t="s">
+      <c r="G597" t="s">
         <v>1227</v>
       </c>
-      <c r="G597" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I597">
-        <v>1000</v>
+        <v>1009</v>
       </c>
       <c r="J597">
-        <v>18.9840376</v>
+        <v>20.3772284</v>
       </c>
       <c r="K597">
-        <v>46.5281229</v>
+        <v>47.9025348</v>
       </c>
     </row>
     <row r="598" spans="1:11">
       <c r="A598">
-        <v>1107</v>
+        <v>345</v>
       </c>
       <c r="B598" t="s">
-        <v>1211</v>
+        <v>1219</v>
       </c>
       <c r="C598" t="s">
-        <v>12</v>
+        <v>48</v>
       </c>
       <c r="E598" t="s">
+        <v>1228</v>
+      </c>
+      <c r="G598" t="s">
         <v>1229</v>
       </c>
-      <c r="G598" t="s">
+      <c r="H598" t="s">
         <v>1230</v>
       </c>
+      <c r="I598">
+        <v>1000</v>
+      </c>
       <c r="J598">
-        <v>20.4729</v>
+        <v>18.7434451</v>
       </c>
       <c r="K598">
-        <v>48.0615</v>
+        <v>47.7883949</v>
       </c>
     </row>
     <row r="599" spans="1:11">
       <c r="A599">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="B599" t="s">
-        <v>1211</v>
-[...2 lines deleted...]
-        <v>1231</v>
+        <v>1219</v>
+      </c>
+      <c r="C599" t="s">
+        <v>31</v>
       </c>
       <c r="E599" t="s">
         <v>1231</v>
       </c>
       <c r="G599" t="s">
         <v>1232</v>
       </c>
-      <c r="H599" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I599">
-        <v>1250</v>
+        <v>1009</v>
       </c>
       <c r="J599">
-        <v>18.955799</v>
+        <v>17.6503974</v>
       </c>
       <c r="K599">
-        <v>47.526712</v>
+        <v>47.6874569</v>
       </c>
     </row>
     <row r="600" spans="1:11">
       <c r="A600">
-        <v>901</v>
+        <v>348</v>
       </c>
       <c r="B600" t="s">
-        <v>1211</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1219</v>
+      </c>
+      <c r="C600" t="s">
+        <v>15</v>
       </c>
       <c r="E600" t="s">
-        <v>1234</v>
-[...2 lines deleted...]
-        <v>996</v>
+        <v>1233</v>
       </c>
       <c r="J600">
-        <v>17.7552412</v>
+        <v>19.5033041</v>
       </c>
       <c r="K600">
-        <v>47.549497</v>
+        <v>47.162494</v>
       </c>
     </row>
     <row r="601" spans="1:11">
       <c r="A601">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="B601" t="s">
-        <v>1211</v>
+        <v>1219</v>
       </c>
       <c r="C601" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E601" t="s">
+        <v>1234</v>
+      </c>
+      <c r="F601" t="s">
         <v>1235</v>
       </c>
       <c r="G601" t="s">
         <v>1236</v>
       </c>
-      <c r="H601" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I601">
-        <v>1009</v>
+        <v>1000</v>
       </c>
       <c r="J601">
-        <v>18.232266</v>
+        <v>18.9840376</v>
       </c>
       <c r="K601">
-        <v>46.0727345</v>
+        <v>46.5281229</v>
       </c>
     </row>
     <row r="602" spans="1:11">
       <c r="A602">
-        <v>1150</v>
+        <v>1107</v>
       </c>
       <c r="B602" t="s">
-        <v>1211</v>
+        <v>1219</v>
       </c>
       <c r="C602" t="s">
         <v>12</v>
       </c>
       <c r="E602" t="s">
+        <v>1237</v>
+      </c>
+      <c r="G602" t="s">
         <v>1238</v>
       </c>
-      <c r="G602" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J602">
-        <v>16.3525</v>
+        <v>20.4729</v>
       </c>
       <c r="K602">
-        <v>47.416</v>
+        <v>48.0615</v>
       </c>
     </row>
     <row r="603" spans="1:11">
       <c r="A603">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="B603" t="s">
-        <v>1211</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1219</v>
+      </c>
+      <c r="D603" t="s">
+        <v>1239</v>
       </c>
       <c r="E603" t="s">
+        <v>1239</v>
+      </c>
+      <c r="G603" t="s">
+        <v>1240</v>
+      </c>
+      <c r="H603" t="s">
         <v>1241</v>
       </c>
-      <c r="G603" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I603">
-        <v>1009</v>
+        <v>1250</v>
       </c>
       <c r="J603">
-        <v>17.9093019</v>
+        <v>18.955799</v>
       </c>
       <c r="K603">
-        <v>47.1028087</v>
+        <v>47.526712</v>
       </c>
     </row>
     <row r="604" spans="1:11">
       <c r="A604">
-        <v>362</v>
+        <v>901</v>
       </c>
       <c r="B604" t="s">
-        <v>1244</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1219</v>
+      </c>
+      <c r="D604" t="s">
+        <v>20</v>
       </c>
       <c r="E604" t="s">
-        <v>1245</v>
-[...5 lines deleted...]
-        <v>1247</v>
+        <v>1242</v>
+      </c>
+      <c r="I604">
+        <v>996</v>
       </c>
       <c r="J604">
-        <v>-6.652792</v>
+        <v>17.7552412</v>
       </c>
       <c r="K604">
-        <v>54.3502798</v>
+        <v>47.549497</v>
       </c>
     </row>
     <row r="605" spans="1:11">
       <c r="A605">
-        <v>561</v>
+        <v>354</v>
       </c>
       <c r="B605" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C605" t="s">
+        <v>31</v>
+      </c>
+      <c r="E605" t="s">
+        <v>1243</v>
+      </c>
+      <c r="G605" t="s">
         <v>1244</v>
       </c>
-      <c r="C605" t="s">
-[...12 lines deleted...]
-        <v>1250</v>
+      <c r="H605" t="s">
+        <v>1245</v>
+      </c>
+      <c r="I605">
+        <v>1009</v>
       </c>
       <c r="J605">
-        <v>-5.6730648</v>
+        <v>18.232266</v>
       </c>
       <c r="K605">
-        <v>54.6541971</v>
+        <v>46.0727345</v>
       </c>
     </row>
     <row r="606" spans="1:11">
       <c r="A606">
-        <v>372</v>
+        <v>1150</v>
       </c>
       <c r="B606" t="s">
-        <v>1244</v>
+        <v>1219</v>
       </c>
       <c r="C606" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="E606" t="s">
-        <v>1251</v>
+        <v>1246</v>
       </c>
       <c r="G606" t="s">
-        <v>1252</v>
-[...2 lines deleted...]
-        <v>618</v>
+        <v>1247</v>
+      </c>
+      <c r="I606" t="s">
+        <v>1248</v>
       </c>
       <c r="J606">
-        <v>-6.2603097</v>
+        <v>16.3525</v>
       </c>
       <c r="K606">
-        <v>53.3498053</v>
+        <v>47.416</v>
       </c>
     </row>
     <row r="607" spans="1:11">
       <c r="A607">
-        <v>534</v>
+        <v>358</v>
       </c>
       <c r="B607" t="s">
-        <v>1244</v>
+        <v>1219</v>
       </c>
       <c r="C607" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E607" t="s">
-        <v>1253</v>
+        <v>1249</v>
       </c>
       <c r="G607" t="s">
-        <v>1252</v>
+        <v>1250</v>
+      </c>
+      <c r="H607" t="s">
+        <v>1251</v>
+      </c>
+      <c r="I607">
+        <v>1009</v>
       </c>
       <c r="J607">
-        <v>-6.2337198</v>
+        <v>17.9093019</v>
       </c>
       <c r="K607">
-        <v>53.3302896</v>
+        <v>47.1028087</v>
       </c>
     </row>
     <row r="608" spans="1:11">
       <c r="A608">
-        <v>376</v>
+        <v>362</v>
       </c>
       <c r="B608" t="s">
-        <v>1244</v>
+        <v>1252</v>
       </c>
       <c r="C608" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="E608" t="s">
+        <v>1253</v>
+      </c>
+      <c r="G608" t="s">
         <v>1254</v>
       </c>
+      <c r="I608" t="s">
+        <v>1255</v>
+      </c>
       <c r="J608">
-        <v>-8.048613</v>
+        <v>-6.652792</v>
       </c>
       <c r="K608">
-        <v>53.124887</v>
+        <v>54.3502798</v>
       </c>
     </row>
     <row r="609" spans="1:11">
       <c r="A609">
-        <v>1120</v>
+        <v>561</v>
       </c>
       <c r="B609" t="s">
-        <v>1244</v>
+        <v>1252</v>
       </c>
       <c r="C609" t="s">
-        <v>12</v>
+        <v>19</v>
+      </c>
+      <c r="D609" t="s">
+        <v>20</v>
       </c>
       <c r="E609" t="s">
-        <v>1255</v>
+        <v>1256</v>
+      </c>
+      <c r="G609" t="s">
+        <v>1257</v>
+      </c>
+      <c r="I609" t="s">
+        <v>1258</v>
+      </c>
+      <c r="J609">
+        <v>-5.6730648</v>
+      </c>
+      <c r="K609">
+        <v>54.6541971</v>
       </c>
     </row>
     <row r="610" spans="1:11">
       <c r="A610">
-        <v>1122</v>
+        <v>372</v>
       </c>
       <c r="B610" t="s">
-        <v>1244</v>
+        <v>1252</v>
+      </c>
+      <c r="C610" t="s">
+        <v>48</v>
       </c>
       <c r="E610" t="s">
-        <v>1256</v>
+        <v>1259</v>
+      </c>
+      <c r="G610" t="s">
+        <v>1260</v>
+      </c>
+      <c r="I610">
+        <v>618</v>
+      </c>
+      <c r="J610">
+        <v>-6.2603097</v>
+      </c>
+      <c r="K610">
+        <v>53.3498053</v>
       </c>
     </row>
     <row r="611" spans="1:11">
       <c r="A611">
-        <v>1117</v>
+        <v>534</v>
       </c>
       <c r="B611" t="s">
-        <v>1244</v>
+        <v>1252</v>
       </c>
       <c r="C611" t="s">
-        <v>12</v>
+        <v>19</v>
+      </c>
+      <c r="D611" t="s">
+        <v>35</v>
       </c>
       <c r="E611" t="s">
-        <v>1257</v>
+        <v>1261</v>
+      </c>
+      <c r="G611" t="s">
+        <v>1260</v>
+      </c>
+      <c r="J611">
+        <v>-6.2337198</v>
+      </c>
+      <c r="K611">
+        <v>53.3302896</v>
       </c>
     </row>
     <row r="612" spans="1:11">
       <c r="A612">
-        <v>1123</v>
+        <v>376</v>
       </c>
       <c r="B612" t="s">
-        <v>1244</v>
+        <v>1252</v>
       </c>
       <c r="C612" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="E612" t="s">
-        <v>1258</v>
-[...2 lines deleted...]
-        <v>1259</v>
+        <v>1262</v>
+      </c>
+      <c r="J612">
+        <v>-8.048613</v>
+      </c>
+      <c r="K612">
+        <v>53.124887</v>
       </c>
     </row>
     <row r="613" spans="1:11">
       <c r="A613">
-        <v>560</v>
+        <v>1120</v>
       </c>
       <c r="B613" t="s">
-        <v>1244</v>
+        <v>1252</v>
       </c>
       <c r="C613" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E613" t="s">
-        <v>1260</v>
-[...11 lines deleted...]
-        <v>53.0931067</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="614" spans="1:11">
       <c r="A614">
-        <v>387</v>
+        <v>1122</v>
       </c>
       <c r="B614" t="s">
-        <v>1244</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1252</v>
       </c>
       <c r="E614" t="s">
-        <v>1263</v>
-[...1 lines deleted...]
-      <c r="G614" t="s">
         <v>1264</v>
-      </c>
-[...7 lines deleted...]
-        <v>53.605548</v>
       </c>
     </row>
     <row r="615" spans="1:11">
       <c r="A615">
-        <v>1119</v>
+        <v>1117</v>
       </c>
       <c r="B615" t="s">
-        <v>1244</v>
+        <v>1252</v>
       </c>
       <c r="C615" t="s">
         <v>12</v>
       </c>
       <c r="E615" t="s">
-        <v>1266</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="616" spans="1:11">
       <c r="A616">
-        <v>607</v>
+        <v>1123</v>
       </c>
       <c r="B616" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C616" t="s">
+        <v>31</v>
+      </c>
+      <c r="E616" t="s">
+        <v>1266</v>
+      </c>
+      <c r="G616" t="s">
         <v>1267</v>
-      </c>
-[...19 lines deleted...]
-        <v>31.768319</v>
       </c>
     </row>
     <row r="617" spans="1:11">
       <c r="A617">
-        <v>226</v>
+        <v>560</v>
       </c>
       <c r="B617" t="s">
-        <v>1267</v>
+        <v>1252</v>
+      </c>
+      <c r="C617" t="s">
+        <v>19</v>
       </c>
       <c r="D617" t="s">
-        <v>1272</v>
+        <v>20</v>
       </c>
       <c r="E617" t="s">
-        <v>1272</v>
+        <v>1268</v>
       </c>
       <c r="G617" t="s">
-        <v>1273</v>
+        <v>1269</v>
+      </c>
+      <c r="I617" t="s">
+        <v>1270</v>
       </c>
       <c r="J617">
-        <v>35.229117</v>
+        <v>-8.1228037</v>
       </c>
       <c r="K617">
-        <v>31.778413</v>
+        <v>53.0931067</v>
       </c>
     </row>
     <row r="618" spans="1:11">
       <c r="A618">
-        <v>584</v>
+        <v>387</v>
       </c>
       <c r="B618" t="s">
-        <v>1274</v>
+        <v>1252</v>
       </c>
       <c r="C618" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="E618" t="s">
-        <v>1275</v>
+        <v>1271</v>
+      </c>
+      <c r="G618" t="s">
+        <v>1272</v>
+      </c>
+      <c r="I618" t="s">
+        <v>1273</v>
       </c>
       <c r="J618">
-        <v>-19.020835</v>
+        <v>-6.6564169</v>
       </c>
       <c r="K618">
-        <v>64.963051</v>
+        <v>53.605548</v>
       </c>
     </row>
     <row r="619" spans="1:11">
       <c r="A619">
-        <v>591</v>
+        <v>1119</v>
       </c>
       <c r="B619" t="s">
-        <v>1276</v>
+        <v>1252</v>
       </c>
       <c r="C619" t="s">
-        <v>184</v>
+        <v>12</v>
       </c>
       <c r="E619" t="s">
-        <v>1277</v>
-[...8 lines deleted...]
-        <v>42.1920119</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="620" spans="1:11">
       <c r="A620">
-        <v>587</v>
+        <v>607</v>
       </c>
       <c r="B620" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C620" t="s">
         <v>1276</v>
       </c>
-      <c r="C620" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E620" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G620" t="s">
+        <v>1278</v>
+      </c>
+      <c r="H620" t="s">
         <v>1279</v>
       </c>
-      <c r="G620" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I620">
-        <v>990</v>
+        <v>1158</v>
       </c>
       <c r="J620">
-        <v>13.7968432</v>
+        <v>35.21371</v>
       </c>
       <c r="K620">
-        <v>41.5085858</v>
+        <v>31.768319</v>
       </c>
     </row>
     <row r="621" spans="1:11">
       <c r="A621">
-        <v>552</v>
+        <v>226</v>
       </c>
       <c r="B621" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1275</v>
+      </c>
+      <c r="D621" t="s">
+        <v>1280</v>
       </c>
       <c r="E621" t="s">
-        <v>1282</v>
+        <v>1280</v>
       </c>
       <c r="G621" t="s">
-        <v>1283</v>
-[...5 lines deleted...]
-        <v>1285</v>
+        <v>1281</v>
       </c>
       <c r="J621">
-        <v>13.1513636</v>
+        <v>35.229117</v>
       </c>
       <c r="K621">
-        <v>41.745324</v>
+        <v>31.778413</v>
       </c>
     </row>
     <row r="622" spans="1:11">
       <c r="A622">
-        <v>622</v>
+        <v>584</v>
       </c>
       <c r="B622" t="s">
-        <v>1276</v>
+        <v>1282</v>
+      </c>
+      <c r="C622" t="s">
+        <v>15</v>
       </c>
       <c r="E622" t="s">
-        <v>1286</v>
-[...5 lines deleted...]
-        <v>200</v>
+        <v>1283</v>
       </c>
       <c r="J622">
-        <v>13.518915</v>
+        <v>-19.020835</v>
       </c>
       <c r="K622">
-        <v>43.6158299</v>
+        <v>64.963051</v>
       </c>
     </row>
     <row r="623" spans="1:11">
       <c r="A623">
-        <v>392</v>
+        <v>591</v>
       </c>
       <c r="B623" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="C623" t="s">
-        <v>31</v>
+        <v>188</v>
       </c>
       <c r="E623" t="s">
-        <v>1288</v>
+        <v>1285</v>
       </c>
       <c r="G623" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>388</v>
+        <v>1286</v>
       </c>
       <c r="J623">
-        <v>7.3130762</v>
+        <v>13.7289167</v>
       </c>
       <c r="K623">
-        <v>45.7349551</v>
+        <v>42.1920119</v>
       </c>
     </row>
     <row r="624" spans="1:11">
       <c r="A624">
-        <v>393</v>
+        <v>587</v>
       </c>
       <c r="B624" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="C624" t="s">
-        <v>1268</v>
+        <v>19</v>
+      </c>
+      <c r="D624" t="s">
+        <v>20</v>
       </c>
       <c r="E624" t="s">
-        <v>1290</v>
+        <v>1287</v>
       </c>
       <c r="G624" t="s">
-        <v>1291</v>
+        <v>1288</v>
       </c>
       <c r="H624" t="s">
-        <v>1292</v>
+        <v>1289</v>
       </c>
       <c r="I624">
-        <v>50</v>
+        <v>990</v>
       </c>
       <c r="J624">
-        <v>13.3687199</v>
+        <v>13.7968432</v>
       </c>
       <c r="K624">
-        <v>45.7681691</v>
+        <v>41.5085858</v>
       </c>
     </row>
     <row r="625" spans="1:11">
       <c r="A625">
-        <v>579</v>
+        <v>552</v>
       </c>
       <c r="B625" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="C625" t="s">
         <v>31</v>
       </c>
       <c r="E625" t="s">
+        <v>1290</v>
+      </c>
+      <c r="G625" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H625" t="s">
+        <v>1292</v>
+      </c>
+      <c r="I625" t="s">
         <v>1293</v>
       </c>
-      <c r="G625" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J625">
-        <v>11.8796336</v>
+        <v>13.1513636</v>
       </c>
       <c r="K625">
-        <v>43.4632839</v>
+        <v>41.745324</v>
       </c>
     </row>
     <row r="626" spans="1:11">
       <c r="A626">
-        <v>634</v>
+        <v>622</v>
       </c>
       <c r="B626" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1284</v>
       </c>
       <c r="E626" t="s">
-        <v>1297</v>
+        <v>1294</v>
+      </c>
+      <c r="G626" t="s">
+        <v>1295</v>
       </c>
       <c r="I626">
-        <v>1313</v>
+        <v>200</v>
       </c>
       <c r="J626">
-        <v>11.5606307</v>
+        <v>13.518915</v>
       </c>
       <c r="K626">
-        <v>43.2339704</v>
+        <v>43.6158299</v>
       </c>
     </row>
     <row r="627" spans="1:11">
       <c r="A627">
-        <v>1115</v>
+        <v>392</v>
       </c>
       <c r="B627" t="s">
-        <v>1276</v>
+        <v>1284</v>
+      </c>
+      <c r="C627" t="s">
+        <v>31</v>
       </c>
       <c r="E627" t="s">
-        <v>1298</v>
+        <v>1296</v>
       </c>
       <c r="G627" t="s">
-        <v>1299</v>
-[...2 lines deleted...]
-        <v>1300</v>
+        <v>180</v>
+      </c>
+      <c r="H627" t="s">
+        <v>1297</v>
+      </c>
+      <c r="I627">
+        <v>388</v>
       </c>
       <c r="J627">
-        <v>8.1225</v>
+        <v>7.3130762</v>
       </c>
       <c r="K627">
-        <v>44.54</v>
+        <v>45.7349551</v>
       </c>
     </row>
     <row r="628" spans="1:11">
       <c r="A628">
-        <v>545</v>
+        <v>393</v>
       </c>
       <c r="B628" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C628" t="s">
         <v>1276</v>
       </c>
-      <c r="C628" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E628" t="s">
-        <v>1301</v>
+        <v>1298</v>
       </c>
       <c r="G628" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="H628" t="s">
-        <v>1303</v>
-[...2 lines deleted...]
-        <v>1304</v>
+        <v>1300</v>
+      </c>
+      <c r="I628">
+        <v>50</v>
       </c>
       <c r="J628">
-        <v>14.7826208</v>
+        <v>13.3687199</v>
       </c>
       <c r="K628">
-        <v>41.1297613</v>
+        <v>45.7681691</v>
       </c>
     </row>
     <row r="629" spans="1:11">
       <c r="A629">
-        <v>651</v>
+        <v>579</v>
       </c>
       <c r="B629" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1284</v>
+      </c>
+      <c r="C629" t="s">
+        <v>31</v>
       </c>
       <c r="E629" t="s">
-        <v>1305</v>
+        <v>1301</v>
+      </c>
+      <c r="G629" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H629" t="s">
+        <v>1303</v>
+      </c>
+      <c r="I629" t="s">
+        <v>1304</v>
       </c>
       <c r="J629">
-        <v>14.8073039</v>
+        <v>11.8796336</v>
       </c>
       <c r="K629">
-        <v>41.1363275</v>
+        <v>43.4632839</v>
       </c>
     </row>
     <row r="630" spans="1:11">
       <c r="A630">
-        <v>652</v>
+        <v>634</v>
       </c>
       <c r="B630" t="s">
-        <v>1276</v>
+        <v>1284</v>
+      </c>
+      <c r="D630" t="s">
+        <v>20</v>
       </c>
       <c r="E630" t="s">
-        <v>1306</v>
-[...5 lines deleted...]
-        <v>1308</v>
+        <v>1305</v>
+      </c>
+      <c r="I630">
+        <v>1313</v>
       </c>
       <c r="J630">
-        <v>9.6772698</v>
+        <v>11.5606307</v>
       </c>
       <c r="K630">
-        <v>45.6982642</v>
+        <v>43.2339704</v>
       </c>
     </row>
     <row r="631" spans="1:11">
       <c r="A631">
-        <v>659</v>
+        <v>1115</v>
       </c>
       <c r="B631" t="s">
-        <v>1276</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>1284</v>
       </c>
       <c r="E631" t="s">
-        <v>1309</v>
+        <v>1306</v>
       </c>
       <c r="G631" t="s">
-        <v>1310</v>
+        <v>1307</v>
+      </c>
+      <c r="I631" t="s">
+        <v>1308</v>
       </c>
       <c r="J631">
-        <v>9.3859502</v>
+        <v>8.1225</v>
       </c>
       <c r="K631">
-        <v>44.7700875</v>
+        <v>44.54</v>
       </c>
     </row>
     <row r="632" spans="1:11">
       <c r="A632">
-        <v>662</v>
+        <v>545</v>
       </c>
       <c r="B632" t="s">
-        <v>1276</v>
+        <v>1284</v>
+      </c>
+      <c r="C632" t="s">
+        <v>48</v>
       </c>
       <c r="E632" t="s">
+        <v>1309</v>
+      </c>
+      <c r="G632" t="s">
+        <v>1310</v>
+      </c>
+      <c r="H632" t="s">
         <v>1311</v>
       </c>
-      <c r="G632" t="s">
+      <c r="I632" t="s">
         <v>1312</v>
       </c>
-      <c r="I632">
-[...1 lines deleted...]
-      </c>
       <c r="J632">
-        <v>11.3426162</v>
+        <v>14.7826208</v>
       </c>
       <c r="K632">
-        <v>44.494887</v>
+        <v>41.1297613</v>
       </c>
     </row>
     <row r="633" spans="1:11">
       <c r="A633">
-        <v>590</v>
+        <v>651</v>
       </c>
       <c r="B633" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1284</v>
+      </c>
+      <c r="D633" t="s">
+        <v>20</v>
       </c>
       <c r="E633" t="s">
         <v>1313</v>
       </c>
-      <c r="G633" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J633">
-        <v>10.2118019</v>
+        <v>14.8073039</v>
       </c>
       <c r="K633">
-        <v>45.5415526</v>
+        <v>41.1363275</v>
       </c>
     </row>
     <row r="634" spans="1:11">
       <c r="A634">
-        <v>671</v>
+        <v>652</v>
       </c>
       <c r="B634" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1284</v>
       </c>
       <c r="E634" t="s">
+        <v>1314</v>
+      </c>
+      <c r="G634" t="s">
         <v>1315</v>
       </c>
+      <c r="I634" t="s">
+        <v>1316</v>
+      </c>
       <c r="J634">
-        <v>10.2044836</v>
+        <v>9.6772698</v>
       </c>
       <c r="K634">
-        <v>45.5270349</v>
+        <v>45.6982642</v>
       </c>
     </row>
     <row r="635" spans="1:11">
       <c r="A635">
-        <v>6</v>
+        <v>659</v>
       </c>
       <c r="B635" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="C635" t="s">
-        <v>31</v>
+        <v>19</v>
+      </c>
+      <c r="D635" t="s">
+        <v>20</v>
       </c>
       <c r="E635" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="G635" t="s">
-        <v>1317</v>
-[...1 lines deleted...]
-      <c r="H635" t="s">
         <v>1318</v>
       </c>
-      <c r="I635">
-[...1 lines deleted...]
-      </c>
       <c r="J635">
-        <v>11.6572436</v>
+        <v>9.3859502</v>
       </c>
       <c r="K635">
-        <v>46.7177048</v>
+        <v>44.7700875</v>
       </c>
     </row>
     <row r="636" spans="1:11">
       <c r="A636">
-        <v>678</v>
+        <v>662</v>
       </c>
       <c r="B636" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1284</v>
       </c>
       <c r="E636" t="s">
         <v>1319</v>
       </c>
       <c r="G636" t="s">
         <v>1320</v>
       </c>
       <c r="I636">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="J636">
-        <v>9.1216613</v>
+        <v>11.3426162</v>
       </c>
       <c r="K636">
-        <v>39.2238411</v>
+        <v>44.494887</v>
       </c>
     </row>
     <row r="637" spans="1:11">
       <c r="A637">
-        <v>679</v>
+        <v>590</v>
       </c>
       <c r="B637" t="s">
-        <v>1276</v>
+        <v>1284</v>
+      </c>
+      <c r="C637" t="s">
+        <v>31</v>
       </c>
       <c r="E637" t="s">
         <v>1321</v>
       </c>
+      <c r="G637" t="s">
+        <v>1322</v>
+      </c>
+      <c r="I637" t="s">
+        <v>1312</v>
+      </c>
       <c r="J637">
-        <v>16.3463791</v>
+        <v>10.2118019</v>
       </c>
       <c r="K637">
-        <v>39.3087714</v>
+        <v>45.5415526</v>
       </c>
     </row>
     <row r="638" spans="1:11">
       <c r="A638">
-        <v>681</v>
+        <v>671</v>
       </c>
       <c r="B638" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="D638" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E638" t="s">
-        <v>1322</v>
-[...2 lines deleted...]
-        <v>1462</v>
+        <v>1323</v>
       </c>
       <c r="J638">
-        <v>11.9882848</v>
+        <v>10.2044836</v>
       </c>
       <c r="K638">
-        <v>45.2204415</v>
+        <v>45.5270349</v>
       </c>
     </row>
     <row r="639" spans="1:11">
       <c r="A639">
-        <v>395</v>
+        <v>6</v>
       </c>
       <c r="B639" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="C639" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E639" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G639" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="H639" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="I639">
-        <v>313</v>
+        <v>591</v>
       </c>
       <c r="J639">
-        <v>14.2130486</v>
+        <v>11.6572436</v>
       </c>
       <c r="K639">
-        <v>41.1061258</v>
+        <v>46.7177048</v>
       </c>
     </row>
     <row r="640" spans="1:11">
       <c r="A640">
-        <v>396</v>
+        <v>678</v>
       </c>
       <c r="B640" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="C640" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="E640" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="G640" t="s">
-        <v>1327</v>
-[...1 lines deleted...]
-      <c r="H640" t="s">
         <v>1328</v>
       </c>
+      <c r="I640">
+        <v>300</v>
+      </c>
       <c r="J640">
-        <v>13.8332193</v>
+        <v>9.1216613</v>
       </c>
       <c r="K640">
-        <v>41.4866953</v>
+        <v>39.2238411</v>
       </c>
     </row>
     <row r="641" spans="1:11">
       <c r="A641">
-        <v>683</v>
+        <v>679</v>
       </c>
       <c r="B641" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1284</v>
       </c>
       <c r="E641" t="s">
         <v>1329</v>
       </c>
-      <c r="G641" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J641">
-        <v>14.0569698</v>
+        <v>16.3463791</v>
       </c>
       <c r="K641">
-        <v>41.6549095</v>
+        <v>39.3087714</v>
       </c>
     </row>
     <row r="642" spans="1:11">
       <c r="A642">
-        <v>687</v>
+        <v>681</v>
       </c>
       <c r="B642" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="D642" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E642" t="s">
-        <v>1331</v>
-[...2 lines deleted...]
-        <v>1332</v>
+        <v>1330</v>
       </c>
       <c r="I642">
-        <v>1011</v>
+        <v>1462</v>
       </c>
       <c r="J642">
-        <v>14.6937674</v>
+        <v>11.9882848</v>
       </c>
       <c r="K642">
-        <v>40.7069866</v>
+        <v>45.2204415</v>
       </c>
     </row>
     <row r="643" spans="1:11">
       <c r="A643">
-        <v>541</v>
+        <v>395</v>
       </c>
       <c r="B643" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="C643" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E643" t="s">
+        <v>1331</v>
+      </c>
+      <c r="G643" t="s">
+        <v>1332</v>
+      </c>
+      <c r="H643" t="s">
         <v>1333</v>
       </c>
-      <c r="G643" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I643">
-        <v>550</v>
+        <v>313</v>
       </c>
       <c r="J643">
-        <v>14.1635845</v>
+        <v>14.2130486</v>
       </c>
       <c r="K643">
-        <v>42.347886</v>
+        <v>41.1061258</v>
       </c>
     </row>
     <row r="644" spans="1:11">
       <c r="A644">
-        <v>698</v>
+        <v>396</v>
       </c>
       <c r="B644" t="s">
-        <v>1276</v>
+        <v>1284</v>
+      </c>
+      <c r="C644" t="s">
+        <v>19</v>
+      </c>
+      <c r="D644" t="s">
+        <v>20</v>
       </c>
       <c r="E644" t="s">
+        <v>1334</v>
+      </c>
+      <c r="G644" t="s">
+        <v>1335</v>
+      </c>
+      <c r="H644" t="s">
         <v>1336</v>
       </c>
       <c r="J644">
-        <v>12.2319048</v>
+        <v>13.8332193</v>
       </c>
       <c r="K644">
-        <v>43.4577876</v>
+        <v>41.4866953</v>
       </c>
     </row>
     <row r="645" spans="1:11">
       <c r="A645">
-        <v>699</v>
+        <v>683</v>
       </c>
       <c r="B645" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="D645" t="s">
         <v>20</v>
       </c>
       <c r="E645" t="s">
         <v>1337</v>
       </c>
+      <c r="G645" t="s">
+        <v>1338</v>
+      </c>
       <c r="J645">
-        <v>9.3445133</v>
+        <v>14.0569698</v>
       </c>
       <c r="K645">
-        <v>45.8290341</v>
+        <v>41.6549095</v>
       </c>
     </row>
     <row r="646" spans="1:11">
       <c r="A646">
-        <v>397</v>
+        <v>687</v>
       </c>
       <c r="B646" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1284</v>
+      </c>
+      <c r="D646" t="s">
+        <v>20</v>
       </c>
       <c r="E646" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="G646" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="I646">
-        <v>390</v>
+        <v>1011</v>
       </c>
       <c r="J646">
-        <v>9.0851793</v>
+        <v>14.6937674</v>
       </c>
       <c r="K646">
-        <v>45.8080416</v>
+        <v>40.7069866</v>
       </c>
     </row>
     <row r="647" spans="1:11">
       <c r="A647">
-        <v>1087</v>
+        <v>541</v>
       </c>
       <c r="B647" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="C647" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E647" t="s">
-        <v>1340</v>
+        <v>1341</v>
+      </c>
+      <c r="G647" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H647" t="s">
+        <v>1343</v>
+      </c>
+      <c r="I647">
+        <v>550</v>
       </c>
       <c r="J647">
-        <v>16.2537</v>
+        <v>14.1635845</v>
       </c>
       <c r="K647">
-        <v>39.2983</v>
+        <v>42.347886</v>
       </c>
     </row>
     <row r="648" spans="1:11">
       <c r="A648">
-        <v>1114</v>
+        <v>698</v>
       </c>
       <c r="B648" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1284</v>
       </c>
       <c r="E648" t="s">
-        <v>1341</v>
-[...5 lines deleted...]
-        <v>388</v>
+        <v>1344</v>
       </c>
       <c r="J648">
-        <v>10.0255</v>
+        <v>12.2319048</v>
       </c>
       <c r="K648">
-        <v>45.1335</v>
+        <v>43.4577876</v>
       </c>
     </row>
     <row r="649" spans="1:11">
       <c r="A649">
-        <v>398</v>
+        <v>699</v>
       </c>
       <c r="B649" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="D649" t="s">
-        <v>1343</v>
+        <v>20</v>
       </c>
       <c r="E649" t="s">
-        <v>1343</v>
-[...2 lines deleted...]
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="J649">
-        <v>11.820401</v>
+        <v>9.3445133</v>
       </c>
       <c r="K649">
-        <v>43.793298</v>
+        <v>45.8290341</v>
       </c>
     </row>
     <row r="650" spans="1:11">
       <c r="A650">
-        <v>734</v>
+        <v>397</v>
       </c>
       <c r="B650" t="s">
-        <v>1276</v>
+        <v>1284</v>
+      </c>
+      <c r="C650" t="s">
+        <v>31</v>
       </c>
       <c r="E650" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="G650" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="I650">
-        <v>624</v>
+        <v>390</v>
       </c>
       <c r="J650">
-        <v>11.619787</v>
+        <v>9.0851793</v>
       </c>
       <c r="K650">
-        <v>44.8381237</v>
+        <v>45.8080416</v>
       </c>
     </row>
     <row r="651" spans="1:11">
       <c r="A651">
-        <v>736</v>
+        <v>1087</v>
       </c>
       <c r="B651" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1284</v>
+      </c>
+      <c r="C651" t="s">
+        <v>48</v>
       </c>
       <c r="E651" t="s">
-        <v>1347</v>
-[...1 lines deleted...]
-      <c r="G651" t="s">
         <v>1348</v>
       </c>
       <c r="J651">
-        <v>11.2931525</v>
+        <v>16.2537</v>
       </c>
       <c r="K651">
-        <v>43.8064785</v>
+        <v>39.2983</v>
       </c>
     </row>
     <row r="652" spans="1:11">
       <c r="A652">
-        <v>536</v>
+        <v>1114</v>
       </c>
       <c r="B652" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="C652" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E652" t="s">
         <v>1349</v>
       </c>
       <c r="G652" t="s">
         <v>1350</v>
       </c>
-      <c r="H652" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I652" t="s">
-        <v>1304</v>
+        <v>392</v>
       </c>
       <c r="J652">
-        <v>11.2558136</v>
+        <v>10.0255</v>
       </c>
       <c r="K652">
-        <v>43.7695604</v>
+        <v>45.1335</v>
       </c>
     </row>
     <row r="653" spans="1:11">
       <c r="A653">
-        <v>741</v>
+        <v>398</v>
       </c>
       <c r="B653" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="D653" t="s">
-        <v>20</v>
+        <v>1351</v>
       </c>
       <c r="E653" t="s">
+        <v>1351</v>
+      </c>
+      <c r="G653" t="s">
         <v>1352</v>
       </c>
-      <c r="G653" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J653">
-        <v>15.5446302</v>
+        <v>11.820401</v>
       </c>
       <c r="K653">
-        <v>41.4621984</v>
+        <v>43.793298</v>
       </c>
     </row>
     <row r="654" spans="1:11">
       <c r="A654">
-        <v>743</v>
+        <v>734</v>
       </c>
       <c r="B654" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1284</v>
       </c>
       <c r="E654" t="s">
+        <v>1353</v>
+      </c>
+      <c r="G654" t="s">
         <v>1354</v>
       </c>
+      <c r="I654">
+        <v>624</v>
+      </c>
       <c r="J654">
-        <v>12.7014749</v>
+        <v>11.619787</v>
       </c>
       <c r="K654">
-        <v>42.9508683</v>
+        <v>44.8381237</v>
       </c>
     </row>
     <row r="655" spans="1:11">
       <c r="A655">
-        <v>745</v>
+        <v>736</v>
       </c>
       <c r="B655" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="D655" t="s">
         <v>20</v>
       </c>
       <c r="E655" t="s">
         <v>1355</v>
       </c>
-      <c r="I655">
-        <v>980</v>
+      <c r="G655" t="s">
+        <v>1356</v>
       </c>
       <c r="J655">
-        <v>12.7266197</v>
+        <v>11.2931525</v>
       </c>
       <c r="K655">
-        <v>43.4714578</v>
+        <v>43.8064785</v>
       </c>
     </row>
     <row r="656" spans="1:11">
       <c r="A656">
-        <v>581</v>
+        <v>536</v>
       </c>
       <c r="B656" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="C656" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="E656" t="s">
-        <v>1356</v>
+        <v>1357</v>
+      </c>
+      <c r="G656" t="s">
+        <v>1358</v>
+      </c>
+      <c r="H656" t="s">
+        <v>1359</v>
       </c>
       <c r="I656" t="s">
-        <v>1357</v>
+        <v>1312</v>
       </c>
       <c r="J656">
-        <v>9.8990204</v>
+        <v>11.2558136</v>
       </c>
       <c r="K656">
-        <v>43.4309329</v>
+        <v>43.7695604</v>
       </c>
     </row>
     <row r="657" spans="1:11">
       <c r="A657">
-        <v>790</v>
+        <v>741</v>
       </c>
       <c r="B657" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="D657" t="s">
         <v>20</v>
       </c>
       <c r="E657" t="s">
-        <v>1358</v>
+        <v>1360</v>
+      </c>
+      <c r="G657" t="s">
+        <v>1361</v>
       </c>
       <c r="J657">
-        <v>12.2805214</v>
+        <v>15.5446302</v>
       </c>
       <c r="K657">
-        <v>46.7300428</v>
+        <v>41.4621984</v>
       </c>
     </row>
     <row r="658" spans="1:11">
       <c r="A658">
-        <v>1067</v>
+        <v>743</v>
       </c>
       <c r="B658" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="D658" t="s">
         <v>20</v>
       </c>
       <c r="E658" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="J658">
-        <v>12.3468539</v>
+        <v>12.7014749</v>
       </c>
       <c r="K658">
-        <v>45.4464474</v>
+        <v>42.9508683</v>
       </c>
     </row>
     <row r="659" spans="1:11">
       <c r="A659">
-        <v>399</v>
+        <v>745</v>
       </c>
       <c r="B659" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1284</v>
+      </c>
+      <c r="D659" t="s">
+        <v>20</v>
       </c>
       <c r="E659" t="s">
-        <v>1360</v>
-[...2 lines deleted...]
-        <v>1361</v>
+        <v>1363</v>
+      </c>
+      <c r="I659">
+        <v>980</v>
       </c>
       <c r="J659">
-        <v>12.56738</v>
+        <v>12.7266197</v>
       </c>
       <c r="K659">
-        <v>41.87194</v>
+        <v>43.4714578</v>
       </c>
     </row>
     <row r="660" spans="1:11">
       <c r="A660">
-        <v>792</v>
+        <v>581</v>
       </c>
       <c r="B660" t="s">
-        <v>1276</v>
+        <v>1284</v>
+      </c>
+      <c r="C660" t="s">
+        <v>19</v>
+      </c>
+      <c r="D660" t="s">
+        <v>20</v>
       </c>
       <c r="E660" t="s">
-        <v>1362</v>
+        <v>1364</v>
+      </c>
+      <c r="I660" t="s">
+        <v>1365</v>
       </c>
       <c r="J660">
-        <v>12.56738</v>
+        <v>9.8990204</v>
       </c>
       <c r="K660">
-        <v>41.87194</v>
+        <v>43.4309329</v>
       </c>
     </row>
     <row r="661" spans="1:11">
       <c r="A661">
-        <v>793</v>
+        <v>790</v>
       </c>
       <c r="B661" t="s">
-        <v>1276</v>
+        <v>1284</v>
+      </c>
+      <c r="D661" t="s">
+        <v>20</v>
       </c>
       <c r="E661" t="s">
-        <v>1363</v>
+        <v>1366</v>
       </c>
       <c r="J661">
-        <v>9.8452433</v>
+        <v>12.2805214</v>
       </c>
       <c r="K661">
-        <v>45.4790671</v>
+        <v>46.7300428</v>
       </c>
     </row>
     <row r="662" spans="1:11">
       <c r="A662">
-        <v>794</v>
+        <v>1067</v>
       </c>
       <c r="B662" t="s">
-        <v>1276</v>
+        <v>1284</v>
+      </c>
+      <c r="D662" t="s">
+        <v>20</v>
       </c>
       <c r="E662" t="s">
-        <v>1364</v>
+        <v>1367</v>
       </c>
       <c r="J662">
-        <v>15.4068079</v>
+        <v>12.3468539</v>
       </c>
       <c r="K662">
-        <v>40.5625825</v>
+        <v>45.4464474</v>
       </c>
     </row>
     <row r="663" spans="1:11">
       <c r="A663">
-        <v>796</v>
+        <v>399</v>
       </c>
       <c r="B663" t="s">
-        <v>1276</v>
+        <v>1284</v>
+      </c>
+      <c r="C663" t="s">
+        <v>15</v>
       </c>
       <c r="E663" t="s">
-        <v>1365</v>
+        <v>1368</v>
       </c>
       <c r="G663" t="s">
-        <v>1366</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>1369</v>
       </c>
       <c r="J663">
-        <v>7.8800589</v>
+        <v>12.56738</v>
       </c>
       <c r="K663">
-        <v>45.4672764</v>
+        <v>41.87194</v>
       </c>
     </row>
     <row r="664" spans="1:11">
       <c r="A664">
-        <v>1074</v>
+        <v>792</v>
       </c>
       <c r="B664" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1284</v>
       </c>
       <c r="E664" t="s">
-        <v>1367</v>
-[...5 lines deleted...]
-        <v>1308</v>
+        <v>1370</v>
       </c>
       <c r="J664">
-        <v>9.503716</v>
+        <v>12.56738</v>
       </c>
       <c r="K664">
-        <v>45.3097228</v>
+        <v>41.87194</v>
       </c>
     </row>
     <row r="665" spans="1:11">
       <c r="A665">
-        <v>1075</v>
+        <v>793</v>
       </c>
       <c r="B665" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>1284</v>
       </c>
       <c r="E665" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="J665">
         <v>9.8452433</v>
       </c>
       <c r="K665">
         <v>45.4790671</v>
       </c>
     </row>
     <row r="666" spans="1:11">
       <c r="A666">
-        <v>593</v>
+        <v>794</v>
       </c>
       <c r="B666" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1284</v>
       </c>
       <c r="E666" t="s">
-        <v>1370</v>
-[...8 lines deleted...]
-        <v>1304</v>
+        <v>1372</v>
       </c>
       <c r="J666">
-        <v>10.5026977</v>
+        <v>15.4068079</v>
       </c>
       <c r="K666">
-        <v>43.8429197</v>
+        <v>40.5625825</v>
       </c>
     </row>
     <row r="667" spans="1:11">
       <c r="A667">
-        <v>403</v>
+        <v>796</v>
       </c>
       <c r="B667" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1284</v>
       </c>
       <c r="E667" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
       <c r="G667" t="s">
-        <v>1372</v>
-[...2 lines deleted...]
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="I667">
-        <v>590</v>
+        <v>400</v>
       </c>
       <c r="J667">
-        <v>15.5542057</v>
+        <v>7.8800589</v>
       </c>
       <c r="K667">
-        <v>38.1937335</v>
+        <v>45.4672764</v>
       </c>
     </row>
     <row r="668" spans="1:11">
       <c r="A668">
-        <v>404</v>
+        <v>1074</v>
       </c>
       <c r="B668" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="C668" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E668" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="G668" t="s">
-        <v>1375</v>
-[...1 lines deleted...]
-      <c r="H668" t="s">
         <v>1376</v>
       </c>
       <c r="I668" t="s">
-        <v>1377</v>
+        <v>1316</v>
       </c>
       <c r="J668">
-        <v>9.189982</v>
+        <v>9.503716</v>
       </c>
       <c r="K668">
-        <v>45.4642035</v>
+        <v>45.3097228</v>
       </c>
     </row>
     <row r="669" spans="1:11">
       <c r="A669">
-        <v>588</v>
+        <v>1075</v>
       </c>
       <c r="B669" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="C669" t="s">
-        <v>31</v>
+        <v>188</v>
       </c>
       <c r="E669" t="s">
-        <v>1378</v>
-[...8 lines deleted...]
-        <v>1296</v>
+        <v>1377</v>
       </c>
       <c r="J669">
-        <v>10.9252269</v>
+        <v>9.8452433</v>
       </c>
       <c r="K669">
-        <v>44.647128</v>
+        <v>45.4790671</v>
       </c>
     </row>
     <row r="670" spans="1:11">
       <c r="A670">
-        <v>850</v>
+        <v>593</v>
       </c>
       <c r="B670" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1284</v>
+      </c>
+      <c r="C670" t="s">
+        <v>31</v>
       </c>
       <c r="E670" t="s">
-        <v>1381</v>
-[...2 lines deleted...]
-        <v>1085</v>
+        <v>1378</v>
+      </c>
+      <c r="G670" t="s">
+        <v>501</v>
+      </c>
+      <c r="H670" t="s">
+        <v>502</v>
+      </c>
+      <c r="I670" t="s">
+        <v>1312</v>
       </c>
       <c r="J670">
-        <v>13.1913977</v>
+        <v>10.5026977</v>
       </c>
       <c r="K670">
-        <v>46.4693107</v>
+        <v>43.8429197</v>
       </c>
     </row>
     <row r="671" spans="1:11">
       <c r="A671">
-        <v>542</v>
+        <v>403</v>
       </c>
       <c r="B671" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="C671" t="s">
         <v>48</v>
       </c>
       <c r="E671" t="s">
-        <v>1382</v>
+        <v>1379</v>
       </c>
       <c r="G671" t="s">
-        <v>1383</v>
+        <v>1380</v>
       </c>
       <c r="H671" t="s">
-        <v>314</v>
+        <v>1381</v>
       </c>
       <c r="I671">
-        <v>1176</v>
+        <v>590</v>
       </c>
       <c r="J671">
-        <v>13.2889834</v>
+        <v>15.5542057</v>
       </c>
       <c r="K671">
-        <v>38.0814986</v>
+        <v>38.1937335</v>
       </c>
     </row>
     <row r="672" spans="1:11">
       <c r="A672">
-        <v>1103</v>
+        <v>404</v>
       </c>
       <c r="B672" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="C672" t="s">
-        <v>12</v>
+        <v>48</v>
       </c>
       <c r="E672" t="s">
+        <v>1382</v>
+      </c>
+      <c r="G672" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H672" t="s">
         <v>1384</v>
       </c>
-      <c r="G672" t="s">
+      <c r="I672" t="s">
         <v>1385</v>
       </c>
-      <c r="H672" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J672">
-        <v>9.1633</v>
+        <v>9.189982</v>
       </c>
       <c r="K672">
-        <v>45.3501</v>
+        <v>45.4642035</v>
       </c>
     </row>
     <row r="673" spans="1:11">
       <c r="A673">
-        <v>862</v>
+        <v>588</v>
       </c>
       <c r="B673" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1284</v>
+      </c>
+      <c r="C673" t="s">
+        <v>31</v>
       </c>
       <c r="E673" t="s">
+        <v>1386</v>
+      </c>
+      <c r="G673" t="s">
         <v>1387</v>
       </c>
+      <c r="H673" t="s">
+        <v>1388</v>
+      </c>
+      <c r="I673" t="s">
+        <v>1304</v>
+      </c>
       <c r="J673">
-        <v>8.7380708</v>
+        <v>10.9252269</v>
       </c>
       <c r="K673">
-        <v>45.2515328</v>
+        <v>44.647128</v>
       </c>
     </row>
     <row r="674" spans="1:11">
       <c r="A674">
-        <v>405</v>
+        <v>850</v>
       </c>
       <c r="B674" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1284</v>
+      </c>
+      <c r="D674" t="s">
+        <v>20</v>
       </c>
       <c r="E674" t="s">
-        <v>1388</v>
+        <v>1389</v>
+      </c>
+      <c r="I674">
+        <v>1085</v>
       </c>
       <c r="J674">
-        <v>14.26812</v>
+        <v>13.1913977</v>
       </c>
       <c r="K674">
-        <v>40.8517983</v>
+        <v>46.4693107</v>
       </c>
     </row>
     <row r="675" spans="1:11">
       <c r="A675">
-        <v>871</v>
+        <v>542</v>
       </c>
       <c r="B675" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1284</v>
+      </c>
+      <c r="C675" t="s">
+        <v>48</v>
       </c>
       <c r="E675" t="s">
-        <v>1389</v>
+        <v>1390</v>
+      </c>
+      <c r="G675" t="s">
+        <v>1391</v>
+      </c>
+      <c r="H675" t="s">
+        <v>318</v>
+      </c>
+      <c r="I675">
+        <v>1176</v>
       </c>
       <c r="J675">
-        <v>-81.7612161</v>
+        <v>13.2889834</v>
       </c>
       <c r="K675">
-        <v>26.1529177</v>
+        <v>38.0814986</v>
       </c>
     </row>
     <row r="676" spans="1:11">
       <c r="A676">
-        <v>873</v>
+        <v>1103</v>
       </c>
       <c r="B676" t="s">
-        <v>1276</v>
+        <v>1284</v>
+      </c>
+      <c r="C676" t="s">
+        <v>12</v>
       </c>
       <c r="E676" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="G676" t="s">
-        <v>1391</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>1393</v>
+      </c>
+      <c r="H676" t="s">
+        <v>1394</v>
+      </c>
+      <c r="I676" t="s">
+        <v>963</v>
       </c>
       <c r="J676">
-        <v>12.5156299</v>
+        <v>9.1633</v>
       </c>
       <c r="K676">
-        <v>42.5176022</v>
+        <v>45.3501</v>
       </c>
     </row>
     <row r="677" spans="1:11">
       <c r="A677">
-        <v>544</v>
+        <v>862</v>
       </c>
       <c r="B677" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1284</v>
       </c>
       <c r="D677" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E677" t="s">
-        <v>1392</v>
-[...11 lines deleted...]
-        <v>752</v>
+        <v>1395</v>
       </c>
       <c r="J677">
-        <v>11.0411597</v>
+        <v>8.7380708</v>
       </c>
       <c r="K677">
-        <v>44.6788747</v>
+        <v>45.2515328</v>
       </c>
     </row>
     <row r="678" spans="1:11">
       <c r="A678">
-        <v>882</v>
+        <v>405</v>
       </c>
       <c r="B678" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1284</v>
+      </c>
+      <c r="C678" t="s">
+        <v>48</v>
       </c>
       <c r="E678" t="s">
-        <v>1395</v>
-[...2 lines deleted...]
-        <v>1142</v>
+        <v>1396</v>
       </c>
       <c r="J678">
-        <v>11.6522168</v>
+        <v>14.26812</v>
       </c>
       <c r="K678">
-        <v>46.7413982</v>
+        <v>40.8517983</v>
       </c>
     </row>
     <row r="679" spans="1:11">
       <c r="A679">
-        <v>884</v>
+        <v>871</v>
       </c>
       <c r="B679" t="s">
-        <v>1276</v>
+        <v>1284</v>
+      </c>
+      <c r="D679" t="s">
+        <v>20</v>
       </c>
       <c r="E679" t="s">
-        <v>1396</v>
-[...1 lines deleted...]
-      <c r="G679" t="s">
         <v>1397</v>
       </c>
-      <c r="I679">
-[...1 lines deleted...]
-      </c>
       <c r="J679">
-        <v>8.6221612</v>
+        <v>-81.7612161</v>
       </c>
       <c r="K679">
-        <v>45.44693</v>
+        <v>26.1529177</v>
       </c>
     </row>
     <row r="680" spans="1:11">
       <c r="A680">
-        <v>406</v>
+        <v>873</v>
       </c>
       <c r="B680" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>1398</v>
+        <v>1284</v>
       </c>
       <c r="E680" t="s">
         <v>1398</v>
       </c>
       <c r="G680" t="s">
         <v>1399</v>
       </c>
+      <c r="I680">
+        <v>300</v>
+      </c>
       <c r="J680">
-        <v>12.495319</v>
+        <v>12.5156299</v>
       </c>
       <c r="K680">
-        <v>41.911094</v>
+        <v>42.5176022</v>
       </c>
     </row>
     <row r="681" spans="1:11">
       <c r="A681">
-        <v>407</v>
+        <v>544</v>
       </c>
       <c r="B681" t="s">
-        <v>1276</v>
+        <v>1284</v>
+      </c>
+      <c r="C681" t="s">
+        <v>19</v>
       </c>
       <c r="D681" t="s">
-        <v>1205</v>
+        <v>20</v>
       </c>
       <c r="E681" t="s">
-        <v>1205</v>
+        <v>1400</v>
+      </c>
+      <c r="F681" t="s">
+        <v>1386</v>
       </c>
       <c r="G681" t="s">
-        <v>1400</v>
+        <v>1401</v>
+      </c>
+      <c r="H681" t="s">
+        <v>1402</v>
+      </c>
+      <c r="I681">
+        <v>752</v>
       </c>
       <c r="J681">
-        <v>12.445534</v>
+        <v>11.0411597</v>
       </c>
       <c r="K681">
-        <v>41.89796</v>
+        <v>44.6788747</v>
       </c>
     </row>
     <row r="682" spans="1:11">
       <c r="A682">
-        <v>64</v>
+        <v>882</v>
       </c>
       <c r="B682" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="D682" t="s">
-        <v>1401</v>
+        <v>35</v>
       </c>
       <c r="E682" t="s">
-        <v>1401</v>
-[...2 lines deleted...]
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="I682">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="J682">
-        <v>9.1886</v>
+        <v>11.6522168</v>
       </c>
       <c r="K682">
-        <v>45.4716</v>
+        <v>46.7413982</v>
       </c>
     </row>
     <row r="683" spans="1:11">
       <c r="A683">
-        <v>888</v>
+        <v>884</v>
       </c>
       <c r="B683" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="E683" t="s">
-        <v>1403</v>
+        <v>1404</v>
+      </c>
+      <c r="G683" t="s">
+        <v>1405</v>
       </c>
       <c r="I683">
-        <v>1435</v>
+        <v>300</v>
       </c>
       <c r="J683">
-        <v>12.4963655</v>
+        <v>8.6221612</v>
       </c>
       <c r="K683">
-        <v>41.9027835</v>
+        <v>45.44693</v>
       </c>
     </row>
     <row r="684" spans="1:11">
       <c r="A684">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B684" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="D684" t="s">
-        <v>368</v>
+        <v>1406</v>
       </c>
       <c r="E684" t="s">
-        <v>368</v>
+        <v>1406</v>
       </c>
       <c r="G684" t="s">
-        <v>1404</v>
+        <v>1407</v>
       </c>
       <c r="J684">
-        <v>12.457383</v>
+        <v>12.495319</v>
       </c>
       <c r="K684">
-        <v>41.90089</v>
+        <v>41.911094</v>
       </c>
     </row>
     <row r="685" spans="1:11">
       <c r="A685">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="B685" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="D685" t="s">
-        <v>20</v>
+        <v>1213</v>
       </c>
       <c r="E685" t="s">
-        <v>20</v>
+        <v>1213</v>
       </c>
       <c r="G685" t="s">
-        <v>1405</v>
+        <v>1408</v>
       </c>
       <c r="J685">
-        <v>9.6233334</v>
+        <v>12.445534</v>
       </c>
       <c r="K685">
-        <v>51.5430556</v>
+        <v>41.89796</v>
       </c>
     </row>
     <row r="686" spans="1:11">
       <c r="A686">
-        <v>1116</v>
+        <v>64</v>
       </c>
       <c r="B686" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1284</v>
+      </c>
+      <c r="D686" t="s">
+        <v>1409</v>
       </c>
       <c r="E686" t="s">
-        <v>1406</v>
-[...2 lines deleted...]
-        <v>1407</v>
+        <v>1409</v>
       </c>
       <c r="G686" t="s">
-        <v>1408</v>
-[...2 lines deleted...]
-        <v>1300</v>
+        <v>1410</v>
+      </c>
+      <c r="I686">
+        <v>1140</v>
       </c>
       <c r="J686">
-        <v>12.3</v>
+        <v>9.1886</v>
       </c>
       <c r="K686">
-        <v>41.76</v>
+        <v>45.4716</v>
       </c>
     </row>
     <row r="687" spans="1:11">
       <c r="A687">
-        <v>1079</v>
+        <v>888</v>
       </c>
       <c r="B687" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1284</v>
       </c>
       <c r="E687" t="s">
-        <v>1409</v>
-[...4 lines deleted...]
-      <c r="G687" t="s">
         <v>1411</v>
       </c>
       <c r="I687">
-        <v>1042</v>
+        <v>1435</v>
       </c>
       <c r="J687">
-        <v>6.8336307</v>
+        <v>12.4963655</v>
       </c>
       <c r="K687">
-        <v>45.0333391</v>
+        <v>41.9027835</v>
       </c>
     </row>
     <row r="688" spans="1:11">
       <c r="A688">
-        <v>899</v>
+        <v>408</v>
       </c>
       <c r="B688" t="s">
-        <v>1276</v>
+        <v>1284</v>
+      </c>
+      <c r="D688" t="s">
+        <v>372</v>
       </c>
       <c r="E688" t="s">
+        <v>372</v>
+      </c>
+      <c r="G688" t="s">
         <v>1412</v>
       </c>
-      <c r="G688" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J688">
-        <v>11.8767611</v>
+        <v>12.457383</v>
       </c>
       <c r="K688">
-        <v>45.4064349</v>
+        <v>41.90089</v>
       </c>
     </row>
     <row r="689" spans="1:11">
       <c r="A689">
-        <v>1128</v>
+        <v>409</v>
       </c>
       <c r="B689" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1284</v>
       </c>
       <c r="D689" t="s">
         <v>20</v>
       </c>
       <c r="E689" t="s">
-        <v>1414</v>
+        <v>20</v>
       </c>
       <c r="G689" t="s">
-        <v>1415</v>
-[...2 lines deleted...]
-        <v>1416</v>
+        <v>1413</v>
       </c>
       <c r="J689">
-        <v>11.5247</v>
+        <v>9.6233334</v>
       </c>
       <c r="K689">
-        <v>45.2347</v>
+        <v>51.5430556</v>
       </c>
     </row>
     <row r="690" spans="1:11">
       <c r="A690">
-        <v>410</v>
+        <v>1116</v>
       </c>
       <c r="B690" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="C690" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E690" t="s">
-        <v>1417</v>
+        <v>1414</v>
+      </c>
+      <c r="F690" t="s">
+        <v>1415</v>
       </c>
       <c r="G690" t="s">
-        <v>1418</v>
-[...5 lines deleted...]
-        <v>447</v>
+        <v>1416</v>
+      </c>
+      <c r="I690" t="s">
+        <v>1308</v>
       </c>
       <c r="J690">
-        <v>13.3614868</v>
+        <v>12.3</v>
       </c>
       <c r="K690">
-        <v>38.11569</v>
+        <v>41.76</v>
       </c>
     </row>
     <row r="691" spans="1:11">
       <c r="A691">
-        <v>558</v>
+        <v>1079</v>
       </c>
       <c r="B691" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="C691" t="s">
         <v>31</v>
       </c>
       <c r="E691" t="s">
-        <v>1420</v>
+        <v>1417</v>
+      </c>
+      <c r="F691" t="s">
+        <v>1418</v>
       </c>
       <c r="G691" t="s">
-        <v>1421</v>
-[...5 lines deleted...]
-        <v>1423</v>
+        <v>1419</v>
+      </c>
+      <c r="I691">
+        <v>1042</v>
       </c>
       <c r="J691">
-        <v>9.1582069</v>
+        <v>6.8336307</v>
       </c>
       <c r="K691">
-        <v>45.1847248</v>
+        <v>45.0333391</v>
       </c>
     </row>
     <row r="692" spans="1:11">
       <c r="A692">
-        <v>586</v>
+        <v>899</v>
       </c>
       <c r="B692" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1284</v>
       </c>
       <c r="E692" t="s">
-        <v>1424</v>
+        <v>1420</v>
       </c>
       <c r="G692" t="s">
-        <v>1425</v>
-[...5 lines deleted...]
-        <v>1427</v>
+        <v>1421</v>
+      </c>
+      <c r="I692">
+        <v>200</v>
       </c>
       <c r="J692">
-        <v>12.3908279</v>
+        <v>11.8767611</v>
       </c>
       <c r="K692">
-        <v>43.1107168</v>
+        <v>45.4064349</v>
       </c>
     </row>
     <row r="693" spans="1:11">
       <c r="A693">
-        <v>911</v>
+        <v>1128</v>
       </c>
       <c r="B693" t="s">
-        <v>1276</v>
+        <v>1284</v>
+      </c>
+      <c r="C693" t="s">
+        <v>19</v>
       </c>
       <c r="D693" t="s">
         <v>20</v>
       </c>
       <c r="E693" t="s">
-        <v>1428</v>
+        <v>1422</v>
+      </c>
+      <c r="G693" t="s">
+        <v>1423</v>
+      </c>
+      <c r="I693" t="s">
+        <v>1424</v>
       </c>
       <c r="J693">
-        <v>12.3868984</v>
+        <v>11.5247</v>
       </c>
       <c r="K693">
-        <v>43.1164268</v>
+        <v>45.2347</v>
       </c>
     </row>
     <row r="694" spans="1:11">
       <c r="A694">
-        <v>543</v>
+        <v>410</v>
       </c>
       <c r="B694" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="C694" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E694" t="s">
-        <v>1429</v>
+        <v>1425</v>
       </c>
       <c r="G694" t="s">
-        <v>532</v>
+        <v>1426</v>
       </c>
       <c r="H694" t="s">
-        <v>533</v>
+        <v>1427</v>
       </c>
       <c r="I694">
-        <v>350</v>
+        <v>447</v>
       </c>
       <c r="J694">
-        <v>9.6929845</v>
+        <v>13.3614868</v>
       </c>
       <c r="K694">
-        <v>45.0526206</v>
+        <v>38.11569</v>
       </c>
     </row>
     <row r="695" spans="1:11">
       <c r="A695">
-        <v>580</v>
+        <v>558</v>
       </c>
       <c r="B695" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="C695" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="E695" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G695" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H695" t="s">
         <v>1430</v>
       </c>
-      <c r="G695" t="s">
+      <c r="I695" t="s">
         <v>1431</v>
       </c>
-      <c r="H695" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J695">
-        <v>10.4016888</v>
+        <v>9.1582069</v>
       </c>
       <c r="K695">
-        <v>43.7228386</v>
+        <v>45.1847248</v>
       </c>
     </row>
     <row r="696" spans="1:11">
       <c r="A696">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="B696" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="C696" t="s">
         <v>31</v>
       </c>
       <c r="E696" t="s">
+        <v>1432</v>
+      </c>
+      <c r="G696" t="s">
         <v>1433</v>
       </c>
-      <c r="G696" t="s">
+      <c r="H696" t="s">
         <v>1434</v>
       </c>
-      <c r="H696" t="s">
+      <c r="I696" t="s">
         <v>1435</v>
       </c>
-      <c r="I696" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J696">
-        <v>10.9078587</v>
+        <v>12.3908279</v>
       </c>
       <c r="K696">
-        <v>43.9303475</v>
+        <v>43.1107168</v>
       </c>
     </row>
     <row r="697" spans="1:11">
       <c r="A697">
-        <v>915</v>
+        <v>911</v>
       </c>
       <c r="B697" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="D697" t="s">
         <v>20</v>
       </c>
       <c r="E697" t="s">
         <v>1436</v>
       </c>
       <c r="J697">
-        <v>11.146754</v>
+        <v>12.3868984</v>
       </c>
       <c r="K697">
-        <v>43.4725646</v>
+        <v>43.1164268</v>
       </c>
     </row>
     <row r="698" spans="1:11">
       <c r="A698">
-        <v>917</v>
+        <v>543</v>
       </c>
       <c r="B698" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1284</v>
+      </c>
+      <c r="C698" t="s">
+        <v>31</v>
       </c>
       <c r="E698" t="s">
         <v>1437</v>
       </c>
+      <c r="G698" t="s">
+        <v>536</v>
+      </c>
+      <c r="H698" t="s">
+        <v>537</v>
+      </c>
       <c r="I698">
-        <v>1076</v>
+        <v>350</v>
       </c>
       <c r="J698">
-        <v>9.4995456</v>
+        <v>9.6929845</v>
       </c>
       <c r="K698">
-        <v>45.7316949</v>
+        <v>45.0526206</v>
       </c>
     </row>
     <row r="699" spans="1:11">
       <c r="A699">
-        <v>929</v>
+        <v>580</v>
       </c>
       <c r="B699" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="C699" t="s">
-        <v>48</v>
+        <v>19</v>
+      </c>
+      <c r="D699" t="s">
+        <v>20</v>
       </c>
       <c r="E699" t="s">
         <v>1438</v>
       </c>
       <c r="G699" t="s">
         <v>1439</v>
       </c>
+      <c r="H699" t="s">
+        <v>1440</v>
+      </c>
       <c r="I699">
-        <v>100</v>
+        <v>1029</v>
       </c>
       <c r="J699">
-        <v>12.2035294</v>
+        <v>10.4016888</v>
       </c>
       <c r="K699">
-        <v>44.4183598</v>
+        <v>43.7228386</v>
       </c>
     </row>
     <row r="700" spans="1:11">
       <c r="A700">
-        <v>930</v>
+        <v>589</v>
       </c>
       <c r="B700" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1284</v>
+      </c>
+      <c r="C700" t="s">
+        <v>31</v>
       </c>
       <c r="E700" t="s">
-        <v>1440</v>
+        <v>1441</v>
+      </c>
+      <c r="G700" t="s">
+        <v>1442</v>
+      </c>
+      <c r="H700" t="s">
+        <v>1443</v>
+      </c>
+      <c r="I700" t="s">
+        <v>1304</v>
       </c>
       <c r="J700">
-        <v>12.1509472</v>
+        <v>10.9078587</v>
       </c>
       <c r="K700">
-        <v>44.4187598</v>
+        <v>43.9303475</v>
       </c>
     </row>
     <row r="701" spans="1:11">
       <c r="A701">
-        <v>940</v>
+        <v>915</v>
       </c>
       <c r="B701" t="s">
-        <v>1276</v>
+        <v>1284</v>
+      </c>
+      <c r="D701" t="s">
+        <v>20</v>
       </c>
       <c r="E701" t="s">
-        <v>1441</v>
-[...5 lines deleted...]
-        <v>400</v>
+        <v>1444</v>
       </c>
       <c r="J701">
-        <v>12.8567281</v>
+        <v>11.146754</v>
       </c>
       <c r="K701">
-        <v>42.404509</v>
+        <v>43.4725646</v>
       </c>
     </row>
     <row r="702" spans="1:11">
       <c r="A702">
-        <v>411</v>
+        <v>917</v>
       </c>
       <c r="B702" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>1268</v>
+        <v>1284</v>
+      </c>
+      <c r="D702" t="s">
+        <v>20</v>
       </c>
       <c r="E702" t="s">
-        <v>1443</v>
-[...4 lines deleted...]
-      <c r="H702" t="s">
         <v>1445</v>
       </c>
-      <c r="I702" t="s">
-        <v>1377</v>
+      <c r="I702">
+        <v>1076</v>
       </c>
       <c r="J702">
-        <v>12.4963655</v>
+        <v>9.4995456</v>
       </c>
       <c r="K702">
-        <v>41.9027835</v>
+        <v>45.7316949</v>
       </c>
     </row>
     <row r="703" spans="1:11">
       <c r="A703">
-        <v>412</v>
+        <v>929</v>
       </c>
       <c r="B703" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="C703" t="s">
         <v>48</v>
       </c>
       <c r="E703" t="s">
         <v>1446</v>
       </c>
       <c r="G703" t="s">
         <v>1447</v>
       </c>
       <c r="I703">
-        <v>500</v>
+        <v>100</v>
       </c>
       <c r="J703">
-        <v>14.7680961</v>
+        <v>12.2035294</v>
       </c>
       <c r="K703">
-        <v>40.6824408</v>
+        <v>44.4183598</v>
       </c>
     </row>
     <row r="704" spans="1:11">
       <c r="A704">
-        <v>972</v>
+        <v>930</v>
       </c>
       <c r="B704" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="D704" t="s">
         <v>20</v>
       </c>
       <c r="E704" t="s">
         <v>1448</v>
       </c>
-      <c r="G704" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J704">
-        <v>10.9252392</v>
+        <v>12.1509472</v>
       </c>
       <c r="K704">
-        <v>45.0295388</v>
+        <v>44.4187598</v>
       </c>
     </row>
     <row r="705" spans="1:11">
       <c r="A705">
-        <v>979</v>
+        <v>940</v>
       </c>
       <c r="B705" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1284</v>
       </c>
       <c r="E705" t="s">
+        <v>1449</v>
+      </c>
+      <c r="G705" t="s">
         <v>1450</v>
       </c>
+      <c r="I705">
+        <v>400</v>
+      </c>
       <c r="J705">
-        <v>9.1954432</v>
+        <v>12.8567281</v>
       </c>
       <c r="K705">
-        <v>44.3254364</v>
+        <v>42.404509</v>
       </c>
     </row>
     <row r="706" spans="1:11">
       <c r="A706">
-        <v>996</v>
+        <v>411</v>
       </c>
       <c r="B706" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C706" t="s">
         <v>1276</v>
       </c>
       <c r="E706" t="s">
         <v>1451</v>
       </c>
       <c r="G706" t="s">
         <v>1452</v>
       </c>
+      <c r="H706" t="s">
+        <v>1453</v>
+      </c>
+      <c r="I706" t="s">
+        <v>1385</v>
+      </c>
       <c r="J706">
-        <v>14.0153557</v>
+        <v>12.4963655</v>
       </c>
       <c r="K706">
-        <v>37.5999938</v>
+        <v>41.9027835</v>
       </c>
     </row>
     <row r="707" spans="1:11">
       <c r="A707">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="B707" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="C707" t="s">
         <v>48</v>
       </c>
       <c r="E707" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="G707" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="I707">
-        <v>309</v>
+        <v>500</v>
       </c>
       <c r="J707">
-        <v>11.3307574</v>
+        <v>14.7680961</v>
       </c>
       <c r="K707">
-        <v>43.318809</v>
+        <v>40.6824408</v>
       </c>
     </row>
     <row r="708" spans="1:11">
       <c r="A708">
-        <v>540</v>
+        <v>972</v>
       </c>
       <c r="B708" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1284</v>
+      </c>
+      <c r="D708" t="s">
+        <v>20</v>
       </c>
       <c r="E708" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="G708" t="s">
-        <v>1456</v>
-[...1 lines deleted...]
-      <c r="H708" t="s">
         <v>1457</v>
       </c>
       <c r="I708">
-        <v>150</v>
+        <v>1007</v>
       </c>
       <c r="J708">
-        <v>15.2865861</v>
+        <v>10.9252392</v>
       </c>
       <c r="K708">
-        <v>37.0754739</v>
+        <v>45.0295388</v>
       </c>
     </row>
     <row r="709" spans="1:11">
       <c r="A709">
-        <v>555</v>
+        <v>979</v>
       </c>
       <c r="B709" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1284</v>
+      </c>
+      <c r="D709" t="s">
+        <v>20</v>
       </c>
       <c r="E709" t="s">
         <v>1458</v>
       </c>
-      <c r="G709" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J709">
-        <v>13.6130491</v>
+        <v>9.1954432</v>
       </c>
       <c r="K709">
-        <v>41.7188539</v>
+        <v>44.3254364</v>
       </c>
     </row>
     <row r="710" spans="1:11">
       <c r="A710">
-        <v>1003</v>
+        <v>996</v>
       </c>
       <c r="B710" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1284</v>
       </c>
       <c r="E710" t="s">
-        <v>1462</v>
+        <v>1459</v>
+      </c>
+      <c r="G710" t="s">
+        <v>1460</v>
       </c>
       <c r="J710">
-        <v>14.3757985</v>
+        <v>14.0153557</v>
       </c>
       <c r="K710">
-        <v>40.6262925</v>
+        <v>37.5999938</v>
       </c>
     </row>
     <row r="711" spans="1:11">
       <c r="A711">
-        <v>553</v>
+        <v>413</v>
       </c>
       <c r="B711" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="C711" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E711" t="s">
-        <v>1463</v>
+        <v>1461</v>
       </c>
       <c r="G711" t="s">
-        <v>1464</v>
-[...5 lines deleted...]
-        <v>1423</v>
+        <v>1462</v>
+      </c>
+      <c r="I711">
+        <v>309</v>
       </c>
       <c r="J711">
-        <v>12.7378003</v>
+        <v>11.3307574</v>
       </c>
       <c r="K711">
-        <v>42.7404881</v>
+        <v>43.318809</v>
       </c>
     </row>
     <row r="712" spans="1:11">
       <c r="A712">
-        <v>1016</v>
+        <v>540</v>
       </c>
       <c r="B712" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1284</v>
+      </c>
+      <c r="C712" t="s">
+        <v>31</v>
       </c>
       <c r="E712" t="s">
-        <v>1466</v>
+        <v>1463</v>
       </c>
       <c r="G712" t="s">
-        <v>1467</v>
+        <v>1464</v>
+      </c>
+      <c r="H712" t="s">
+        <v>1465</v>
+      </c>
+      <c r="I712">
+        <v>150</v>
       </c>
       <c r="J712">
-        <v>13.0936685</v>
+        <v>15.2865861</v>
       </c>
       <c r="K712">
-        <v>41.9246531</v>
+        <v>37.0754739</v>
       </c>
     </row>
     <row r="713" spans="1:11">
       <c r="A713">
-        <v>1021</v>
+        <v>555</v>
       </c>
       <c r="B713" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1284</v>
+      </c>
+      <c r="C713" t="s">
+        <v>31</v>
       </c>
       <c r="E713" t="s">
+        <v>1466</v>
+      </c>
+      <c r="G713" t="s">
+        <v>1467</v>
+      </c>
+      <c r="H713" t="s">
         <v>1468</v>
       </c>
-      <c r="I713">
-        <v>1080</v>
+      <c r="I713" t="s">
+        <v>1469</v>
       </c>
       <c r="J713">
-        <v>11.6724524</v>
+        <v>13.6130491</v>
       </c>
       <c r="K713">
-        <v>45.3489181</v>
+        <v>41.7188539</v>
       </c>
     </row>
     <row r="714" spans="1:11">
       <c r="A714">
-        <v>1027</v>
+        <v>1003</v>
       </c>
       <c r="B714" t="s">
-        <v>1276</v>
+        <v>1284</v>
+      </c>
+      <c r="C714" t="s">
+        <v>48</v>
       </c>
       <c r="E714" t="s">
-        <v>1469</v>
-[...1 lines deleted...]
-      <c r="G714" t="s">
         <v>1470</v>
       </c>
       <c r="J714">
-        <v>11.2486208</v>
+        <v>14.3757985</v>
       </c>
       <c r="K714">
-        <v>43.7710513</v>
+        <v>40.6262925</v>
       </c>
     </row>
     <row r="715" spans="1:11">
       <c r="A715">
-        <v>414</v>
+        <v>553</v>
       </c>
       <c r="B715" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="C715" t="s">
         <v>31</v>
       </c>
       <c r="E715" t="s">
         <v>1471</v>
       </c>
       <c r="G715" t="s">
         <v>1472</v>
       </c>
-      <c r="I715">
-        <v>381</v>
+      <c r="H715" t="s">
+        <v>1473</v>
+      </c>
+      <c r="I715" t="s">
+        <v>1431</v>
       </c>
       <c r="J715">
-        <v>11.1217486</v>
+        <v>12.7378003</v>
       </c>
       <c r="K715">
-        <v>46.0747793</v>
+        <v>42.7404881</v>
       </c>
     </row>
     <row r="716" spans="1:11">
       <c r="A716">
-        <v>416</v>
+        <v>1016</v>
       </c>
       <c r="B716" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1284</v>
+      </c>
+      <c r="D716" t="s">
+        <v>20</v>
       </c>
       <c r="E716" t="s">
-        <v>1473</v>
+        <v>1474</v>
+      </c>
+      <c r="G716" t="s">
+        <v>1475</v>
       </c>
       <c r="J716">
-        <v>15.3081141</v>
+        <v>13.0936685</v>
       </c>
       <c r="K716">
-        <v>41.3597802</v>
+        <v>41.9246531</v>
       </c>
     </row>
     <row r="717" spans="1:11">
       <c r="A717">
-        <v>1037</v>
+        <v>1021</v>
       </c>
       <c r="B717" t="s">
-        <v>1276</v>
+        <v>1284</v>
+      </c>
+      <c r="D717" t="s">
+        <v>20</v>
       </c>
       <c r="E717" t="s">
-        <v>1474</v>
-[...2 lines deleted...]
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="I717">
-        <v>500</v>
+        <v>1080</v>
       </c>
       <c r="J717">
-        <v>12.6365633</v>
+        <v>11.6724524</v>
       </c>
       <c r="K717">
-        <v>43.7262567</v>
+        <v>45.3489181</v>
       </c>
     </row>
     <row r="718" spans="1:11">
       <c r="A718">
-        <v>933</v>
+        <v>1027</v>
       </c>
       <c r="B718" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1284</v>
       </c>
       <c r="E718" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="G718" t="s">
-        <v>1477</v>
-[...2 lines deleted...]
-        <v>1038</v>
+        <v>1478</v>
       </c>
       <c r="J718">
-        <v>11.557604</v>
+        <v>11.2486208</v>
       </c>
       <c r="K718">
-        <v>43.732395</v>
+        <v>43.7710513</v>
       </c>
     </row>
     <row r="719" spans="1:11">
       <c r="A719">
-        <v>1041</v>
+        <v>414</v>
       </c>
       <c r="B719" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1284</v>
+      </c>
+      <c r="C719" t="s">
+        <v>31</v>
       </c>
       <c r="E719" t="s">
-        <v>1407</v>
+        <v>1479</v>
+      </c>
+      <c r="G719" t="s">
+        <v>1480</v>
+      </c>
+      <c r="I719">
+        <v>381</v>
       </c>
       <c r="J719">
-        <v>12.7785347</v>
+        <v>11.1217486</v>
       </c>
       <c r="K719">
-        <v>41.6868422</v>
+        <v>46.0747793</v>
       </c>
     </row>
     <row r="720" spans="1:11">
       <c r="A720">
-        <v>557</v>
+        <v>416</v>
       </c>
       <c r="B720" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="C720" t="s">
-        <v>1268</v>
+        <v>31</v>
       </c>
       <c r="E720" t="s">
-        <v>1478</v>
-[...7 lines deleted...]
-      <c r="H720" t="s">
         <v>1481</v>
       </c>
-      <c r="I720">
-[...1 lines deleted...]
-      </c>
       <c r="J720">
-        <v>12.3155151</v>
+        <v>15.3081141</v>
       </c>
       <c r="K720">
-        <v>45.4408474</v>
+        <v>41.3597802</v>
       </c>
     </row>
     <row r="721" spans="1:11">
       <c r="A721">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="B721" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>1284</v>
       </c>
       <c r="E721" t="s">
         <v>1482</v>
       </c>
+      <c r="G721" t="s">
+        <v>1483</v>
+      </c>
       <c r="I721">
-        <v>982</v>
+        <v>500</v>
       </c>
       <c r="J721">
-        <v>12.3155151</v>
+        <v>12.6365633</v>
       </c>
       <c r="K721">
-        <v>45.4408474</v>
+        <v>43.7262567</v>
       </c>
     </row>
     <row r="722" spans="1:11">
       <c r="A722">
-        <v>417</v>
+        <v>933</v>
       </c>
       <c r="B722" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1284</v>
+      </c>
+      <c r="D722" t="s">
+        <v>20</v>
       </c>
       <c r="E722" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="G722" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="I722">
-        <v>350</v>
+        <v>1038</v>
       </c>
       <c r="J722">
-        <v>8.4185735</v>
+        <v>11.557604</v>
       </c>
       <c r="K722">
-        <v>45.3202272</v>
+        <v>43.732395</v>
       </c>
     </row>
     <row r="723" spans="1:11">
       <c r="A723">
-        <v>592</v>
+        <v>1041</v>
       </c>
       <c r="B723" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1284</v>
+      </c>
+      <c r="D723" t="s">
+        <v>20</v>
       </c>
       <c r="E723" t="s">
-        <v>1485</v>
-[...8 lines deleted...]
-        <v>1488</v>
+        <v>1415</v>
       </c>
       <c r="J723">
-        <v>13.4128915</v>
+        <v>12.7785347</v>
       </c>
       <c r="K723">
-        <v>41.6960182</v>
+        <v>41.6868422</v>
       </c>
     </row>
     <row r="724" spans="1:11">
       <c r="A724">
-        <v>1045</v>
+        <v>557</v>
       </c>
       <c r="B724" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C724" t="s">
         <v>1276</v>
       </c>
       <c r="E724" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F724" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G724" t="s">
+        <v>1488</v>
+      </c>
+      <c r="H724" t="s">
         <v>1489</v>
       </c>
-      <c r="G724" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I724">
-        <v>200</v>
+        <v>1451</v>
       </c>
       <c r="J724">
-        <v>10.9916215</v>
+        <v>12.3155151</v>
       </c>
       <c r="K724">
-        <v>45.4383842</v>
+        <v>45.4408474</v>
       </c>
     </row>
     <row r="725" spans="1:11">
       <c r="A725">
-        <v>1047</v>
+        <v>1043</v>
       </c>
       <c r="B725" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="D725" t="s">
         <v>20</v>
       </c>
       <c r="E725" t="s">
-        <v>1491</v>
+        <v>1490</v>
+      </c>
+      <c r="I725">
+        <v>982</v>
       </c>
       <c r="J725">
-        <v>14.2357127</v>
+        <v>12.3155151</v>
       </c>
       <c r="K725">
-        <v>42.3309806</v>
+        <v>45.4408474</v>
       </c>
     </row>
     <row r="726" spans="1:11">
       <c r="A726">
-        <v>585</v>
+        <v>417</v>
       </c>
       <c r="B726" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="C726" t="s">
         <v>31</v>
       </c>
       <c r="E726" t="s">
+        <v>1491</v>
+      </c>
+      <c r="G726" t="s">
         <v>1492</v>
       </c>
-      <c r="G726" t="s">
-[...6 lines deleted...]
-        <v>1357</v>
+      <c r="I726">
+        <v>350</v>
       </c>
       <c r="J726">
-        <v>10.8660333</v>
+        <v>8.4185735</v>
       </c>
       <c r="K726">
-        <v>43.399395</v>
+        <v>45.3202272</v>
       </c>
     </row>
     <row r="727" spans="1:11">
       <c r="A727">
-        <v>1152</v>
+        <v>592</v>
       </c>
       <c r="B727" t="s">
-        <v>1495</v>
+        <v>1284</v>
       </c>
       <c r="C727" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="E727" t="s">
-        <v>1496</v>
+        <v>1493</v>
       </c>
       <c r="G727" t="s">
-        <v>1497</v>
+        <v>1494</v>
       </c>
       <c r="H727" t="s">
         <v>1495</v>
       </c>
-      <c r="I727">
-        <v>1575</v>
+      <c r="I727" t="s">
+        <v>1496</v>
       </c>
       <c r="J727">
-        <v>129.88333</v>
+        <v>13.4128915</v>
       </c>
       <c r="K727">
-        <v>32.75</v>
+        <v>41.6960182</v>
       </c>
     </row>
     <row r="728" spans="1:11">
       <c r="A728">
-        <v>608</v>
+        <v>1045</v>
       </c>
       <c r="B728" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E728" t="s">
+        <v>1497</v>
+      </c>
+      <c r="G728" t="s">
         <v>1498</v>
       </c>
-      <c r="C728" t="s">
-[...15 lines deleted...]
-        <v>1502</v>
+      <c r="I728">
+        <v>200</v>
       </c>
       <c r="J728">
-        <v>6.4175245</v>
+        <v>10.9916215</v>
       </c>
       <c r="K728">
-        <v>49.811342</v>
+        <v>45.4383842</v>
       </c>
     </row>
     <row r="729" spans="1:11">
       <c r="A729">
-        <v>421</v>
+        <v>1047</v>
       </c>
       <c r="B729" t="s">
-        <v>1503</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1284</v>
+      </c>
+      <c r="D729" t="s">
+        <v>20</v>
       </c>
       <c r="E729" t="s">
-        <v>1504</v>
-[...8 lines deleted...]
-        <v>1186</v>
+        <v>1499</v>
       </c>
       <c r="J729">
-        <v>24.1051865</v>
+        <v>14.2357127</v>
       </c>
       <c r="K729">
-        <v>56.9496487</v>
+        <v>42.3309806</v>
       </c>
     </row>
     <row r="730" spans="1:11">
       <c r="A730">
-        <v>1132</v>
+        <v>585</v>
       </c>
       <c r="B730" t="s">
-        <v>1503</v>
+        <v>1284</v>
       </c>
       <c r="C730" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E730" t="s">
-        <v>1507</v>
+        <v>1500</v>
       </c>
       <c r="G730" t="s">
-        <v>1508</v>
-[...2 lines deleted...]
-        <v>1290</v>
+        <v>1501</v>
+      </c>
+      <c r="H730" t="s">
+        <v>1502</v>
+      </c>
+      <c r="I730" t="s">
+        <v>1365</v>
       </c>
       <c r="J730">
-        <v>21.3352</v>
+        <v>10.8660333</v>
       </c>
       <c r="K730">
-        <v>57.2323</v>
+        <v>43.399395</v>
       </c>
     </row>
     <row r="731" spans="1:11">
       <c r="A731">
-        <v>13</v>
+        <v>1152</v>
       </c>
       <c r="B731" t="s">
-        <v>1509</v>
+        <v>1503</v>
       </c>
       <c r="C731" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="E731" t="s">
-        <v>1510</v>
+        <v>1504</v>
       </c>
       <c r="G731" t="s">
-        <v>1511</v>
+        <v>1505</v>
+      </c>
+      <c r="H731" t="s">
+        <v>1503</v>
       </c>
       <c r="I731">
-        <v>451</v>
+        <v>1575</v>
       </c>
       <c r="J731">
-        <v>19.098701477051</v>
+        <v>129.88333</v>
       </c>
       <c r="K731">
-        <v>42.099496120048</v>
+        <v>32.75</v>
       </c>
     </row>
     <row r="732" spans="1:11">
       <c r="A732">
-        <v>548</v>
+        <v>608</v>
       </c>
       <c r="B732" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C732" t="s">
+        <v>19</v>
+      </c>
+      <c r="D732" t="s">
+        <v>20</v>
+      </c>
+      <c r="E732" t="s">
+        <v>1507</v>
+      </c>
+      <c r="G732" t="s">
+        <v>1508</v>
+      </c>
+      <c r="H732" t="s">
         <v>1509</v>
       </c>
-      <c r="C732" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I732" t="s">
-        <v>1514</v>
+        <v>1510</v>
       </c>
       <c r="J732">
-        <v>18.771234</v>
+        <v>6.4175245</v>
       </c>
       <c r="K732">
-        <v>42.424662</v>
+        <v>49.811342</v>
       </c>
     </row>
     <row r="733" spans="1:11">
       <c r="A733">
-        <v>889</v>
+        <v>421</v>
       </c>
       <c r="B733" t="s">
-        <v>1515</v>
+        <v>1511</v>
+      </c>
+      <c r="C733" t="s">
+        <v>48</v>
       </c>
       <c r="E733" t="s">
-        <v>1516</v>
+        <v>1512</v>
       </c>
       <c r="G733" t="s">
-        <v>1517</v>
+        <v>1513</v>
+      </c>
+      <c r="H733" t="s">
+        <v>1514</v>
+      </c>
+      <c r="I733">
+        <v>1186</v>
       </c>
       <c r="J733">
-        <v>14.3045</v>
+        <v>24.1051865</v>
       </c>
       <c r="K733">
-        <v>35.5354</v>
+        <v>56.9496487</v>
       </c>
     </row>
     <row r="734" spans="1:11">
       <c r="A734">
-        <v>115</v>
+        <v>1132</v>
       </c>
       <c r="B734" t="s">
-        <v>1518</v>
+        <v>1511</v>
       </c>
       <c r="C734" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E734" t="s">
-        <v>1519</v>
+        <v>1515</v>
       </c>
       <c r="G734" t="s">
-        <v>1520</v>
-[...2 lines deleted...]
-        <v>1521</v>
+        <v>1516</v>
       </c>
       <c r="I734">
-        <v>1530</v>
+        <v>1290</v>
       </c>
       <c r="J734">
-        <v>-99.133192</v>
+        <v>21.3352</v>
       </c>
       <c r="K734">
-        <v>19.433496</v>
+        <v>57.2323</v>
       </c>
     </row>
     <row r="735" spans="1:11">
       <c r="A735">
-        <v>423</v>
+        <v>13</v>
       </c>
       <c r="B735" t="s">
-        <v>1522</v>
+        <v>1517</v>
       </c>
       <c r="C735" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="E735" t="s">
-        <v>1523</v>
+        <v>1518</v>
+      </c>
+      <c r="G735" t="s">
+        <v>1519</v>
       </c>
       <c r="I735">
-        <v>1418</v>
+        <v>451</v>
       </c>
       <c r="J735">
-        <v>4.7856832</v>
+        <v>19.098701477051</v>
       </c>
       <c r="K735">
-        <v>51.9343982</v>
+        <v>42.099496120048</v>
       </c>
     </row>
     <row r="736" spans="1:11">
       <c r="A736">
-        <v>711</v>
+        <v>548</v>
       </c>
       <c r="B736" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C736" t="s">
+        <v>48</v>
+      </c>
+      <c r="E736" t="s">
+        <v>1520</v>
+      </c>
+      <c r="G736" t="s">
+        <v>1521</v>
+      </c>
+      <c r="H736" t="s">
+        <v>720</v>
+      </c>
+      <c r="I736" t="s">
         <v>1522</v>
       </c>
-      <c r="D736" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J736">
-        <v>4.3570677</v>
+        <v>18.771234</v>
       </c>
       <c r="K736">
-        <v>52.0115769</v>
+        <v>42.424662</v>
       </c>
     </row>
     <row r="737" spans="1:11">
       <c r="A737">
-        <v>713</v>
+        <v>889</v>
       </c>
       <c r="B737" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="E737" t="s">
+        <v>1524</v>
+      </c>
+      <c r="G737" t="s">
         <v>1525</v>
       </c>
       <c r="J737">
-        <v>6.1552165</v>
+        <v>14.3045</v>
       </c>
       <c r="K737">
-        <v>52.2660751</v>
+        <v>35.5354</v>
       </c>
     </row>
     <row r="738" spans="1:11">
       <c r="A738">
-        <v>422</v>
+        <v>115</v>
       </c>
       <c r="B738" t="s">
-        <v>1522</v>
+        <v>1526</v>
       </c>
       <c r="C738" t="s">
         <v>15</v>
       </c>
       <c r="E738" t="s">
-        <v>1526</v>
+        <v>1527</v>
+      </c>
+      <c r="G738" t="s">
+        <v>1528</v>
+      </c>
+      <c r="H738" t="s">
+        <v>1529</v>
+      </c>
+      <c r="I738">
+        <v>1530</v>
       </c>
       <c r="J738">
-        <v>5.291266</v>
+        <v>-99.133192</v>
       </c>
       <c r="K738">
-        <v>52.132633</v>
+        <v>19.433496</v>
       </c>
     </row>
     <row r="739" spans="1:11">
       <c r="A739">
-        <v>874</v>
+        <v>423</v>
       </c>
       <c r="B739" t="s">
-        <v>1522</v>
+        <v>1530</v>
+      </c>
+      <c r="C739" t="s">
+        <v>19</v>
+      </c>
+      <c r="D739" t="s">
+        <v>35</v>
       </c>
       <c r="E739" t="s">
-        <v>1527</v>
+        <v>1531</v>
+      </c>
+      <c r="I739">
+        <v>1418</v>
       </c>
       <c r="J739">
-        <v>4.788474</v>
+        <v>4.7856832</v>
       </c>
       <c r="K739">
-        <v>52.5205869</v>
+        <v>51.9343982</v>
       </c>
     </row>
     <row r="740" spans="1:11">
       <c r="A740">
-        <v>875</v>
+        <v>711</v>
       </c>
       <c r="B740" t="s">
-        <v>1522</v>
+        <v>1530</v>
+      </c>
+      <c r="D740" t="s">
+        <v>35</v>
       </c>
       <c r="E740" t="s">
-        <v>1528</v>
+        <v>1532</v>
       </c>
       <c r="J740">
-        <v>4.4937836</v>
+        <v>4.3570677</v>
       </c>
       <c r="K740">
-        <v>52.0207975</v>
+        <v>52.0115769</v>
       </c>
     </row>
     <row r="741" spans="1:11">
       <c r="A741">
-        <v>424</v>
+        <v>713</v>
       </c>
       <c r="B741" t="s">
-        <v>1522</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1530</v>
       </c>
       <c r="E741" t="s">
-        <v>1529</v>
-[...8 lines deleted...]
-        <v>696</v>
+        <v>1533</v>
       </c>
       <c r="J741">
-        <v>5.1214201</v>
+        <v>6.1552165</v>
       </c>
       <c r="K741">
-        <v>52.0907374</v>
+        <v>52.2660751</v>
       </c>
     </row>
     <row r="742" spans="1:11">
       <c r="A742">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="B742" t="s">
-        <v>1522</v>
+        <v>1530</v>
       </c>
       <c r="C742" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="E742" t="s">
-        <v>1532</v>
-[...2 lines deleted...]
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="J742">
-        <v>6.1317235</v>
+        <v>5.291266</v>
       </c>
       <c r="K742">
-        <v>52.4482481</v>
+        <v>52.132633</v>
       </c>
     </row>
     <row r="743" spans="1:11">
       <c r="A743">
-        <v>435</v>
+        <v>874</v>
       </c>
       <c r="B743" t="s">
-        <v>1534</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1530</v>
       </c>
       <c r="E743" t="s">
         <v>1535</v>
       </c>
-      <c r="G743" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J743">
-        <v>10.3950528</v>
+        <v>4.788474</v>
       </c>
       <c r="K743">
-        <v>63.4305149</v>
+        <v>52.5205869</v>
       </c>
     </row>
     <row r="744" spans="1:11">
       <c r="A744">
-        <v>1151</v>
+        <v>875</v>
       </c>
       <c r="B744" t="s">
-        <v>1538</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>1530</v>
       </c>
       <c r="E744" t="s">
-        <v>1539</v>
-[...7 lines deleted...]
-      <c r="I744">
         <v>1536</v>
       </c>
       <c r="J744">
-        <v>-71.96701</v>
+        <v>4.4937836</v>
       </c>
       <c r="K744">
-        <v>-13.53188</v>
+        <v>52.0207975</v>
       </c>
     </row>
     <row r="745" spans="1:11">
       <c r="A745">
-        <v>1154</v>
+        <v>424</v>
       </c>
       <c r="B745" t="s">
-        <v>1541</v>
+        <v>1530</v>
       </c>
       <c r="C745" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="E745" t="s">
-        <v>1542</v>
+        <v>1537</v>
       </c>
       <c r="G745" t="s">
-        <v>1543</v>
+        <v>1538</v>
       </c>
       <c r="H745" t="s">
-        <v>1541</v>
+        <v>1539</v>
       </c>
       <c r="I745">
-        <v>1579</v>
+        <v>696</v>
       </c>
       <c r="J745">
-        <v>120.9822</v>
+        <v>5.1214201</v>
       </c>
       <c r="K745">
-        <v>14.6042</v>
+        <v>52.0907374</v>
       </c>
     </row>
     <row r="746" spans="1:11">
       <c r="A746">
-        <v>710</v>
+        <v>425</v>
       </c>
       <c r="B746" t="s">
-        <v>1544</v>
+        <v>1530</v>
+      </c>
+      <c r="C746" t="s">
+        <v>19</v>
       </c>
       <c r="D746" t="s">
         <v>35</v>
       </c>
       <c r="E746" t="s">
-        <v>1545</v>
+        <v>1540</v>
+      </c>
+      <c r="G746" t="s">
+        <v>1541</v>
       </c>
       <c r="J746">
-        <v>20.3094785</v>
+        <v>6.1317235</v>
       </c>
       <c r="K746">
-        <v>52.3978795</v>
+        <v>52.4482481</v>
       </c>
     </row>
     <row r="747" spans="1:11">
       <c r="A747">
-        <v>772</v>
+        <v>435</v>
       </c>
       <c r="B747" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C747" t="s">
+        <v>48</v>
+      </c>
+      <c r="E747" t="s">
+        <v>1543</v>
+      </c>
+      <c r="G747" t="s">
         <v>1544</v>
       </c>
-      <c r="E747" t="s">
-        <v>1546</v>
+      <c r="H747" t="s">
+        <v>1545</v>
+      </c>
+      <c r="I747">
+        <v>1032</v>
       </c>
       <c r="J747">
-        <v>16.0846672</v>
+        <v>10.3950528</v>
       </c>
       <c r="K747">
-        <v>51.6635852</v>
+        <v>63.4305149</v>
       </c>
     </row>
     <row r="748" spans="1:11">
       <c r="A748">
-        <v>437</v>
+        <v>1151</v>
       </c>
       <c r="B748" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="C748" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="E748" t="s">
         <v>1547</v>
       </c>
       <c r="G748" t="s">
         <v>1548</v>
       </c>
       <c r="H748" t="s">
-        <v>1549</v>
+        <v>1546</v>
       </c>
       <c r="I748">
-        <v>1000</v>
+        <v>1536</v>
       </c>
       <c r="J748">
-        <v>17.5826575</v>
+        <v>-71.96701</v>
       </c>
       <c r="K748">
-        <v>52.5349253</v>
+        <v>-13.53188</v>
       </c>
     </row>
     <row r="749" spans="1:11">
       <c r="A749">
-        <v>53</v>
+        <v>1154</v>
       </c>
       <c r="B749" t="s">
-        <v>1544</v>
+        <v>1549</v>
       </c>
       <c r="C749" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="E749" t="s">
         <v>1550</v>
       </c>
-      <c r="F749" t="s">
+      <c r="G749" t="s">
         <v>1551</v>
       </c>
-      <c r="G749" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H749" t="s">
-        <v>1553</v>
+        <v>1549</v>
       </c>
       <c r="I749">
-        <v>1140</v>
+        <v>1579</v>
       </c>
       <c r="J749">
-        <v>14.770657</v>
+        <v>120.9822</v>
       </c>
       <c r="K749">
-        <v>53.966859</v>
+        <v>14.6042</v>
       </c>
     </row>
     <row r="750" spans="1:11">
       <c r="A750">
-        <v>438</v>
+        <v>710</v>
       </c>
       <c r="B750" t="s">
-        <v>1544</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1552</v>
+      </c>
+      <c r="D750" t="s">
+        <v>35</v>
       </c>
       <c r="E750" t="s">
-        <v>1554</v>
-[...8 lines deleted...]
-        <v>986</v>
+        <v>1553</v>
       </c>
       <c r="J750">
-        <v>19.9449799</v>
+        <v>20.3094785</v>
       </c>
       <c r="K750">
-        <v>50.0646501</v>
+        <v>52.3978795</v>
       </c>
     </row>
     <row r="751" spans="1:11">
       <c r="A751">
-        <v>1076</v>
+        <v>772</v>
       </c>
       <c r="B751" t="s">
-        <v>1544</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>1552</v>
       </c>
       <c r="E751" t="s">
-        <v>1557</v>
+        <v>1554</v>
       </c>
       <c r="J751">
-        <v>20.2503358</v>
+        <v>16.0846672</v>
       </c>
       <c r="K751">
-        <v>49.7225306</v>
+        <v>51.6635852</v>
       </c>
     </row>
     <row r="752" spans="1:11">
       <c r="A752">
-        <v>66</v>
+        <v>437</v>
       </c>
       <c r="B752" t="s">
-        <v>1544</v>
-[...2 lines deleted...]
-        <v>1558</v>
+        <v>1552</v>
+      </c>
+      <c r="C752" t="s">
+        <v>48</v>
       </c>
       <c r="E752" t="s">
-        <v>1558</v>
+        <v>1555</v>
       </c>
       <c r="G752" t="s">
-        <v>1559</v>
+        <v>1556</v>
       </c>
       <c r="H752" t="s">
-        <v>1560</v>
+        <v>1557</v>
       </c>
       <c r="I752">
-        <v>1198</v>
+        <v>1000</v>
       </c>
       <c r="J752">
-        <v>19.027778</v>
+        <v>17.5826575</v>
       </c>
       <c r="K752">
-        <v>54.039722</v>
+        <v>52.5349253</v>
       </c>
     </row>
     <row r="753" spans="1:11">
       <c r="A753">
-        <v>9</v>
+        <v>53</v>
       </c>
       <c r="B753" t="s">
-        <v>1544</v>
+        <v>1552</v>
       </c>
       <c r="C753" t="s">
         <v>31</v>
       </c>
       <c r="E753" t="s">
+        <v>1558</v>
+      </c>
+      <c r="F753" t="s">
+        <v>1559</v>
+      </c>
+      <c r="G753" t="s">
+        <v>1560</v>
+      </c>
+      <c r="H753" t="s">
         <v>1561</v>
       </c>
-      <c r="G753" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I753">
-        <v>981</v>
+        <v>1140</v>
       </c>
       <c r="J753">
-        <v>19.7065364</v>
+        <v>14.770657</v>
       </c>
       <c r="K753">
-        <v>52.5463446</v>
+        <v>53.966859</v>
       </c>
     </row>
     <row r="754" spans="1:11">
       <c r="A754">
-        <v>446</v>
+        <v>438</v>
       </c>
       <c r="B754" t="s">
-        <v>1544</v>
+        <v>1552</v>
       </c>
       <c r="C754" t="s">
         <v>31</v>
       </c>
       <c r="E754" t="s">
+        <v>1562</v>
+      </c>
+      <c r="G754" t="s">
+        <v>1563</v>
+      </c>
+      <c r="H754" t="s">
         <v>1564</v>
       </c>
+      <c r="I754">
+        <v>986</v>
+      </c>
       <c r="J754">
-        <v>19.145136</v>
+        <v>19.9449799</v>
       </c>
       <c r="K754">
-        <v>51.919438</v>
+        <v>50.0646501</v>
       </c>
     </row>
     <row r="755" spans="1:11">
       <c r="A755">
-        <v>447</v>
+        <v>1076</v>
       </c>
       <c r="B755" t="s">
-        <v>1544</v>
+        <v>1552</v>
       </c>
       <c r="C755" t="s">
-        <v>31</v>
+        <v>188</v>
       </c>
       <c r="E755" t="s">
         <v>1565</v>
       </c>
-      <c r="G755" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J755">
-        <v>16.9251681</v>
+        <v>20.2503358</v>
       </c>
       <c r="K755">
-        <v>52.406374</v>
+        <v>49.7225306</v>
       </c>
     </row>
     <row r="756" spans="1:11">
       <c r="A756">
-        <v>1035</v>
+        <v>66</v>
       </c>
       <c r="B756" t="s">
-        <v>1544</v>
+        <v>1552</v>
       </c>
       <c r="D756" t="s">
-        <v>20</v>
+        <v>1566</v>
       </c>
       <c r="E756" t="s">
+        <v>1566</v>
+      </c>
+      <c r="G756" t="s">
+        <v>1567</v>
+      </c>
+      <c r="H756" t="s">
         <v>1568</v>
       </c>
-      <c r="G756" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I756">
-        <v>1044</v>
+        <v>1198</v>
       </c>
       <c r="J756">
-        <v>19.8021239</v>
+        <v>19.027778</v>
       </c>
       <c r="K756">
-        <v>50.0189541</v>
+        <v>54.039722</v>
       </c>
     </row>
     <row r="757" spans="1:11">
       <c r="A757">
-        <v>443</v>
+        <v>9</v>
       </c>
       <c r="B757" t="s">
-        <v>1544</v>
+        <v>1552</v>
       </c>
       <c r="C757" t="s">
         <v>31</v>
       </c>
       <c r="E757" t="s">
+        <v>1569</v>
+      </c>
+      <c r="G757" t="s">
         <v>1570</v>
       </c>
-      <c r="G757" t="s">
+      <c r="H757" t="s">
         <v>1571</v>
       </c>
-      <c r="H757" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I757">
-        <v>1248</v>
+        <v>981</v>
       </c>
       <c r="J757">
-        <v>20.5859507</v>
+        <v>19.7065364</v>
       </c>
       <c r="K757">
-        <v>54.1249116</v>
+        <v>52.5463446</v>
       </c>
     </row>
     <row r="758" spans="1:11">
       <c r="A758">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="B758" t="s">
-        <v>1544</v>
+        <v>1552</v>
       </c>
       <c r="C758" t="s">
         <v>31</v>
       </c>
       <c r="E758" t="s">
-        <v>1573</v>
-[...8 lines deleted...]
-        <v>1000</v>
+        <v>1572</v>
       </c>
       <c r="J758">
-        <v>17.0385376</v>
+        <v>19.145136</v>
       </c>
       <c r="K758">
-        <v>51.1078852</v>
+        <v>51.919438</v>
       </c>
     </row>
     <row r="759" spans="1:11">
       <c r="A759">
-        <v>1061</v>
+        <v>447</v>
       </c>
       <c r="B759" t="s">
-        <v>1544</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1552</v>
+      </c>
+      <c r="C759" t="s">
+        <v>31</v>
       </c>
       <c r="E759" t="s">
-        <v>1576</v>
+        <v>1573</v>
       </c>
       <c r="G759" t="s">
         <v>1574</v>
       </c>
+      <c r="H759" t="s">
+        <v>1575</v>
+      </c>
+      <c r="I759">
+        <v>968</v>
+      </c>
       <c r="J759">
-        <v>17.047488</v>
+        <v>16.9251681</v>
       </c>
       <c r="K759">
-        <v>51.114278</v>
+        <v>52.406374</v>
       </c>
     </row>
     <row r="760" spans="1:11">
       <c r="A760">
-        <v>601</v>
+        <v>1035</v>
       </c>
       <c r="B760" t="s">
-        <v>1544</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1552</v>
       </c>
       <c r="D760" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E760" t="s">
+        <v>1576</v>
+      </c>
+      <c r="G760" t="s">
         <v>1577</v>
       </c>
-      <c r="G760" t="s">
-        <v>1578</v>
+      <c r="I760">
+        <v>1044</v>
       </c>
       <c r="J760">
-        <v>15.3248325</v>
+        <v>19.8021239</v>
       </c>
       <c r="K760">
-        <v>51.6178445</v>
+        <v>50.0189541</v>
       </c>
     </row>
     <row r="761" spans="1:11">
       <c r="A761">
-        <v>10</v>
+        <v>443</v>
       </c>
       <c r="B761" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C761" t="s">
+        <v>31</v>
+      </c>
+      <c r="E761" t="s">
+        <v>1578</v>
+      </c>
+      <c r="G761" t="s">
         <v>1579</v>
       </c>
-      <c r="C761" t="s">
-[...2 lines deleted...]
-      <c r="E761" t="s">
+      <c r="H761" t="s">
         <v>1580</v>
       </c>
-      <c r="G761" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I761">
-        <v>390</v>
+        <v>1248</v>
       </c>
       <c r="J761">
-        <v>-8.426507</v>
+        <v>20.5859507</v>
       </c>
       <c r="K761">
-        <v>41.5454486</v>
+        <v>54.1249116</v>
       </c>
     </row>
     <row r="762" spans="1:11">
       <c r="A762">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="B762" t="s">
-        <v>1579</v>
+        <v>1552</v>
       </c>
       <c r="C762" t="s">
         <v>31</v>
       </c>
       <c r="E762" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G762" t="s">
+        <v>1582</v>
+      </c>
+      <c r="H762" t="s">
         <v>1583</v>
       </c>
-      <c r="G762" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I762">
-        <v>561</v>
+        <v>1000</v>
       </c>
       <c r="J762">
-        <v>-8.4102573</v>
+        <v>17.0385376</v>
       </c>
       <c r="K762">
-        <v>40.2033145</v>
+        <v>51.1078852</v>
       </c>
     </row>
     <row r="763" spans="1:11">
       <c r="A763">
-        <v>1141</v>
+        <v>1061</v>
       </c>
       <c r="B763" t="s">
-        <v>1579</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1552</v>
       </c>
       <c r="D763" t="s">
         <v>35</v>
       </c>
       <c r="E763" t="s">
-        <v>1586</v>
+        <v>1584</v>
       </c>
       <c r="G763" t="s">
-        <v>1587</v>
-[...2 lines deleted...]
-        <v>1131</v>
+        <v>1582</v>
       </c>
       <c r="J763">
-        <v>-8.254391</v>
+        <v>17.047488</v>
       </c>
       <c r="K763">
-        <v>40.12394</v>
+        <v>51.114278</v>
       </c>
     </row>
     <row r="764" spans="1:11">
       <c r="A764">
-        <v>451</v>
+        <v>601</v>
       </c>
       <c r="B764" t="s">
-        <v>1579</v>
+        <v>1552</v>
       </c>
       <c r="C764" t="s">
-        <v>48</v>
+        <v>19</v>
+      </c>
+      <c r="D764" t="s">
+        <v>35</v>
       </c>
       <c r="E764" t="s">
-        <v>1588</v>
+        <v>1585</v>
       </c>
       <c r="G764" t="s">
-        <v>1589</v>
-[...5 lines deleted...]
-        <v>306</v>
+        <v>1586</v>
       </c>
       <c r="J764">
-        <v>-7.913502</v>
+        <v>15.3248325</v>
       </c>
       <c r="K764">
-        <v>38.571431</v>
+        <v>51.6178445</v>
       </c>
     </row>
     <row r="765" spans="1:11">
       <c r="A765">
-        <v>454</v>
+        <v>10</v>
       </c>
       <c r="B765" t="s">
-        <v>1579</v>
+        <v>1587</v>
       </c>
       <c r="C765" t="s">
         <v>48</v>
       </c>
       <c r="E765" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="G765" t="s">
-        <v>1592</v>
+        <v>1589</v>
       </c>
       <c r="H765" t="s">
-        <v>1593</v>
+        <v>1590</v>
       </c>
       <c r="I765">
-        <v>357</v>
+        <v>390</v>
       </c>
       <c r="J765">
-        <v>-9.1393366</v>
+        <v>-8.426507</v>
       </c>
       <c r="K765">
-        <v>38.7222524</v>
+        <v>41.5454486</v>
       </c>
     </row>
     <row r="766" spans="1:11">
       <c r="A766">
-        <v>1108</v>
+        <v>450</v>
       </c>
       <c r="B766" t="s">
-        <v>1579</v>
+        <v>1587</v>
       </c>
       <c r="C766" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E766" t="s">
-        <v>1594</v>
+        <v>1591</v>
       </c>
       <c r="G766" t="s">
         <v>1592</v>
       </c>
-      <c r="I766" t="s">
-        <v>1595</v>
+      <c r="H766" t="s">
+        <v>1593</v>
+      </c>
+      <c r="I766">
+        <v>561</v>
       </c>
       <c r="J766">
-        <v>9.074</v>
+        <v>-8.4102573</v>
       </c>
       <c r="K766">
-        <v>38.4253</v>
+        <v>40.2033145</v>
       </c>
     </row>
     <row r="767" spans="1:11">
       <c r="A767">
-        <v>892</v>
+        <v>1141</v>
       </c>
       <c r="B767" t="s">
-        <v>1579</v>
+        <v>1587</v>
+      </c>
+      <c r="C767" t="s">
+        <v>19</v>
+      </c>
+      <c r="D767" t="s">
+        <v>35</v>
       </c>
       <c r="E767" t="s">
-        <v>1596</v>
+        <v>1594</v>
+      </c>
+      <c r="G767" t="s">
+        <v>1595</v>
       </c>
       <c r="I767">
         <v>1131</v>
       </c>
       <c r="J767">
-        <v>-8.427332</v>
+        <v>-8.254391</v>
       </c>
       <c r="K767">
-        <v>40.208827</v>
+        <v>40.12394</v>
       </c>
     </row>
     <row r="768" spans="1:11">
       <c r="A768">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="B768" t="s">
-        <v>1579</v>
+        <v>1587</v>
       </c>
       <c r="C768" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="E768" t="s">
+        <v>1596</v>
+      </c>
+      <c r="G768" t="s">
         <v>1597</v>
       </c>
+      <c r="H768" t="s">
+        <v>1598</v>
+      </c>
+      <c r="I768">
+        <v>306</v>
+      </c>
       <c r="J768">
-        <v>-8.224454</v>
+        <v>-7.913502</v>
       </c>
       <c r="K768">
-        <v>39.399872</v>
+        <v>38.571431</v>
       </c>
     </row>
     <row r="769" spans="1:11">
       <c r="A769">
-        <v>347</v>
+        <v>454</v>
       </c>
       <c r="B769" t="s">
-        <v>1598</v>
+        <v>1587</v>
       </c>
       <c r="C769" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E769" t="s">
         <v>1599</v>
       </c>
       <c r="G769" t="s">
         <v>1600</v>
       </c>
+      <c r="H769" t="s">
+        <v>1601</v>
+      </c>
       <c r="I769">
-        <v>1106</v>
+        <v>357</v>
       </c>
       <c r="J769">
-        <v>23.5804886</v>
+        <v>-9.1393366</v>
       </c>
       <c r="K769">
-        <v>46.0732725</v>
+        <v>38.7222524</v>
       </c>
     </row>
     <row r="770" spans="1:11">
       <c r="A770">
-        <v>697</v>
+        <v>1108</v>
       </c>
       <c r="B770" t="s">
-        <v>1598</v>
+        <v>1587</v>
+      </c>
+      <c r="C770" t="s">
+        <v>19</v>
+      </c>
+      <c r="D770" t="s">
+        <v>35</v>
       </c>
       <c r="E770" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="G770" t="s">
-        <v>1602</v>
+        <v>1600</v>
+      </c>
+      <c r="I770" t="s">
+        <v>1603</v>
       </c>
       <c r="J770">
-        <v>24.15418</v>
+        <v>9.074</v>
       </c>
       <c r="K770">
-        <v>45.718019</v>
+        <v>38.4253</v>
       </c>
     </row>
     <row r="771" spans="1:11">
       <c r="A771">
-        <v>770</v>
+        <v>892</v>
       </c>
       <c r="B771" t="s">
-        <v>1598</v>
+        <v>1587</v>
       </c>
       <c r="E771" t="s">
-        <v>1603</v>
+        <v>1604</v>
+      </c>
+      <c r="I771">
+        <v>1131</v>
       </c>
       <c r="J771">
-        <v>25.615992</v>
+        <v>-8.427332</v>
       </c>
       <c r="K771">
-        <v>46.722312</v>
+        <v>40.208827</v>
       </c>
     </row>
     <row r="772" spans="1:11">
       <c r="A772">
-        <v>1134</v>
+        <v>456</v>
       </c>
       <c r="B772" t="s">
-        <v>1598</v>
+        <v>1587</v>
       </c>
       <c r="C772" t="s">
-        <v>184</v>
+        <v>15</v>
       </c>
       <c r="E772" t="s">
-        <v>1604</v>
-[...1 lines deleted...]
-      <c r="G772" t="s">
         <v>1605</v>
       </c>
       <c r="J772">
-        <v>27.352</v>
+        <v>-8.224454</v>
       </c>
       <c r="K772">
-        <v>47.0944</v>
+        <v>39.399872</v>
       </c>
     </row>
     <row r="773" spans="1:11">
       <c r="A773">
-        <v>357</v>
+        <v>347</v>
       </c>
       <c r="B773" t="s">
-        <v>1598</v>
+        <v>1606</v>
       </c>
       <c r="C773" t="s">
         <v>31</v>
       </c>
       <c r="E773" t="s">
-        <v>1606</v>
-[...1 lines deleted...]
-      <c r="F773" t="s">
         <v>1607</v>
       </c>
       <c r="G773" t="s">
         <v>1608</v>
       </c>
       <c r="I773">
-        <v>1103</v>
+        <v>1106</v>
       </c>
       <c r="J773">
-        <v>21.928993</v>
+        <v>23.5804886</v>
       </c>
       <c r="K773">
-        <v>47.053494</v>
+        <v>46.0732725</v>
       </c>
     </row>
     <row r="774" spans="1:11">
       <c r="A774">
-        <v>995</v>
+        <v>697</v>
       </c>
       <c r="B774" t="s">
-        <v>1598</v>
+        <v>1606</v>
       </c>
       <c r="E774" t="s">
         <v>1609</v>
       </c>
       <c r="G774" t="s">
         <v>1610</v>
       </c>
       <c r="J774">
-        <v>24.1212945</v>
+        <v>24.15418</v>
       </c>
       <c r="K774">
-        <v>45.7935607</v>
+        <v>45.718019</v>
       </c>
     </row>
     <row r="775" spans="1:11">
       <c r="A775">
-        <v>355</v>
+        <v>770</v>
       </c>
       <c r="B775" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E775" t="s">
         <v>1611</v>
       </c>
-      <c r="C775" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J775">
-        <v>19.626062</v>
+        <v>25.615992</v>
       </c>
       <c r="K775">
-        <v>44.966933</v>
+        <v>46.722312</v>
       </c>
     </row>
     <row r="776" spans="1:11">
       <c r="A776">
-        <v>458</v>
+        <v>1134</v>
       </c>
       <c r="B776" t="s">
-        <v>1614</v>
+        <v>1606</v>
       </c>
       <c r="C776" t="s">
-        <v>31</v>
+        <v>188</v>
       </c>
       <c r="E776" t="s">
-        <v>1615</v>
+        <v>1612</v>
       </c>
       <c r="G776" t="s">
-        <v>1616</v>
-[...5 lines deleted...]
-        <v>1100</v>
+        <v>1613</v>
       </c>
       <c r="J776">
-        <v>15.6213728</v>
+        <v>27.352</v>
       </c>
       <c r="K776">
-        <v>58.410807</v>
+        <v>47.0944</v>
       </c>
     </row>
     <row r="777" spans="1:11">
       <c r="A777">
-        <v>83</v>
+        <v>357</v>
       </c>
       <c r="B777" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C777" t="s">
+        <v>31</v>
+      </c>
+      <c r="E777" t="s">
         <v>1614</v>
       </c>
-      <c r="C777" t="s">
-[...3 lines deleted...]
-        <v>1618</v>
+      <c r="F777" t="s">
+        <v>1615</v>
       </c>
       <c r="G777" t="s">
-        <v>1619</v>
-[...2 lines deleted...]
-        <v>1620</v>
+        <v>1616</v>
       </c>
       <c r="I777">
-        <v>1048</v>
+        <v>1103</v>
       </c>
       <c r="J777">
-        <v>9.767296</v>
+        <v>21.928993</v>
       </c>
       <c r="K777">
-        <v>55.895931</v>
+        <v>47.053494</v>
       </c>
     </row>
     <row r="778" spans="1:11">
       <c r="A778">
-        <v>459</v>
+        <v>995</v>
       </c>
       <c r="B778" t="s">
-        <v>1614</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>1606</v>
       </c>
       <c r="E778" t="s">
-        <v>1621</v>
-[...2 lines deleted...]
-        <v>1622</v>
+        <v>1617</v>
       </c>
       <c r="G778" t="s">
-        <v>1623</v>
-[...5 lines deleted...]
-        <v>1014</v>
+        <v>1618</v>
       </c>
       <c r="J778">
-        <v>13.4393281</v>
+        <v>24.1212945</v>
       </c>
       <c r="K778">
-        <v>58.3860128</v>
+        <v>45.7935607</v>
       </c>
     </row>
     <row r="779" spans="1:11">
       <c r="A779">
-        <v>460</v>
+        <v>355</v>
       </c>
       <c r="B779" t="s">
-        <v>1614</v>
+        <v>1619</v>
       </c>
       <c r="C779" t="s">
-        <v>31</v>
+        <v>188</v>
       </c>
       <c r="E779" t="s">
-        <v>1625</v>
+        <v>1620</v>
       </c>
       <c r="G779" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>1627</v>
+        <v>1621</v>
       </c>
       <c r="I779">
-        <v>1129</v>
+        <v>305</v>
       </c>
       <c r="J779">
-        <v>17.0321193</v>
+        <v>19.626062</v>
       </c>
       <c r="K779">
-        <v>59.3774523</v>
+        <v>44.966933</v>
       </c>
     </row>
     <row r="780" spans="1:11">
       <c r="A780">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="B780" t="s">
-        <v>1614</v>
+        <v>1622</v>
       </c>
       <c r="C780" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E780" t="s">
-        <v>1628</v>
+        <v>1623</v>
       </c>
       <c r="G780" t="s">
-        <v>1629</v>
+        <v>1624</v>
       </c>
       <c r="H780" t="s">
-        <v>1630</v>
+        <v>1625</v>
       </c>
       <c r="I780">
-        <v>1068</v>
+        <v>1100</v>
       </c>
       <c r="J780">
-        <v>17.6389267</v>
+        <v>15.6213728</v>
       </c>
       <c r="K780">
-        <v>59.8585638</v>
+        <v>58.410807</v>
       </c>
     </row>
     <row r="781" spans="1:11">
       <c r="A781">
-        <v>594</v>
+        <v>83</v>
       </c>
       <c r="B781" t="s">
-        <v>1614</v>
+        <v>1622</v>
       </c>
       <c r="C781" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="E781" t="s">
-        <v>1631</v>
+        <v>1626</v>
       </c>
       <c r="G781" t="s">
-        <v>1632</v>
+        <v>1627</v>
       </c>
       <c r="H781" t="s">
-        <v>1633</v>
+        <v>1628</v>
       </c>
       <c r="I781">
-        <v>1100</v>
+        <v>1048</v>
       </c>
       <c r="J781">
-        <v>16.5448092</v>
+        <v>9.767296</v>
       </c>
       <c r="K781">
-        <v>59.6099005</v>
+        <v>55.895931</v>
       </c>
     </row>
     <row r="782" spans="1:11">
       <c r="A782">
-        <v>1072</v>
+        <v>1159</v>
       </c>
       <c r="B782" t="s">
-        <v>1634</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>1622</v>
       </c>
       <c r="E782" t="s">
-        <v>1635</v>
+        <v>1629</v>
       </c>
       <c r="G782" t="s">
-        <v>1636</v>
+        <v>1630</v>
+      </c>
+      <c r="I782">
+        <v>1346</v>
       </c>
       <c r="J782">
-        <v>17.104526</v>
+        <v>14.88969</v>
       </c>
       <c r="K782">
-        <v>48.14187</v>
+        <v>58.44863</v>
       </c>
     </row>
     <row r="783" spans="1:11">
       <c r="A783">
-        <v>1102</v>
+        <v>459</v>
       </c>
       <c r="B783" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C783" t="s">
+        <v>31</v>
+      </c>
+      <c r="E783" t="s">
+        <v>1631</v>
+      </c>
+      <c r="F783" t="s">
+        <v>1632</v>
+      </c>
+      <c r="G783" t="s">
+        <v>1633</v>
+      </c>
+      <c r="H783" t="s">
         <v>1634</v>
       </c>
-      <c r="C783" t="s">
-[...12 lines deleted...]
-        <v>1639</v>
+      <c r="I783">
+        <v>1014</v>
       </c>
       <c r="J783">
-        <v>18.558056</v>
+        <v>13.4393281</v>
       </c>
       <c r="K783">
-        <v>48.344722</v>
+        <v>58.3860128</v>
       </c>
     </row>
     <row r="784" spans="1:11">
       <c r="A784">
-        <v>605</v>
+        <v>460</v>
       </c>
       <c r="B784" t="s">
-        <v>1634</v>
+        <v>1622</v>
       </c>
       <c r="C784" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="E784" t="s">
-        <v>1640</v>
+        <v>1635</v>
       </c>
       <c r="G784" t="s">
-        <v>1641</v>
+        <v>1636</v>
       </c>
       <c r="H784" t="s">
-        <v>1642</v>
+        <v>1637</v>
       </c>
       <c r="I784">
-        <v>1230</v>
+        <v>1129</v>
       </c>
       <c r="J784">
-        <v>21.257735</v>
+        <v>17.0321193</v>
       </c>
       <c r="K784">
-        <v>48.720286</v>
+        <v>59.3774523</v>
       </c>
     </row>
     <row r="785" spans="1:11">
       <c r="A785">
-        <v>1020</v>
+        <v>461</v>
       </c>
       <c r="B785" t="s">
-        <v>1634</v>
+        <v>1622</v>
+      </c>
+      <c r="C785" t="s">
+        <v>48</v>
       </c>
       <c r="E785" t="s">
-        <v>1643</v>
+        <v>1638</v>
       </c>
       <c r="G785" t="s">
-        <v>1644</v>
+        <v>1639</v>
+      </c>
+      <c r="H785" t="s">
+        <v>1640</v>
+      </c>
+      <c r="I785">
+        <v>1068</v>
       </c>
       <c r="J785">
-        <v>20.740586</v>
+        <v>17.6389267</v>
       </c>
       <c r="K785">
-        <v>49.000282</v>
+        <v>59.8585638</v>
       </c>
     </row>
     <row r="786" spans="1:11">
       <c r="A786">
-        <v>627</v>
+        <v>594</v>
       </c>
       <c r="B786" t="s">
-        <v>1645</v>
+        <v>1622</v>
+      </c>
+      <c r="C786" t="s">
+        <v>31</v>
       </c>
       <c r="E786" t="s">
-        <v>1646</v>
+        <v>1641</v>
       </c>
       <c r="G786" t="s">
-        <v>1647</v>
+        <v>1642</v>
+      </c>
+      <c r="H786" t="s">
+        <v>1643</v>
       </c>
       <c r="I786">
-        <v>1110</v>
+        <v>1100</v>
       </c>
       <c r="J786">
-        <v>36.4012562</v>
+        <v>16.5448092</v>
       </c>
       <c r="K786">
-        <v>35.4201152</v>
+        <v>59.6099005</v>
       </c>
     </row>
     <row r="787" spans="1:11">
       <c r="A787">
-        <v>1036</v>
+        <v>1072</v>
       </c>
       <c r="B787" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C787" t="s">
+        <v>192</v>
+      </c>
+      <c r="E787" t="s">
         <v>1645</v>
       </c>
-      <c r="E787" t="s">
-[...3 lines deleted...]
-        <v>1128</v>
+      <c r="G787" t="s">
+        <v>1646</v>
       </c>
       <c r="J787">
-        <v>-71.1143582</v>
+        <v>17.104526</v>
       </c>
       <c r="K787">
-        <v>42.3740898</v>
+        <v>48.14187</v>
       </c>
     </row>
     <row r="788" spans="1:11">
       <c r="A788">
-        <v>546</v>
+        <v>1102</v>
       </c>
       <c r="B788" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C788" t="s">
+        <v>19</v>
+      </c>
+      <c r="D788" t="s">
+        <v>20</v>
+      </c>
+      <c r="E788" t="s">
+        <v>1647</v>
+      </c>
+      <c r="G788" t="s">
+        <v>1648</v>
+      </c>
+      <c r="I788" t="s">
         <v>1649</v>
       </c>
-      <c r="C788" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J788">
-        <v>22.7688968</v>
+        <v>18.558056</v>
       </c>
       <c r="K788">
-        <v>49.0720807</v>
+        <v>48.344722</v>
       </c>
     </row>
     <row r="789" spans="1:11">
       <c r="A789">
+        <v>605</v>
+      </c>
+      <c r="B789" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C789" t="s">
+        <v>12</v>
+      </c>
+      <c r="E789" t="s">
+        <v>1650</v>
+      </c>
+      <c r="G789" t="s">
+        <v>1651</v>
+      </c>
+      <c r="H789" t="s">
+        <v>1652</v>
+      </c>
+      <c r="I789">
+        <v>1230</v>
+      </c>
+      <c r="J789">
+        <v>21.257735</v>
+      </c>
+      <c r="K789">
+        <v>48.720286</v>
+      </c>
+    </row>
+    <row r="790" spans="1:11">
+      <c r="A790">
+        <v>1020</v>
+      </c>
+      <c r="B790" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E790" t="s">
+        <v>1653</v>
+      </c>
+      <c r="G790" t="s">
+        <v>1654</v>
+      </c>
+      <c r="J790">
+        <v>20.740586</v>
+      </c>
+      <c r="K790">
+        <v>49.000282</v>
+      </c>
+    </row>
+    <row r="791" spans="1:11">
+      <c r="A791">
+        <v>627</v>
+      </c>
+      <c r="B791" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E791" t="s">
+        <v>1656</v>
+      </c>
+      <c r="G791" t="s">
+        <v>1657</v>
+      </c>
+      <c r="I791">
+        <v>1110</v>
+      </c>
+      <c r="J791">
+        <v>36.4012562</v>
+      </c>
+      <c r="K791">
+        <v>35.4201152</v>
+      </c>
+    </row>
+    <row r="792" spans="1:11">
+      <c r="A792">
+        <v>1036</v>
+      </c>
+      <c r="B792" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E792" t="s">
+        <v>1658</v>
+      </c>
+      <c r="I792">
+        <v>1128</v>
+      </c>
+      <c r="J792">
+        <v>-71.1143582</v>
+      </c>
+      <c r="K792">
+        <v>42.3740898</v>
+      </c>
+    </row>
+    <row r="793" spans="1:11">
+      <c r="A793">
+        <v>546</v>
+      </c>
+      <c r="B793" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C793" t="s">
+        <v>48</v>
+      </c>
+      <c r="E793" t="s">
+        <v>1660</v>
+      </c>
+      <c r="F793" t="s">
+        <v>1661</v>
+      </c>
+      <c r="G793" t="s">
+        <v>1662</v>
+      </c>
+      <c r="H793" t="s">
+        <v>1663</v>
+      </c>
+      <c r="I793">
+        <v>1361</v>
+      </c>
+      <c r="J793">
+        <v>22.7688968</v>
+      </c>
+      <c r="K793">
+        <v>49.0720807</v>
+      </c>
+    </row>
+    <row r="794" spans="1:11">
+      <c r="A794">
         <v>445</v>
       </c>
-      <c r="B789" t="s">
-[...2 lines deleted...]
-      <c r="C789" t="s">
+      <c r="B794" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C794" t="s">
         <v>31</v>
       </c>
-      <c r="E789" t="s">
-[...5 lines deleted...]
-      <c r="I789">
+      <c r="E794" t="s">
+        <v>1664</v>
+      </c>
+      <c r="G794" t="s">
+        <v>1665</v>
+      </c>
+      <c r="I794">
         <v>1364</v>
       </c>
-      <c r="J789">
+      <c r="J794">
         <v>24.0578619</v>
       </c>
-      <c r="K789">
+      <c r="K794">
         <v>49.8300882</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>